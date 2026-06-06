--- v0 (2026-04-18)
+++ v1 (2026-06-06)
@@ -1,217 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/media/rId423.jpg" ContentType="image/jpeg"/>
-[...1 lines deleted...]
-  <Override PartName="/word/media/rId403.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId427.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId409.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId407.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId411.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId418.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId415.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId422.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId426.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId410.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId406.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId402.jpg" ContentType="image/jpeg"/>
-[...2 lines deleted...]
-  <Override PartName="/word/media/rId410.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId412.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId413.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId414.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId415.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId416.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId417.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId418.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId419.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId420.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId421.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId423.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId424.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId425.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId85.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId309.jpg" ContentType="image/jpeg"/>
-[...13 lines deleted...]
-  <Override PartName="/word/media/rId250.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId313.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId185.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId164.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId136.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId355.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId216.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId228.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId337.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId229.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId248.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId250.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId239.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId232.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId241.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId252.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId253.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId254.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId243.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId236.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId245.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId66.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId319.jpg" ContentType="image/jpeg"/>
-[...10 lines deleted...]
-  <Override PartName="/word/media/rId188.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId323.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId322.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId133.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId373.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId190.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId187.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId148.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId266.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId363.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId395.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId408.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId131.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId192.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId194.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId191.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId105.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId97.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId192.jpg" ContentType="image/jpeg"/>
-[...2 lines deleted...]
-  <Override PartName="/word/media/rId308.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId196.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId218.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId256.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId312.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId83.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId344.jpg" ContentType="image/jpeg"/>
-[...8 lines deleted...]
-  <Override PartName="/word/media/rId397.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId348.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId182.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId188.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId180.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId332.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId204.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId159.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId150.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId162.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId401.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId89.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId68.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId202.jpg" ContentType="image/jpeg"/>
-[...1 lines deleted...]
-  <Override PartName="/word/media/rId204.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId206.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId207.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId208.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId119.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId134.jpg" ContentType="image/jpeg"/>
-[...6 lines deleted...]
-  <Override PartName="/word/media/rId164.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId124.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId126.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId127.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId125.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId138.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId343.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId351.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId350.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId381.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId177.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId349.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId168.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId100.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId196.jpg" ContentType="image/jpeg"/>
-[...2 lines deleted...]
-  <Override PartName="/word/media/rId133.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId200.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId325.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId327.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId137.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId113.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId310.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId314.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId102.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId94.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId206.jpg" ContentType="image/jpeg"/>
-[...6 lines deleted...]
-  <Override PartName="/word/media/rId205.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId210.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId286.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId279.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId271.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId295.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId298.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId293.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId209.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId87.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId365.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId369.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId370.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId306.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId224.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId281.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId374.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId344.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId152.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId379.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId92.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId318.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId330.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId354.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId358.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId366.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId302.jpg" ContentType="image/jpeg"/>
-[...4 lines deleted...]
-  <Override PartName="/word/media/rId148.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId385.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId339.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId377.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId375.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId92.jpg" ContentType="image/jpeg"/>
-[...3 lines deleted...]
-  <Override PartName="/word/media/rId354.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId346.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId356.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId403.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId392.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId402.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId398.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId400.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId396.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId394.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId166.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId170.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId361.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId360.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId202.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId362.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId381.jpg" ContentType="image/jpeg"/>
-[...1 lines deleted...]
-  <Override PartName="/word/media/rId373.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId307.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId290.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId231.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId71.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId371.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId342.jpg" ContentType="image/jpeg"/>
-[...18 lines deleted...]
-  <Override PartName="/word/media/rId367.jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Документация Курсы по платформе ARTA Synergy 1.0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">unknown</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Date"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2026-04-15T05:21:04Z</w:t>
+        <w:t xml:space="preserve">2026-06-05T01:13:05Z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:bookmarkStart w:id="59" w:name="index.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Обучающие курсы Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
@@ -2897,51 +2901,51 @@
       <w:r>
         <w:t xml:space="preserve">В ходе курса данный ордер будет использоваться в качестве</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">примера для поэтапного разбора и реализации бизнес-процесса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в платформе Synergy.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="117" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="117"/>
     </w:p>
-    <w:bookmarkStart w:id="125" w:name="index.xhtml#knowledge"/>
+    <w:bookmarkStart w:id="129" w:name="index.xhtml#knowledge"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Приложение Knowledge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вместе с Community-версией платформы ARTA Synergy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">по умолчанию поставляется преднастроенное приложение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3274,51 +3278,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которые позволяют освоить работу с платформой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На текущий момент, например, доступен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1035"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">курс для бизнес-аналитиков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:id="124" w:name="index.xhtml#id4"/>
+    <w:bookmarkStart w:id="128" w:name="index.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4. Практическое использование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рекомендуется использовать приложение Knowledge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на начальном этапе знакомства с платформой:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -3344,60 +3348,366 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1036"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">проанализировать реализацию форм и маршрутов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Это позволит быстрее понять принципы работы Synergy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и перейти к созданию собственных бизнес-процессов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="139" w:name="index.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">На панели слева перейдите во вкладку «Все курсы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/knowledge_courses.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/knowledge_courses.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId124"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Далее наведите на необходимый курс курсор мыши и нажмите «Выбрать»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После нажатия на «Начать курс» необходимо указать планируемую дату окончания прохождения курса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Далее переходим во вкладку «Обучение».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/knowledge_training_tab.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/knowledge_training_tab.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId125"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">К просмотру доступен обучающий ролик, а так же под роликом при необходимости можно скачать презентацию урока и дополнительные учебные материалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/knowledge_education_materials.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/knowledge_education_materials.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId126"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После прохождения урока, во вкладке «Список уроков» можно перейти к следующему уроку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После прохождения всех уроков курса необходимо пройти итоговое тестирование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Перейдите во вкладку «Итоговое задание» и нажмите «Начать». После этого необходимо пройти тест из 12 вопросов. По прохождению теста вы сможете ознакомиться с результатами тестирования и получить правильные ответы на не верно отвеченные вопросы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/knowledge_final_assignment.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/knowledge_final_assignment.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId127"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
+    <w:bookmarkStart w:id="143" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Создание приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Работа над бизнес-процессом в Synergy начинается с создания приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На этом шаге мы создаём приложение — логический контейнер для всех объектов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -3454,158 +3764,158 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1037"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">изменения внутри приложения не влияют на чужие процессы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1037"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">проще тестировать, дорабатывать и переносить решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="136" w:name="index.xhtml#id2"/>
+    <w:bookmarkStart w:id="140" w:name="index.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1. Шаги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для того, чтобы создать приложение в системе, нам необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Перейти по адресу проекта:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">http://&lt;адрес_сервера&gt;/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После перехода по адресу выполняется авторизация пользователя в системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="128" w:name="index.xhtml#id6"/>
+    <w:bookmarkStart w:id="132" w:name="index.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2693405"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/designer_login.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/designer_login.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId127"/>
+                    <a:blip r:embed="rId131"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2693405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Авторизация в среде проектирования Synergy</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">После авторизации система предложит создать новое приложение для проекта</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(если оно еще не создано). Если уже создано одно или несколько приложений, то в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3621,116 +3931,116 @@
         </w:rPr>
         <w:t xml:space="preserve">«Создать»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(новое) или</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Открыть»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и выбрать уже созданное из дерева:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="131" w:name="index.xhtml#id3"/>
+    <w:bookmarkStart w:id="135" w:name="index.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1.1. Создание нового приложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="130" w:name="index.xhtml#id7"/>
+    <w:bookmarkStart w:id="134" w:name="index.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3357113"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/create_application.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/create_application.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId129"/>
+                    <a:blip r:embed="rId133"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3357113"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание приложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В открывшемся окне указываем:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование приложения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3746,92 +4056,92 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Код</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- название приложения на английском, используя «_» вместо пробелов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При необходимости отмечаем пункт «Использовать структуру по умолчанию», чтобы система автоматически создала базовые папки. Если структура по умолчанию не выбрана, будет создана только одна корневая папка, внутри которой пользователь сможет самостоятельно формировать структуру приложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:id="135" w:name="index.xhtml#id4"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:id="139" w:name="index.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1.2. Выбор приложения из уже созданных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кликнуть по иконке меню рядом с названием текущего приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/app_menu.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/app_menu.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId132"/>
+                    <a:blip r:embed="rId136"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3845,51 +4155,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В открывшемся списке выбрать пункт «Открыть»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/open_app.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/open_app.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId133"/>
+                    <a:blip r:embed="rId137"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -3903,139 +4213,139 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В появившемся окне по поиску или вручную выбрать нужное приложение, затем нажать кнопку «Открыть»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/list_of_apps.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/list_of_apps.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId134"/>
+                    <a:blip r:embed="rId138"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="138" w:name="index.xhtml#id5"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:id="142" w:name="index.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.2. Результат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Приложение создано и открыто. Теперь все дальнейшие элементы процесса будут создаваться внутри него.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">См.также</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительную информацию можно найти</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в официальной документации:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId137">
+      <w:hyperlink r:id="rId141">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="141" w:name="index.xhtml#id1"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:bookmarkStart w:id="145" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Создание и настройка формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="create_form.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">5.1. Создание формы заявки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -4629,68 +4939,68 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">5.5.6. Проверка работы условных действий</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1047"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml#id8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">5.5.7. Результат этапа</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="142" w:name="create_form.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="153" w:name="create_form.xhtml#id1"/>
+      <w:bookmarkStart w:id="146" w:name="create_form.xhtml"/>
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:bookmarkStart w:id="157" w:name="create_form.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1. Создание формы заявки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="143" w:name="create_form.xhtml#id2"/>
+    <w:bookmarkStart w:id="147" w:name="create_form.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1.1. Вступление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Форма</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— это пользовательский интерфейс заявки и вход бизнес-процесса. Форма определяет структуру данных процесса: какие поля существуют, какие обязательны, какие значения в них могут быть введены.</w:t>
       </w:r>
     </w:p>
@@ -4754,208 +5064,208 @@
         <w:t xml:space="preserve">С точки зрения системы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1049"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">вход - превращается в форму ( данные, которые пользователь вводит)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1049"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выход - результат выполнения маршрута (измененные данные, уведомления, документы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:id="150" w:name="create_form.xhtml#id3"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:id="154" w:name="create_form.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1.2. Шаги создания формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В дереве приложения выбираем папку, в которой будет храниться форма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кликнуть правой кнопкой мыши по нужной папке → Добавить → Базовые сущности → Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="145" w:name="create_form.xhtml#id5"/>
+    <w:bookmarkStart w:id="149" w:name="create_form.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3235186"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/create_form.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/create_form.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId144"/>
+                    <a:blip r:embed="rId148"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3235186"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление формы в структуре приложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:id="147" w:name="create_form.xhtml#id6"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:id="151" w:name="create_form.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2703153"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_empty.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_empty.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId146"/>
+                    <a:blip r:embed="rId150"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2703153"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Пустая форма после создания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Открывается окно создания формы. Во вкладке «Форма» указываем:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1050"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -4969,109 +5279,109 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">например, «Заявка на услуги компании ATLAS».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1050"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Код формы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- рекомендуется задавать вручную, чтобы код был читаемым и логичным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="149" w:name="create_form.xhtml#id7"/>
+    <w:bookmarkStart w:id="153" w:name="create_form.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3551722" cy="7064943"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/settings_form.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/settings_form.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId148"/>
+                    <a:blip r:embed="rId152"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3551722" cy="7064943"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основные параметры формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="152" w:name="create_form.xhtml#id4"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:id="156" w:name="create_form.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1.3. Результат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После задания основных параметров форма готова к наполнению компонентами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На данном этапе:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5103,233 +5413,233 @@
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">можно переходить к настройке структуры и добавлению компонентов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">См.также</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подробное описание формы, её компонентов и настроек можно найти в официальной документации:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId151">
+      <w:hyperlink r:id="rId155">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="171" w:name="form_settings.xhtml#id1"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="form_settings.xhtml"/>
+      <w:bookmarkEnd w:id="158"/>
+    </w:p>
+    <w:bookmarkStart w:id="175" w:name="form_settings.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2. Настройка формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания формы необходимо выполнить ее настройку.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">На данном этапе форма подготавливается к дальнейшему наполнению полями</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в соответствии со структурой ордера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед добавлением полей важно подготовить визуальную структуру формы. Как правило, форма по ордеру делится на логические блоки: данные заявителя, параметры услуги, вложения и т.д.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="157" w:name="form_settings.xhtml#id2"/>
+    <w:bookmarkStart w:id="161" w:name="form_settings.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2.1. Переход к добавлению компонентов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для дальнейшей работы необходимо открыть вкладку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Компоненты»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Во вкладке «Компоненты» осуществляется добавление всех элементов формы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в соответствии со структурой данных заявки и требованиями к пользовательскому</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">интерфейсу, указанными в ордере.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="156" w:name="form_settings.xhtml#id6"/>
+    <w:bookmarkStart w:id="160" w:name="form_settings.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3532471" cy="7141945"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_components.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_components.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId155"/>
+                    <a:blip r:embed="rId159"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3532471" cy="7141945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вкладка «Компоненты»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление компонентов выполняется непосредственно на форме:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сначала выбирается нужная ячейка, после чего из списка компонентов кликом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выбирается необходимый элемент.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:id="165" w:name="form_settings.xhtml#id3"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:id="169" w:name="form_settings.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2.2. Шаги настройки формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Переходим во вкладку «Компоненты» → раздел «Структура».</w:t>
       </w:r>
     </w:p>
@@ -5426,307 +5736,307 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— на несколько логических блоков,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">каждый из которых объединяет связанные между собой поля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Такая структура необходима для удобства заполнения заявки пользователем</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и наглядного разделения информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="159" w:name="form_settings.xhtml#id7"/>
+    <w:bookmarkStart w:id="163" w:name="form_settings.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3914995"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_layout_goal.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_layout_goal.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId158"/>
+                    <a:blip r:embed="rId162"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3914995"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Логика разметки формы согласно ордеру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="DefinitionTerm"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Создаём таблицу с двумя колонками:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Definition"/>
         <w:numPr>
           <w:numId w:val="1054"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">левая колонка — названия полей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Definition"/>
         <w:numPr>
           <w:numId w:val="1054"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">правая колонка — поля ввода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Чтобы сделать две колонки — нажимаем стрелку влево/вправо, добавляя нужные столбцы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="161" w:name="form_settings.xhtml#id8"/>
+    <w:bookmarkStart w:id="165" w:name="form_settings.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1316418"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/add_table_structure.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/add_table_structure.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId160"/>
+                    <a:blip r:embed="rId164"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1316418"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление компонента «Таблица» и создание колонок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Таблица» используется для разметки формы, структурирования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">элементов внутри формы, а также для создания динамических таблиц</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с возможностью добавления строк во время заполнения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Настраиваем ширину колонок через иконку шестерёнки (px - в пикселяъ / % - в процентах / Авто).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="163" w:name="form_settings.xhtml#id9"/>
+    <w:bookmarkStart w:id="167" w:name="form_settings.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1460933"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/table_column_width.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/table_column_width.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId162"/>
+                    <a:blip r:embed="rId166"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1460933"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка ширины столбца таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 5.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Для заголовков секций:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1055"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -5742,101 +6052,101 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">объединяем их при помощи кнопки «объединить»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/merge_cells.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/merge_cells.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId164"/>
+                    <a:blip r:embed="rId168"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">добавляем компонент «Неизменяемый текст»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выравниваем текст по центру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:id="168" w:name="form_settings.xhtml#id4"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:id="172" w:name="form_settings.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2.3. Настройки компонента «Таблица»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждый компонент формы, включая таблицу, имеет собственные настройки,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">а также уникальный код, параметры стиля, выравнивания и шрифта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -5962,109 +6272,109 @@
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить заголовок динамической таблицы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">—</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отображает постоянный заголовок над динамическими строками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="167" w:name="form_settings.xhtml#id10"/>
+    <w:bookmarkStart w:id="171" w:name="form_settings.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3551722" cy="7603957"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/table_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/table_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId166"/>
+                    <a:blip r:embed="rId170"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3551722" cy="7603957"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройки компонента «Таблица»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="170" w:name="form_settings.xhtml#id5"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:id="174" w:name="form_settings.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2.4. Результат этапа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После выполнения данного этапа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заданы основные параметры формы;</w:t>
@@ -6108,69 +6418,69 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">См.также</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительную информацию можно найти</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в официальной документации:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId169">
+      <w:hyperlink r:id="rId173">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="218" w:name="form_fields.xhtml#id1"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="176" w:name="form_fields.xhtml"/>
+      <w:bookmarkEnd w:id="176"/>
+    </w:p>
+    <w:bookmarkStart w:id="222" w:name="form_fields.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3. Добавление полей формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На этом шаге мы наполняем форму полями ввода.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Поля добавляются в соответствии со структурой данных ордера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -6274,78 +6584,78 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Для того, чтобы сменить автоматически сгенерированный системой код компонента, необходимо выделить нужный компонент и поменять его код в поле «код компонента» - предпочтительно в виде «тип_название»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/meme_form_fields.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/meme_form_fields.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId173"/>
+                    <a:blip r:embed="rId177"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="174" w:name="form_fields.xhtml#id2"/>
+    <w:bookmarkStart w:id="178" w:name="form_fields.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.1. Общий принцип добавления полей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление любого поля на форму выполняется по одному и тому же принципу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выделяется нужная ячейка таблицы.</w:t>
@@ -6388,52 +6698,52 @@
         <w:t xml:space="preserve">Компонент добавляется в выбранную ячейку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В свойствах компонента выполняется его настройка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Здесь мы рассмотрим создание полей на нескольких примерах прямо из ордера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:id="175" w:name="form_fields.xhtml#id3"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:id="179" w:name="form_fields.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.2. Шаги добавления полей на форму</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В левую колонку таблицы добавляем компонент</w:t>
       </w:r>
       <w:r>
@@ -6630,52 +6940,52 @@
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Задаем код поля (читаемый и содержащий смысловую нагрузку предназначения поля)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При необходимости отмечаем обязательность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:id="180" w:name="form_fields.xhtml#id4"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:id="184" w:name="form_fields.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.3. Поле 1. Порядковый номер заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В левой ячейке таблицы добавляем компонент</w:t>
       </w:r>
       <w:r>
@@ -6710,107 +7020,107 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Надпись»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">указывается название</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Порядковый номер заявки»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. При необходимости добавляем перевод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="177" w:name="form_fields.xhtml#id21"/>
+    <w:bookmarkStart w:id="181" w:name="form_fields.xhtml#id21"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_label_static_text.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_label_static_text.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId176"/>
+                    <a:blip r:embed="rId180"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Название поля с использованием компонента «Неизменяемый текст»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В правой ячейке добавляется компонент</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Номер»</w:t>
       </w:r>
@@ -6825,218 +7135,218 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Специальные»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный компонент будет использовать шаблон номера,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к созданию которого мы перейдем позже.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="179" w:name="form_fields.xhtml#id22"/>
+    <w:bookmarkStart w:id="183" w:name="form_fields.xhtml#id22"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_counter.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_counter.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId178"/>
+                    <a:blip r:embed="rId182"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Номер» для порядкового номера заявки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Не забываем поменять код поля на читаемый и содержащий смысл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:id="183" w:name="form_fields.xhtml#id5"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:id="187" w:name="form_fields.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.4. Добавление строк в таблицу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для добавления следующего поля необходимо добавить новую строку в таблицу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление строки выполняется с помощью стрелки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«вниз»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">расположенной внизу таблицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="182" w:name="form_fields.xhtml#id23"/>
+    <w:bookmarkStart w:id="186" w:name="form_fields.xhtml#id23"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2576531"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/add_table_row.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/add_table_row.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId181"/>
+                    <a:blip r:embed="rId185"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2576531"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление новой строки в таблицу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="195" w:name="form_fields.xhtml#id6"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:id="199" w:name="form_fields.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.5. Поле 2. Статус заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле «Статус заявки» имеет тип данных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Справочник»</w:t>
       </w:r>
       <w:r>
@@ -7079,107 +7389,107 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В правую ячейку из раздела «Элементы выбора» добавляем компонент</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Выпадающий список»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="185" w:name="form_fields.xhtml#id24"/>
+    <w:bookmarkStart w:id="189" w:name="form_fields.xhtml#id24"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2922739"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_dropdown.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_dropdown.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId184"/>
+                    <a:blip r:embed="rId188"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2922739"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Выпадающий список»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка возможных значений выполняется во вкладке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Элементы»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
@@ -7308,51 +7618,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">позволяет найти нужное значение в справочнике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Связь с компонентом»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">позволяет связывать справочники между собой, для фильтрации определенных значений в зависимости от другого справочника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="194" w:name="form_fields.xhtml#id7"/>
+    <w:bookmarkStart w:id="198" w:name="form_fields.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.5.1. Объект приложения «Справочник»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Справочник — это отдельный объект приложения, представляющий собой таблицу со списком значений, которая используется в компонентах выбора (выпадающие списки, переключатели вариантов и т.д.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Справочник нужен, чтобы:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7385,51 +7695,51 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать единые значения во всех формах и процессах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">управлять логикой процесса (условия, переходы, фильтрация).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В этом шаге мы создадим статичный справочник, который будет универсальным для всего приложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="189" w:name="form_fields.xhtml#id8"/>
+    <w:bookmarkStart w:id="193" w:name="form_fields.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.5.1.1. Создание справочника:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В дереве приложения кликаем правой кнопкой мыши по нужной папке.</w:t>
       </w:r>
     </w:p>
@@ -7443,3068 +7753,3068 @@
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Выбираем: Добавить → Базовые сущности → Справочник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/create_dict.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/create_dict.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...390 lines deleted...]
-                    <pic:cNvPr descr="_images/dict_final.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId190"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">5.3.5.1.3. Привязка справочника к полю на форме:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1066"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наименование справочника</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(например, «Статус заявки»);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1066"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Код справочника</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— интуитивно понятный (можно оставить автоматически сгенерированный транслит).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...49 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В выпадающем списке выбираем созданный справочник.</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">В столбце «Значение» выбираем колонку «Код статуса»</w:t>
+        <w:t xml:space="preserve">Ниже отображается таблица колонок справочника. Эта таблица определяет, какие колонки будет иметь справочник.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем минимум одну строку таблицы, указав:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1067"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование колонки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1067"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код колонки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пример:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1068"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование → status_name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1068"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код → status_code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/dropdown_settings.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/dict_table.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/dropdown_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/dict_table.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId191"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При необходимости, отмечаем галочкой столбец «Перевод» если нужно добавить переводы значений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем справочник</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Справочник создан. После сохранения рядом с кнопкой «Сохранить» появляется вкладка «Элементы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/dict_elements.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/dict_elements.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId192"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Нажимаем «ОК»</w:t>
+        <w:t xml:space="preserve">Переходим к добавлению значений в справочник</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkEnd w:id="194"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">5.3.6. Визуальное разделение</w:t>
+    <w:bookmarkStart w:id="195" w:name="form_fields.xhtml#id9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.5.1.2. Добавление значений в справочник:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для того чтобы визуально отделить основные данные заявки от раздела «Анкета», используем еще один компонент «Таблица» с заголовком.</w:t>
+        <w:t xml:space="preserve">На этом этапе мы наполняем справочник конкретными значениями, которые позже будут отображаться пользователю в форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Добавляем еще одну свободную строку на основной форме</w:t>
+        <w:t xml:space="preserve">Переходим во вкладку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем кнопку «+» на верхней панели – добавляются пустые строки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Заполняем значения в созданных колонках</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/new_line_form.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/dict_final.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/new_line_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/dict_final.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId194"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:id="197" w:name="form_fields.xhtml#id10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.5.1.3. Привязка справочника к полю на форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Возвращаемся в форму заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по компоненту «Выпадающий список» в соответствующем поле (например «Статус заявки»)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Переходим во вкладку «Элементы» в свойствах компонента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В выпадающем списке выбираем созданный справочник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1069"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В столбце «Наименование» выбираем колонку «Наименование статуса».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1069"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В столбце «Значение» выбираем колонку «Код статуса»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/dropdown_settings.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/dropdown_settings.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId196"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">Нажимаем на иконку «Объединить» в левом верхнем углу редактора формы</w:t>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем «ОК»</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:id="201" w:name="form_fields.xhtml#id11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.6. Визуальное разделение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для того чтобы визуально отделить основные данные заявки от раздела «Анкета», используем еще один компонент «Таблица» с заголовком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем еще одну свободную строку на основной форме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/merge_cells.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/new_line_form.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/merge_cells.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/new_line_form.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId164"/>
+                    <a:blip r:embed="rId200"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...152 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Кликаем по компоненту и переходим в его настройки.</w:t>
+        <w:t xml:space="preserve">В новую строку добавляем компонент «Таблица»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Открываем вкладку</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Разделяем таблицу на две колонки и настраиваем ширину колонок аналогично первой таблице.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В таблице ниже добавляем возможные варианты:</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">задаём соответствующее значение (код, может быть как числовым так и буквенным).</w:t>
+        <w:t xml:space="preserve">Создание заголовка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1070"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Выделяем две верхние ячейки таблицы, зажав клавишу Shift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1070"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем на иконку «Объединить» в левом верхнем углу редактора формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/type_of_applicant_example.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/merge_cells.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/type_of_applicant_example.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/merge_cells.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId198"/>
+                    <a:blip r:embed="rId168"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 5.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">После указания всех необходимых значений нажимаем «ОК».</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="208" w:name="form_fields.xhtml#id13"/>
+        <w:t xml:space="preserve">В объединенную ячейку добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Неизменяемый текст»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заполняем текст заголовка «Анкета»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Делаем текст жирным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Выравниваем по центру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В новые ячейки таблицы продолжаем добавлять поля этого раздела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Таким образом мы будем отделять разделы заявки согласно ордеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:id="203" w:name="form_fields.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.8. Поля 4,5,6,7,8,9: «БИН организации», «ИИН индивидуального предпринимателя», «Наименование организации или индивидуального предпринимателя», «ФИО Руководителя организации», «Номер телефона», «Адрес электронной почты»</w:t>
+        <w:t xml:space="preserve">5.3.7. Поле 3. Тип заявителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Поля 4–9 предназначены для ввода идентификационных и контактных данных заявителя.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">«Однострочное поле</w:t>
+        <w:t xml:space="preserve">Для поля «Тип заявителя» мы используем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Переключатель вариантов»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Т.к в данном случае предполагается использование компонента, позволяющее выбрать только один возможный вариант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Переключатель вариантов по своим настройкам похож на компонент «Выпадающий список», внутри него так же используется вложенный справочник, либо возможные значения заполняются вручную по нажатию на вкладку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">На форме в нужной строке добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Переключатель вариантов»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Компонент</w:t>
-[...61 lines deleted...]
-    <w:bookmarkStart w:id="201" w:name="form_fields.xhtml#id25"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по компоненту и переходим в его настройки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открываем вкладку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В таблице ниже добавляем возможные варианты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1072"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">указываем наименование значения («ЮЛ», «ИП»);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1072"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">задаём соответствующее значение (код, может быть как числовым так и буквенным).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="5334000" cy="2921165"/>
+            <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/field_text_input.png" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/type_of_applicant_example.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/field_text_input.png" id="0" name="Picture"/>
-[...303 lines deleted...]
-                    <pic:cNvPr descr="_images/input_mask.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/type_of_applicant_example.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId202"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...7 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После указания всех необходимых значений нажимаем «ОК».</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:id="212" w:name="form_fields.xhtml#id13"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.8. Поля 4,5,6,7,8,9: «БИН организации», «ИИН индивидуального предпринимателя», «Наименование организации или индивидуального предпринимателя», «ФИО Руководителя организации», «Номер телефона», «Адрес электронной почты»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поля 4–9 предназначены для ввода идентификационных и контактных данных заявителя.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Все эти значения представляют собой короткий текст, вводимый в одну строку, поэтому для них используется компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Однострочное поле»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Однострочное поле»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">позволяет вводить и отображать произвольное текстовое значение в одну строку (без абзацев) и подходит для таких данных, как:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1073"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">идентификаторы (БИН, ИИН);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1073"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">наименования и ФИО;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1073"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">номер телефона;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1073"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">адрес электронной почты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="205" w:name="form_fields.xhtml#id25"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:extent cx="5334000" cy="2921165"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/input_mask_icon.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/field_text_input.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/field_text_input.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId203"/>
+                    <a:blip r:embed="rId204"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3810000" cy="2540000"/>
+                      <a:ext cx="5334000" cy="2921165"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Компонент «Однострочное поле»</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для компонента «Однострочное поле» доступны следующие настройки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обязательное поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— делает поле обязательным для заполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заблокировать от изменений</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— запрещает пользователю изменять значение;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шифровать данные</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— шифрует введенные значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маска ввода</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— ограничивает формат вводимых данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Плейсхолдер</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— отображает подсказку внутри пустого поля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Для каждого из полей 4-9 добавляем в правую ячейку компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Однострочное поле»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках каждого компонента присваем читаемый и логичный код поля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В таблице с настройками для задания формата 12-значного числового значения используем маску ############.</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Кликом по строке в предложенной таблице</w:t>
+        <w:t xml:space="preserve">Отмечаем галочку «Обязательное поле» — согласно звёздочке в ордере рядом с названием поля.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Отмечаем галочку «Заблокировать от изменений» тем полям, у которых в примечании ордера указано что поля заполняются автоматически.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="211" w:name="form_fields.xhtml#id14"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.8.1. Настройки формата (маска ввода и регулярные выражения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">⚠️ Маска ввода настраивается отдельно для каждого компонента.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1075"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Формат полей</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ИИН индивидуального предпринимателя» и «БИН организации»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках компонента включаем галочку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Маска ввода»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/input_mask_settings.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/input_mask.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/input_mask_settings.jpeg" id="0" name="Picture"/>
-[...352 lines deleted...]
-                    <pic:cNvPr descr="_images/regex_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/input_mask.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId206"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Создать в системе реестр, который будет использоваться как справочный (к этому мы перейдем чуть позже)</w:t>
-[...404 lines deleted...]
-        <w:t xml:space="preserve">задаём значение (код, буквенный или числовой).</w:t>
+        <w:t xml:space="preserve">В октрывшемся поле открываем настройки маски ввода кликнув по иконке настроек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/checkbox_settings.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/input_mask_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/checkbox_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId212"/>
+                    <a:blip r:embed="rId207"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 6.</w:t>
-[...163 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В настройках таблицы включаем параметры:</w:t>
-[...140 lines deleted...]
-        <w:t xml:space="preserve">так как у пользователей будет остуствовать доступ к хранилищу.</w:t>
+        <w:t xml:space="preserve">В таблице с настройками для задания формата 12-значного числового значения используем маску ############.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маску можно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1076"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ввести вручную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1076"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кликом по строке в предложенной таблице</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/dynamic_table.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/input_mask_settings.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/dynamic_table.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/input_mask_settings.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId214"/>
+                    <a:blip r:embed="rId208"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1077"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Формат поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Номер телефона»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Для поля «Номер телефона» также включаем настройку «Маска ввода».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В маске указываем формат с фиксированными символами, например: +7 (###) ###-##-##</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Фиксированные символы (например, +7) будут:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1078"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">автоматически подставляться;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1078"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">недоступны для удаления или изменения пользователем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Это позволяет обеспечить корректный формат ввода номера телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1079"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Настройки формата поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Электронная почта»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для поля «Адрес электронной почты» требуется строгая проверка формата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Включаем настройку «Маска ввода».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После этого становится доступна дополнительная галочка</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Регулярное выражение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- отмечаем её</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/regular_expression.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/regular_expression.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId209"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем на иконку настроек в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маска ввода</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/input_mask_icon.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId207"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне выбираем готовый шаблон формата e-mail из списка доступных регулярных выражений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/regex_settings.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/regex_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId210"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем «Ок»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При ручном редактировании регулярного выражения для применения изменений необходимо нажать Enter.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:id="213" w:name="form_fields.xhtml#id15"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.9. Поле 10, 11. Регион и Вид услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для полей «Регион» и «Вид услуги» нам необходим компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выпадающий список»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, добавляем его и настраиваем уже известным нам способом - аналогично полю «Статус заявки».</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:id="214" w:name="form_fields.xhtml#id16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.10. Поле 12. Тип подписки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Справочником, помимо выпадающего списка, может также являться список отдельных записей реестра. Для этого:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавить компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ссылка на реестр»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">из раздела «Специальные»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Создать в системе реестр, который будет использоваться как справочный (к этому мы перейдем чуть позже)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:id="215" w:name="form_fields.xhtml#id17"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.11. Поле 13. Комментарий клиента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Комментарий клиента»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предназначено для ввода развернутого текстового описания со стороны заявителя.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В отличие от других текстовых полей, здесь предполагается возможность ввода нескольких строк текста с абзацами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этого используется компонент «Многострочный текст», который позволяет вводить неограниченное количество текста и сохранять структуру комментария.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В ячейку добавляем компонент «Многострочный текст»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">При необходимости включаем настройку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Не удалять пробелы в начале строки»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, если важно сохранить форматирование и структуру текста, вводимого пользователем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Многострочный текст»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предназначен для работы с большим объёмом текста и содержит следующие настройки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обязательное поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— делает поле обязательным для заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заблокировать от изменений пользователем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— запрещает редактирование поля пользователем в режиме изменения заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шифровать данные</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— шифрует введенные значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не удалять пробелы в начале строки</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— позволяет сохранить форматирование текста и структуру абзацев, не объединяя текст в одну сплошную строку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:id="217" w:name="form_fields.xhtml#id18"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.12. Поле 14. Способ связи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Способ связи»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предназначено для указания предпочтительных каналов связи с заявителем (например, телефон, электронная почта и т.д.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По логике процесса данное поле должно позволять выбор нескольких значений одновременно, поэтому тип данных поля — чекбокс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для реализации такого поведения используется компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выбор вариантов»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Рядом с названием поля «Способ связи» добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выбор вариантов»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по компоненту и переходим в его свойства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открываем вкладку «Элементы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В выпадающем списке «Справочник»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1081"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выбираем существующий справочник со способами связи,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1082"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">оставляем значение «Нет» и добавляем варианты вручную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">При ручном добавлении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1083"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">указываем наименование каждого варианта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1083"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">задаём значение (код, буквенный или числовой).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/checkbox_settings.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/checkbox_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId216"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После указания всех необходимых вариантов нажимаем «ОК».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для понимания логики выбора компонента важно различать элементы выбора:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выпадающий список:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Представляет собой раскрывающийся список и позволяет выбрать только одно значение из предложенных вариантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Переключатель вариантов:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Представляет собой видимый список вариантов и также позволяет выбрать только одно значение, переключаясь между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выбор вариантов:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Представляет собой видимый список вариантов и позволяет выбрать несколько значений одновременно, отмечая их галочками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:id="220" w:name="form_fields.xhtml#id19"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.13. Поле 15. Прикрепить документы (документы компании/ТЗ/отчеты и т.д)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Прикрепить документы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предназначено для загрузки одного или нескольких файлов, относящихся к заявке (документы компании, техническое задание, отчёты и другие вложения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Согласно ордеру, данное поле должно позволять динамически добавлять несколько файлов, поэтому оно реализуется в виде динамической таблицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этого поле выносится в отдельный компонент «Таблица», внутри которого будет размещён компонент «Файл».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем на форму компонент «Таблица»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В данном случае ячейки таблицы можно не делить на колонки — достаточно одной колонки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках таблицы включаем параметры:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1084"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавлять строки в режиме заполнения»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1084"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавить заголовок таблицы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В появившейся строке заголовка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1085"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">вводим название поля «Прикрепить документы»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1085"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выравниваем текст по центру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Во вторую строку таблицы добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Файл»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и также выравниваем его по центру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках компонента «Файл» включаем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1086"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Открывать выбор файла с устройства»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">так как у пользователей будет остуствовать доступ к хранилищу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/dynamic_table.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/dynamic_table.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId218"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 7.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В настройке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Расширенные форматы файлов»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -10727,266 +11037,266 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— позволяет ограничить список допустимых форматов файлов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">См.также</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительную информацию касательно всех полей и их особенностей можно найти в официальной документации:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId215">
+      <w:hyperlink r:id="rId219">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:id="217" w:name="form_fields.xhtml#id20"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:id="221" w:name="form_fields.xhtml#id20"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.14. Результат этапа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">По завершении данного этапа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">все поля заявки добавлены на форму;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">каждому полю соответствует правильный тип компонента;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">форма готова к настройке форматных ограничений и логики отображения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="219" w:name="form_save_final_touches.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="230" w:name="form_save_final_touches.xhtml#id1"/>
+      <w:bookmarkStart w:id="223" w:name="form_save_final_touches.xhtml"/>
+      <w:bookmarkEnd w:id="223"/>
+    </w:p>
+    <w:bookmarkStart w:id="234" w:name="form_save_final_touches.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4. Сохранение формы и финальные штрихи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После добавления всех компонентов и полей формы необходимо сохранить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выполненные изменения и выполнить завершающие настройки формы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="222" w:name="form_save_final_touches.xhtml#id2"/>
+    <w:bookmarkStart w:id="226" w:name="form_save_final_touches.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4.1. Сохранение формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После завершения настройки формы необходимо сохранить изменения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для этого используется кнопка</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Сохранить»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, расположенная</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в верхней части редактора формы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="221" w:name="form_save_final_touches.xhtml#id6"/>
+    <w:bookmarkStart w:id="225" w:name="form_save_final_touches.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4677877" cy="1116530"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/save_form_button.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/save_form_button.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId220"/>
+                    <a:blip r:embed="rId224"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4677877" cy="1116530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кнопка сохранения формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Важно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рекомендуется сохранять форму регулярно в процессе работы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чтобы избежать потери внесенных изменений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:id="223" w:name="form_save_final_touches.xhtml#id3"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:id="227" w:name="form_save_final_touches.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4.2. Проверка корректности формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения формы необходимо визуально проверить ее структуру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Следует убедиться, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11025,52 +11335,52 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">отсутствуют пустые или лишние элементы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На данном этапе важно проверить форму именно с точки зрения пользователя,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который будет создавать заявку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:id="228" w:name="form_save_final_touches.xhtml#id4"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:id="232" w:name="form_save_final_touches.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4.3. Финальные штрихи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед переходом к следующему этапу рекомендуется обратить внимание</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на несколько важных моментов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -11110,51 +11420,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для того чтобы просмотреть коды компонентов или таблиц на форме целиком, можно воспользоваться кнопками отображения, находящимися на верхней панели</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/cid_tid.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/cid_tid.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId224"/>
+                    <a:blip r:embed="rId228"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -11191,107 +11501,107 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">tid (table id)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- отобразить коды таблиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Код компонента задается в его свойствах и используется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">при настройке логики формы и бизнес-процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="226" w:name="form_save_final_touches.xhtml#id7"/>
+    <w:bookmarkStart w:id="230" w:name="form_save_final_touches.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3590223" cy="3426593"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/component_code.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/component_code.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId225"/>
+                    <a:blip r:embed="rId229"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3590223" cy="3426593"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Код компонента в свойствах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="230"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Визуальное оформление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При необходимости можно скорректировать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
@@ -11342,51 +11652,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для того чтобы проверить корректность созданной формы в разных состояниях, можно использовать режимы отображений:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/visual_settings.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/visual_settings.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId227"/>
+                    <a:blip r:embed="rId231"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -11429,52 +11739,52 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- включает режим просмотра формы как ее будет видеть конечный пользователь(заполнять, редактировать форму нельзя).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Режим редактирования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- включает возможность заполнять, редактировать документ так, как это будет доступно пользователю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:id="229" w:name="form_save_final_touches.xhtml#id5"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:id="233" w:name="form_save_final_touches.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4.4. Результат этапа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">По завершении данного этапа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">форма полностью настроена;</w:t>
@@ -11505,60 +11815,60 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">можно переходить к настройке логики поведения формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В следующем этапе будет выполнена настройка условных действий,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которые управляют отображением полей в зависимости от введенных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="255" w:name="conditional_actions.xhtml#id1"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="235" w:name="conditional_actions.xhtml"/>
+      <w:bookmarkEnd w:id="235"/>
+    </w:p>
+    <w:bookmarkStart w:id="259" w:name="conditional_actions.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5. Условные действия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения формы и приведения кодов компонентов в порядок</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">можно переходить к настройке условных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -11567,152 +11877,152 @@
         <w:t xml:space="preserve">Условные действия используются для управления отображением и поведением</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">элементов формы в зависимости от значений, которые вводит пользователь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Условные действия не являются отдельной сущностью приложения и привязаны к конкретной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="234" w:name="conditional_actions.xhtml#id2"/>
+    <w:bookmarkStart w:id="238" w:name="conditional_actions.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.1. Переход к разделу «Условные действия»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте ранее созданную форму.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На левой панели выберите вкладку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Условные действия»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="233" w:name="conditional_actions.xhtml#id9"/>
+    <w:bookmarkStart w:id="237" w:name="conditional_actions.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2787960" cy="933583"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_actions_tab.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_actions_tab.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId232"/>
+                    <a:blip r:embed="rId236"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2787960" cy="933583"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Раздел «Условные действия» формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="237" w:name="conditional_actions.xhtml#id3"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:id="241" w:name="conditional_actions.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.2. Создание нового условного действия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для добавления условного действия выполните следующие шаги:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
@@ -11757,156 +12067,156 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Добавить группу действий»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В открывшемся окне латинскими буквами укажите наименование условных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="236" w:name="conditional_actions.xhtml#id10"/>
+    <w:bookmarkStart w:id="240" w:name="conditional_actions.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3376246" cy="1150993"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action_create.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action_create.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId235"/>
+                    <a:blip r:embed="rId239"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3376246" cy="1150993"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание нового условного действия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В открывшейся странице нажимаем кнопку «+» для добавления условных действий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждое условное действие состоит из двух логических частей:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">условия (когда выполняется);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">действий (что происходит при выполнении условия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:id="238" w:name="conditional_actions.xhtml#id4"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:id="242" w:name="conditional_actions.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.3. Логика условия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В первую очередь необходимо указать условие,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">при котором будет срабатывать правило.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -12154,52 +12464,52 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«ИИН индивидуального предпринимателя»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и скрыть поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«БИН организации»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:id="243" w:name="conditional_actions.xhtml#id5"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:id="247" w:name="conditional_actions.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.4. Настройка условия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После нажатия на кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«+»</w:t>
       </w:r>
       <w:r>
@@ -12231,107 +12541,107 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Если»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выбираем поле, которое будет являться условием для срабатывания действия. В нашем случае это</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Тип заявителя»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, выбираем из списка код этого поля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="240" w:name="conditional_actions.xhtml#id11"/>
+    <w:bookmarkStart w:id="244" w:name="conditional_actions.xhtml#id11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1048149"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_actions_setting.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_actions_setting.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId239"/>
+                    <a:blip r:embed="rId243"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1048149"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Теперь нам необходимо указать при выборе какого значения мы будем производить действие с полем.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В нашем случае пользователь должен отметить тип заявителя</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12352,51 +12662,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Тип заявителя»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/type_of_applicant_example.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/type_of_applicant_example.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId198"/>
+                    <a:blip r:embed="rId202"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -12448,109 +12758,109 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«=»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, а в следующем поле тип компонента выбираем</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Текстовое значение»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">И в открывшемся правом поле указываем нужное нам значение справочника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="242" w:name="conditional_actions.xhtml#id12"/>
+    <w:bookmarkStart w:id="246" w:name="conditional_actions.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="764530"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_if.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_if.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId241"/>
+                    <a:blip r:embed="rId245"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="764530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="251" w:name="conditional_actions.xhtml#id6"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:id="255" w:name="conditional_actions.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.5. Настройка действия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В строке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«То»</w:t>
       </w:r>
       <w:r>
@@ -12635,107 +12945,107 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«textbox_bin»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и выбираем из списка действие, которое должно произойти с полем. В нашем случае</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Отобразить»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="245" w:name="conditional_actions.xhtml#id13"/>
+    <w:bookmarkStart w:id="249" w:name="conditional_actions.xhtml#id13"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1641455"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action1.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action1.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId244"/>
+                    <a:blip r:embed="rId248"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1641455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка действия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для того чтобы добавить еще одно действие к тому же условию, под строкой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«То»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нажимаем на кнопку добавить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12747,1417 +13057,1417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">И аналогичным образом указываем, что уже поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«ИИН индивидуального предпринимателя»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">должно быть скрыто.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="247" w:name="conditional_actions.xhtml#id14"/>
+    <w:bookmarkStart w:id="251" w:name="conditional_actions.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="987886"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action2.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action2.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId246"/>
+                    <a:blip r:embed="rId250"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="987886"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Первое условное действие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Первое условное действие готово, теперь нам необходимо настроить зеркальное действия для второго варианта справочника, когда выбран Тип заявителя</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«ИП»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Шаги создания второго условного действия аналогичны созданию первого варианта, но с другими условиями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action_final.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action_final.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...365 lines deleted...]
-                    <pic:cNvPr descr="_images/edit.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId252"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">отображаются или скрываются корректно.</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Аналогично необходимо настроить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Названия полей</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(надписи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В первый блок условий в раздел «То»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1098"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить код поля в котором находится надпись «БИН организации» и выбрать действие «Отобразить»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1098"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить код поля в котором находится надпись «ИИН индивидуального предпринимателя» и выбрать действие «Скрыть»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если логика работает ожидаемым образом,</w:t>
-[...730 lines deleted...]
-    <w:bookmarkStart w:id="263" w:name="registry_create.xhtml#id3"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Аналогично, во втором блоке условий настроить зеркально</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1099"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить код поля в котором находится надпись «БИН организации» и выбрать действие «Скрыть»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1099"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить код поля в котором находится надпись «ИИН индивидуального предпринимателя» и выбрать действие «Отобразить»</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/create_registry.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/conditional_actions_both_final.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/create_registry.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/conditional_actions_both_final.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId262"/>
+                    <a:blip r:embed="rId253"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ожидаемый результат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При выборе Типа заявителя «ЮЛ»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">скрывается строка «ИИН индивидуального предпринимателя» и поле для ввода ИИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отображается строка «БИН Организации» и поле для ввода БИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При выборе Типа заявителя «ИП»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1101"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">скрывается строка «БИН Организации» и поле для ввода БИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1101"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отображается строка «ИИН индивидуального предпринимателя» и поле для ввода ИИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохранить условные действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/conditional_actions_save.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/conditional_actions_save.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId254"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:id="257" w:name="conditional_actions.xhtml#id7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.5.6. Проверка работы условных действий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После настройки условных действий необходимо проверить их работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этого:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1102"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейдите в режим редактирования формы нажав на значок редактирования в панеле редактора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/edit.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/edit.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId256"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Измените значение поля, участвующего в условии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Убедитесь, что соответствующие поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отображаются или скрываются корректно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если логика работает ожидаемым образом,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">условные действия настроены корректно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:id="258" w:name="conditional_actions.xhtml#id8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.5.7. Результат этапа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По завершении данного этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1104"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">форма адаптируется под разные сценарии заполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1104"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пользователь видит только релевантные поля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1104"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">логика заполнения заявки соответствует требованиям ордера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После настройки условных действий можно переходить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">к следующему этапу - созданию реестра для хранения заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="260" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="260"/>
+    </w:p>
+    <w:bookmarkStart w:id="261" w:name="index.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Реестры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_intro.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.1. Общая информация о реестрах</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1106"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_intro.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.1.1. Роль реестра в бизнес-процессе</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_create.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.2. Создание реестра</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1107"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_create.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.2.1. Переход к созданию реестра</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_settings.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.3. Основные настройки реестра</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1108"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_settings.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.3.1. Заполнение основных полей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4. Поля и колонки реестра</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.1. Назначение настроек полей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.2. Порядок отображения колонок</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.3. Отображение и наименование</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.4. Значащее содержимое</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5. Права доступа к реестру</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.1. Назначение прав доступа</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.2. Виды прав</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.3. Группы пользователей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.4. Создание группы пользователей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.5. Назначение прав группе пользователей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.6. Пример настройки прав</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.7. Завершение настройки</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="262" w:name="registry_intro.xhtml"/>
+      <w:bookmarkEnd w:id="262"/>
+    </w:p>
+    <w:bookmarkStart w:id="264" w:name="registry_intro.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.1. Общая информация о реестрах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После создания формы бизнес-процесса необходимо определить,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">где будут храниться документы, созданные по этой форме,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и в каком виде пользователь будет работать с ними в системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этих целей используется сущность</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Реестр»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реестр представляет собой структурированный каталог записей,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">созданных по форме, с возможностью:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">просмотра списка документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">фильтрации и сортировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">разграничения доступа между пользователями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">запуска маршрутов бизнес-процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждая запись в реестре соответствует одному документу,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">созданному на основе формы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="263" w:name="registry_intro.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.1.1. Роль реестра в бизнес-процессе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реестр является центральной точкой работы с документами.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Именно через него пользователь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">создает новые заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отслеживает ранее созданные документы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">взаимодействует с маршрутом обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">получает доступ к данным в рамках своих прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Корректная настройка реестра напрямую влияет</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на удобство работы пользователей и корректность бизнес-процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="265" w:name="registry_create.xhtml"/>
+      <w:bookmarkEnd w:id="265"/>
+    </w:p>
+    <w:bookmarkStart w:id="269" w:name="registry_create.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.2. Создание реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После создания формы следующим шагом является создание реестра,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">который будет хранить документы по данной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="268" w:name="registry_create.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.2.1. Переход к созданию реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для создания реестра необходимо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1113"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В структуре приложения выбрать папку,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в которой будет располагаться реестр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(рекомендуется использовать ту же папку, где находится форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1113"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кликнуть правой кнопкой мыши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1113"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В контекстном меню выбрать:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Добавить → Процессы → Реестр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="267" w:name="registry_create.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/create_registry.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/create_registry.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId266"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Cоздание реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После выполнения указанных действий откроется созданный реестр, который необходимо будет настроить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="270" w:name="registry_settings.xhtml#id1"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="270" w:name="registry_settings.xhtml"/>
+      <w:bookmarkEnd w:id="270"/>
+    </w:p>
+    <w:bookmarkStart w:id="274" w:name="registry_settings.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.3. Основные настройки реестра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В окне создания реестра необходимо заполнить основные параметры,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которые определяют связь реестра с формой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и поведение бизнес-процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="269" w:name="registry_settings.xhtml#id2"/>
+    <w:bookmarkStart w:id="273" w:name="registry_settings.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.3.1. Заполнение основных полей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В процессе создания реестра указываются следующие параметры:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14228,107 +14538,107 @@
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Название действия по документу</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- текст кнопки, по нажатию на которую запускается бизнес-процесс</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(например: «Создать», «Отправить»).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="268" w:name="registry_settings.xhtml#id3"/>
+    <w:bookmarkStart w:id="272" w:name="registry_settings.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2528093"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_main_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_main_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId267"/>
+                    <a:blip r:embed="rId271"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2528093"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основные параметры реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таким образом реестр связывается с конкретной формой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и получает точку входа для запуска маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -14426,97 +14736,97 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">«Название действия по реестру ответа» для названия предпочтительной («зеленой») кнопки действия с документом. Поле доступно только для выбранного реестра ответа. Значение поля по умолчанию - «Создать ответ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">«Создавать корневую работу для маршрута по реестру» это настройка, которая включает создание одной общей “главной работы” для записи реестра, когда по ней запускается маршрут (активация, изменение, удаление).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="271" w:name="registry_fields.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="280" w:name="registry_fields.xhtml#id1"/>
+      <w:bookmarkStart w:id="275" w:name="registry_fields.xhtml"/>
+      <w:bookmarkEnd w:id="275"/>
+    </w:p>
+    <w:bookmarkStart w:id="284" w:name="registry_fields.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4. Поля и колонки реестра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания реестра необходимо определить,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">какие поля формы будут отображаться в списке документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если компонентам формы были заранее присвоены корректные коды,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">это существенно упрощает настройку полей реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="272" w:name="registry_fields.xhtml#id2"/>
+    <w:bookmarkStart w:id="276" w:name="registry_fields.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4.1. Назначение настроек полей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройки полей реестра определяют:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">какие колонки отображаются в списке;</w:t>
@@ -14533,52 +14843,52 @@
         <w:t xml:space="preserve">порядок их расположения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименования колонок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">какие поля считаются значащими.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:id="273" w:name="registry_fields.xhtml#id3"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:id="277" w:name="registry_fields.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4.2. Порядок отображения колонок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«№ п/п»</w:t>
       </w:r>
       <w:r>
@@ -14651,52 +14961,52 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1117"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">если значение не указано,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">порядок определяется системой автоматически.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Это позволяет гибко управлять визуальным представлением реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:id="274" w:name="registry_fields.xhtml#id4"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:id="278" w:name="registry_fields.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4.3. Отображение и наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1118"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Отображать колонку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -14713,52 +15023,52 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Для сохранения реестра необходимо включить хотя бы один.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1118"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование колонки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— задает отображаемое название поля, понятное пользователю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:id="279" w:name="registry_fields.xhtml#id5"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:id="283" w:name="registry_fields.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4.4. Значащее содержимое</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Значащее содержимое»</w:t>
       </w:r>
       <w:r>
@@ -14793,182 +15103,182 @@
         <w:t xml:space="preserve">отображается в кратком содержании записи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1119"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">участвует в поиске;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1119"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">используется в названиях работ при запуске маршрутов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="276" w:name="registry_fields.xhtml#id6"/>
+    <w:bookmarkStart w:id="280" w:name="registry_fields.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2552987"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_fields_settings.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_fields_settings.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId275"/>
+                    <a:blip r:embed="rId279"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2552987"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка полей реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После этого, созданный реестр можно сохранить, нажав на иконку сохранения на панели реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="278" w:name="registry_fields.xhtml#id7"/>
+    <w:bookmarkStart w:id="282" w:name="registry_fields.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3513221" cy="1116530"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/save_registry_button.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/save_registry_button.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId277"/>
+                    <a:blip r:embed="rId281"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3513221" cy="1116530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кнопка сохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="298" w:name="registry_access_rights.xhtml#id1"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="285" w:name="registry_access_rights.xhtml"/>
+      <w:bookmarkEnd w:id="285"/>
+    </w:p>
+    <w:bookmarkStart w:id="302" w:name="registry_access_rights.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5. Права доступа к реестру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После настройки полей необходимо определить,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">какие пользователи и группы будут иметь доступ к реестру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -14987,78 +15297,78 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3763477" cy="1106905"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_access_rights.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_access_rights.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId282"/>
+                    <a:blip r:embed="rId286"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3763477" cy="1106905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="283" w:name="registry_access_rights.xhtml#id2"/>
+    <w:bookmarkStart w:id="287" w:name="registry_access_rights.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.1. Назначение прав доступа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Права доступа определяют,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кто может создавать, просматривать, изменять и удалять записи реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -15089,52 +15399,52 @@
         <w:t xml:space="preserve">департаментов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1120"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">подразделений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1120"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">отдельных организационных единиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:id="284" w:name="registry_access_rights.xhtml#id3"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:id="288" w:name="registry_access_rights.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.2. Виды прав</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Реестр поддерживает следующие типы прав доступа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1121"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15277,52 +15587,52 @@
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1122"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Право просмотра данных автоматически предусматривает право просмотра списка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1122"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Права на редактирование / изменение / удаление автоматически предусматривают права на просмотр списка и данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:id="285" w:name="registry_access_rights.xhtml#id4"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:id="289" w:name="registry_access_rights.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.3. Группы пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для удобства управления доступом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рекомендуется использовать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -15368,52 +15678,52 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1123"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">упростить дальнейшее сопровождение системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед назначением прав на реестр</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо создать хотя бы одну группу пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:id="288" w:name="registry_access_rights.xhtml#id5"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:id="292" w:name="registry_access_rights.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.4. Создание группы пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для создания группы пользователей выполните следующие шаги:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1124"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В дереве проекта выберите папку,</w:t>
@@ -15437,107 +15747,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1124"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В контекстном меню выберите:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить → Группа пользователей</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="287" w:name="registry_access_rights.xhtml#id9"/>
+    <w:bookmarkStart w:id="291" w:name="registry_access_rights.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4447222"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/user_group_add.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/user_group_add.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId286"/>
+                    <a:blip r:embed="rId290"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="4447222"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание группы пользователей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkEnd w:id="291"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В открывшемся окне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1125"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -15588,52 +15898,52 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1125"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохраните группу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения группа станет доступна</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для назначения прав на реестры и другие сущности системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:id="293" w:name="registry_access_rights.xhtml#id6"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:id="297" w:name="registry_access_rights.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.5. Назначение прав группе пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания групп можно перейти</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">непосредственно к настройке прав доступа к реестру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -15724,166 +16034,166 @@
         <w:t xml:space="preserve">либо департамент / подразделение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1126"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Отметьте галочками необходимые права.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1126"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохраните изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="290" w:name="registry_access_rights.xhtml#id10"/>
+    <w:bookmarkStart w:id="294" w:name="registry_access_rights.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3383356"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_rights_grand.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_rights_grand.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId289"/>
+                    <a:blip r:embed="rId293"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3383356"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбор группы пользователей(подразделения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:id="292" w:name="registry_access_rights.xhtml#id11"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:id="296" w:name="registry_access_rights.xhtml#id11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1203292"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_rights_assign.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_rights_assign.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId291"/>
+                    <a:blip r:embed="rId295"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1203292"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение прав группе пользователей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="296" w:name="registry_access_rights.xhtml#id7"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:id="300" w:name="registry_access_rights.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.6. Пример настройки прав</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Например:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1128"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">группе</w:t>
@@ -15958,109 +16268,109 @@
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Следует учитывать, что на данном этапе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">права применяются ко всем записям реестра.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ограничение доступа только к «своим» записям</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">настраивается отдельно с помощью фильтров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="295" w:name="registry_access_rights.xhtml#id12"/>
+    <w:bookmarkStart w:id="299" w:name="registry_access_rights.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1029211"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_rights_assign_example.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_rights_assign_example.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId294"/>
+                    <a:blip r:embed="rId298"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1029211"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Пример настройки прав доступа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="297" w:name="registry_access_rights.xhtml#id8"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:id="301" w:name="registry_access_rights.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.7. Завершение настройки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После назначения прав:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1129"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите кнопку сохранения в правом верхнем углу.</w:t>
@@ -16081,60 +16391,60 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вернитесь назад с помощью стрелки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Назад»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На этом настройка прав доступа к реестру завершена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="300" w:name="index.xhtml#id1"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="303" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="303"/>
+    </w:p>
+    <w:bookmarkStart w:id="304" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Маршруты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1130"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="routes_description.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">7.1. Маршруты реестра: назначение и различия</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -16456,59 +16766,59 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">7.2.17. Этап 9. Создание подпроцесса «Формирование договора»</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">7.2.18. Этап 10. Конец маршрута.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="301" w:name="routes_description.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="305" w:name="routes_description.xhtml#id1"/>
+      <w:bookmarkStart w:id="305" w:name="routes_description.xhtml"/>
+      <w:bookmarkEnd w:id="305"/>
+    </w:p>
+    <w:bookmarkStart w:id="309" w:name="routes_description.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.1. Маршруты реестра: назначение и различия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В рамках одного реестра может существовать несколько маршрутов.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тип маршрута определяет, в каком случае и по какому сценарию будет обрабатываться заявка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -16524,51 +16834,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Маршруты»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/routes_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/routes_icon.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId302"/>
+                    <a:blip r:embed="rId306"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -16594,78 +16904,78 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нам открывается список возможных видов маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/types_of_routes.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/types_of_routes.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId303"/>
+                    <a:blip r:embed="rId307"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="304" w:name="routes_description.xhtml#id2"/>
+    <w:bookmarkStart w:id="308" w:name="routes_description.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.1.1. Виды маршрутов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Активация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Определяет путь, по которому заявка проходит</w:t>
@@ -16740,60 +17050,60 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">при попытке её удаления</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Используется, например, для согласования удаления с руководителем или отправки уведомлений о попытке удаления записи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для реестра может быть настроено несколько маршрутов, каждый из которых отрабатывает в своём контексте: при создании, изменении или удалении записи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="383" w:name="route_setting.xhtml#id1"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="310" w:name="route_setting.xhtml"/>
+      <w:bookmarkEnd w:id="310"/>
+    </w:p>
+    <w:bookmarkStart w:id="387" w:name="route_setting.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.2. Маршрут «Активация»: интерфейс и логика настройки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На этом этапе мы настраиваем путь заявки при её подаче, то есть маршрут, по которому заявка пойдёт после создания и активации.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для этого используется маршрут типа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -16982,51 +17292,51 @@
           <w:numId w:val="1134"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выполняются только после успешного завершения предварительных этапов (если они есть).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Последующие этапы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- также содержат только стандартные процессы и выполняются после действий (при необходимости).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="307" w:name="route_setting.xhtml#id2"/>
+    <w:bookmarkStart w:id="311" w:name="route_setting.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.2.1. Введение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед настройкой маршрута важно понять:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Любой шаг процесса всегда содержит 4 основные вещи:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -17171,52 +17481,52 @@
         <w:numPr>
           <w:numId w:val="1137"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Какой нужен результат (подпись, комментарий, файл)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Важно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Система ничего не «придумывает» сама. Задача аналитика преобразовать бизнес процесс в исполняемую логику, задав системе сценарий выполнения и необходимые данные.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:id="311" w:name="route_setting.xhtml#id3"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:id="315" w:name="route_setting.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.2.2. Переход к созданию маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">По нажатию на кнопку «+» в разделе</w:t>
       </w:r>
       <w:r>
@@ -17256,51 +17566,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В открывшемся окне перейти к редактированию маршрута активации нажав кнопку редактирования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/edit1.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/edit1.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId308"/>
+                    <a:blip r:embed="rId312"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -17335,51 +17645,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чтобы добавить новый этап</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/actions_panel.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/actions_panel.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId309"/>
+                    <a:blip r:embed="rId313"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -17419,11522 +17729,11522 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2. Диаграмма процесса и шаги процесса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/order_process_steps.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/order_process_steps.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...441 lines deleted...]
-                    <pic:cNvPr descr="_images/step1.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId314"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Примечание</w:t>
-[...19 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Для того чтобы правильно построить бизнес-логику процесса, нам необходимо обращать внимание на вход и выход шага, и роль, которая его выполняет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:id="316" w:name="route_setting.xhtml#id4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.3. Этап 1. Заполнение заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- форма заявки, разработанная в системе и данные клиента, которые он вносит при заполнении формы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заполненная по форме заявка на услугу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На этом этапе не нужен дополнительный шаг процесса, т.к отправка заявки и будет являться первым шагом процесса.</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:id="321" w:name="route_setting.xhtml#id5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.4. Этап 2. Отправка заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- подписание заявки при помощи ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка подписанная в системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для реализации данного этапа нам потребуется тип действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Работа по форме»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">с типом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Согласование»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Данный тип этапа требует указания поля из заявки, в котором будет находится текущий пользователь, создающий заявку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="317" w:name="route_setting.xhtml#id6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.4.1. Предварительная настройка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Возвращаемся в форму заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем на форму компонент таблицы, и включаем для нее настройки скрытности, чтобы системные поля не отображались пользователю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Внутрь таблицы добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Объекты Synergy»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1138"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">задаем ему код например «entity_author»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1138"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">включаем настройку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Заполнять текущим пользователем»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Полю задаем наименование «Автор»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем изменения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В результате этого, поле автоматически будет заполняться учетной записью пользователя, создавшего заявку.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:id="325" w:name="route_setting.xhtml#id8"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">7.2.5. Этап 3. Регистрация заявки</w:t>
+    <w:bookmarkStart w:id="320" w:name="route_setting.xhtml#id7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.4.2. Создание этапа маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">7.2.5.1. Создание счетчика</w:t>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа указываем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - «Работа по форме»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название этапа - указываем согласно логике шага, например «Подписание заявки»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа - необязательно, используется при обращении к этапу в скриптах или условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ответственный - здесь необходимо указать код поля в котором будет находится автор заявки (entity_author) его мы создали в предварительном шаге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип работы - согласование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Возврат - в этом поле указывается этап маршрута, к которому необходимо вернуться в случае отказа в согласовании (при необходимости). В нашем случае может оставить пустым.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Кликаем правой кнопкой мыши и выбираем Добавить → Базовые сущности → Счётчик</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Открывается панель редактирования информации о счётчике:</w:t>
+        <w:t xml:space="preserve">Сохраняем этап, нажав на иконку дискеты в панели настроек этапа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/counter_new.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step1.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/counter_new.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step1.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId318"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">- определяет, когда следующее значение будет сбрасываться к начальному.</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Дополнительно о том как подключить модуль подписания ЭЦП</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId319">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:id="329" w:name="route_setting.xhtml#id8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5. Этап 3. Регистрация заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Возможные варианты:</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">Каждый год</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- подписанная в системе заявка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка со сформированным регистрационным номером</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Формирование номера заявки в системе осуществляется на основе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">счётчика</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Счётчик</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— это базовая сущность системы, предназначенная для генерации последовательных числовых значений.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Он используется для нумерации заявок, документов и других объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="324" w:name="route_setting.xhtml#id9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5.1. Создание счетчика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 4.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Вводим необходимые значения и нажимаем кнопку «Сохранить»</w:t>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В дереве приложений выбираем папку в которой будут храниться счетчики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем правой кнопкой мыши и выбираем Добавить → Базовые сущности → Счётчик</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открывается панель редактирования информации о счётчике:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/counter.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/counter_new.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/counter.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/counter_new.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId319"/>
+                    <a:blip r:embed="rId322"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">7.2.5.2. Привязка счетчика к шаблону номера</w:t>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Код</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- Обязательное поле. Используется для обращения к счётчику в шаблоне номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальное значение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- значение, с которого начинается нумерация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Следующее значение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- должно быть не меньше начального.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Период сброса</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- определяет, когда следующее значение будет сбрасываться к начальному.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне создания шаблона номера указываем:</w:t>
+        <w:t xml:space="preserve">Возможные варианты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1142"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Наименование - название счетчика или его назначение (например «Номер заявки на услуги ATLAS»)</w:t>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Никогда (по умолчанию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1142"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Код - ставим логический код или оставляем автоматически сгенерированный транслит</w:t>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждый день</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1142"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Значение - помещаем сюда код ранее созданного нами счетчика в формате {код_счетчика}</w:t>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждую неделю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждый месяц</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждый год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Вводим необходимые значения и нажимаем кнопку «Сохранить»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/number_template.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/counter.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/number_template.jpeg" id="0" name="Picture"/>
-[...163 lines deleted...]
-                    <pic:cNvPr descr="_images/number_template_in_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/counter.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId323"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Сгенирированный автоматически номер будет являться регистрацией заявки в системе.</w:t>
+        <w:t xml:space="preserve">После создания счетчика нам необходимо привязать его к шаблону номера, который мы потом поместим на форму.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkEnd w:id="325"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">7.2.6. Этап 3. Отправка уведомления о номере заказа.</w:t>
+    <w:bookmarkStart w:id="326" w:name="route_setting.xhtml#id10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5.2. Привязка счетчика к шаблону номера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">- уведомление на почту клиента</w:t>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Выбрав нужную папку кликаем по ней правой кнопкой мыши Добавить → Документооборот → Шаблон номера</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне создания шаблона номера указываем:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
-      </w:pPr>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">Указываем:</w:t>
+        <w:numPr>
+          <w:numId w:val="1142"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - название счетчика или его назначение (например «Номер заявки на услуги ATLAS»)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1143"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">«Отправка уведомления о номере заказа»</w:t>
+          <w:numId w:val="1142"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код - ставим логический код или оставляем автоматически сгенерированный транслит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1143"/>
-[...209 lines deleted...]
-        <w:t xml:space="preserve">Во время отправки письма система автоматически подставляет фактические значения этих полей из данных заявки.</w:t>
+          <w:numId w:val="1142"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Значение - помещаем сюда код ранее созданного нами счетчика в формате {код_счетчика}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step3_notification_new.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/number_template.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step3_notification_new.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/number_template.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId326"/>
+                    <a:blip r:embed="rId325"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Проверяем корректность письма и сохраняем этап.</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">7.2.7. Этап 4. Назначение исполнителя</w:t>
+        <w:t xml:space="preserve">Сохраняем шаблон номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:id="328" w:name="route_setting.xhtml#id11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5.3. Добавление шаблона номера на форму</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...80 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Возвращаемся на форму</w:t>
+        <w:t xml:space="preserve">Возвращаемся к форме заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В скрытой таблице под полем «Автор» добавляем еще одно поле</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">«Объекты Synergy»</w:t>
+        <w:t xml:space="preserve">В поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Порядковый номер заявки»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выделяем его компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Номер»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В настройках компонента присваиваем ему код содержащий смысловую нагрузку (например entity_manager) и в настройке</w:t>
-[...88 lines deleted...]
-    <w:bookmarkStart w:id="329" w:name="route_setting.xhtml#id33"/>
+        <w:t xml:space="preserve">В строке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Шаблон номера»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выбираем созданный нами шаблон</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/field_manager.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/number_template_in_form.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/field_manager.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/number_template_in_form.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId328"/>
+                    <a:blip r:embed="rId327"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пример созданного поля с предзаполненным пользователем</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем форму</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сгенирированный автоматически номер будет являться регистрацией заявки в системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
     <w:bookmarkEnd w:id="329"/>
-    <w:p>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">7.2.7.2. Создание этапа маршрута</w:t>
+    <w:bookmarkStart w:id="331" w:name="route_setting.xhtml#id12"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.6. Этап 3. Отправка уведомления о номере заказа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- подписанная ЭЦП и зарегистрированная в системе заявка на услугу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- уведомление на почту клиента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На данном этапе на почту клиента отправляется уведомление о регистрации заявки с указанием её номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">на панели «Действия»</w:t>
+        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку «+» для добавления нового этапа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В настройках этапа указываем:</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">Включаем настройку «Использовать форму завершения»</w:t>
+        <w:t xml:space="preserve">В настройках этапа выбираем тип действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправка письма на почту»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование этапа, например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправка уведомления о номере заказа»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код - указывается при необходимости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код поля на форме - подразумевает поле на форме с почтой клиента, на которую необходимо отправить уведомление. У нас например это textbox_mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тема письма с поддержкой HTML разметки - будет содержать тему письма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тело письма с поддержкой HTML разметки - будет содержать основной текст письма с данными из нужных нам полей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В нашем случае, согласно ТЗ (ордера) HTML шаблон письма будет выглядеть следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ваша заявка на “ +  $listbox_type + ” зарегистрирована под номером “  + $counter_number + ”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">где</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listbox_type</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- код поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тип заявки»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">counter_number</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- код поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Номер заявки»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ваша заявка на»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«зарегистрирована под номером»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- это статический текст, который будет одинаковым в каждом письме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Символ $ - обращение к переменной.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Форма завершения.</w:t>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Без результата — завершение без результата.</w:t>
+        <w:t xml:space="preserve">Символ $ обязательный и означает, что далее указывается переменная, значение которой будет взято из данных заявки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1145"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">$listbox_type — значение поля Тип заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1145"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">$counter_number — значение номера заявки, сформированного счётчиком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Подробнее о формах завершения</w:t>
-[...115 lines deleted...]
-        <w:t xml:space="preserve">компонент «Объекты Synergy»</w:t>
+        <w:t xml:space="preserve">Во время отправки письма система автоматически подставляет фактические значения этих полей из данных заявки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/completion_form.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step3_notification_new.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/completion_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step3_notification_new.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId333"/>
+                    <a:blip r:embed="rId330"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">делаем поле обязательным, так как исполнитель является обязательным участником следующего шага процесса.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:id="336" w:name="route_setting.xhtml#id17"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Проверяем корректность письма и сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">.. note::</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кнопка **«Отправить тестовое письмо»** позволяет проверить работу уведомления прямо из маршрута, отправкой уведомления на почту. (Для этого в приложении должна быть настроена почтовая служба). После нажатия на кнопку система предложит выбрать уже созданную заявку в реестре, для того чтобы отправить письмо на указанную в заявке почту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:id="341" w:name="route_setting.xhtml#id13"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.7. Этап 4. Назначение исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка поступившая менеджеру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка с назначенным по ней исполнителем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для реализации данного шага, будем использовать тип</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Работа по форме»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Назначение исполнителя выполняется менеджером.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Так как конкретный исполнитель может отличаться от заявки к заявке, его необходимо указать вручную в процессе выполнения этапа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для начала нам необходимо создать на форме поле, в котором будет указан актуальный менеджерский состав для назначения исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="334" w:name="route_setting.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.7.4. Привязка формы завершения к этапу</w:t>
+        <w:t xml:space="preserve">7.2.7.1. Предварительная настройка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Возвращаемся к настройке этапа</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Назначение исполнителя»</w:t>
+        <w:t xml:space="preserve">Возвращаемся на форму</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В строке</w:t>
-[...55 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">В скрытой таблице под полем «Автор» добавляем еще одно поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Менеджер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">с компонентом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Объекты Synergy»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках компонента присваиваем ему код содержащий смысловую нагрузку (например entity_manager) и в настройке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тип данных»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выбираем тип «Пользователь», «Должности» либо «Подразделения».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если мы хотим чтобы заявка на данном этапе падала конкретному человеку – мы прикрепляем к заявке конкретно его учетную запись, выбрав для этого тип данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Пользователь»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и выбрав в поле конкретного человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если же, в системе имеется должность, с назначенными на нее пользователями, отвечающими за определенную работу, то используется тип данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Должности»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, в котором указывается должность и работа будет падать всем пользователям, состоящим на данной должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если необходимо направлять работу целому подразделению, с вложенными в него должностями, то используется тип данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Подразделения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, тогда работа будет поступать всем людям, состоящим на всех вложенных должностях выбранного подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="333" w:name="route_setting.xhtml#id33"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_fz.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/field_manager.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_fz.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/field_manager.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId335"/>
+                    <a:blip r:embed="rId332"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">7.2.8. Этап 5. Смена статуса заявки</w:t>
+        <w:t xml:space="preserve">Пример созданного поля с предзаполненным пользователем</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем форму</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:id="336" w:name="route_setting.xhtml#id15"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.7.2. Создание этапа маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...92 lines deleted...]
-      <w:hyperlink r:id="rId338">
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на панели «Действия»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - работа по форме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название этапа - назначение исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ответственный - указываем код созданного нами поля с менеджером (например у нас это entity_manager)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип работы - «Работа»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Включаем настройку «Использовать форму завершения»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Форма завершения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Форма завершения — это модальное окно, которое открывается при выполнении работы и определяет, что должен сделать пользователь для завершения этапа.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Существует несколько типов форм завершения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Комментарий — результатом является комментарий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Файл — результатом является файл (с устройства, из хранилища или из приложений работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Документ — выбор или создание документа, связанного с работой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Форма — заполнение отдельной формы (используется в нашем случае).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Без результата — завершение без результата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подробнее о формах завершения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId335">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html</w:t>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkStart w:id="341" w:name="route_setting.xhtml#id19"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:id="338" w:name="route_setting.xhtml#id16"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.8.1. Создание скрипта интерпретатора</w:t>
+        <w:t xml:space="preserve">7.2.7.3. Создание формы завершения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В дереве приложения выбираем папку для хранения скриптов.</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">либо можно создать отдельную папку block_processes.</w:t>
+        <w:t xml:space="preserve">Создаем отдельную форму кликнув правой кнопкой мыши по нужной папке → Добавить → Базовые сущности → Форма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Задаем форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1148"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">понятное наименование, отличающее её от основной формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1148"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">аналогичный код</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В открывшемся окне редактирования кода указываем:</w:t>
-[...337 lines deleted...]
-        <w:t xml:space="preserve">- значение, на которое должен смениться статус, согласно справочнику у нас это значение 4 («В работе»)</w:t>
+        <w:t xml:space="preserve">Добавляем поле для указания исполнителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1149"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - Исполнитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1149"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">компонент «Объекты Synergy»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/listbox_status.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/completion_form.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/listbox_status.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/completion_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId337"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">делаем поле обязательным, так как исполнитель является обязательным участником следующего шага процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем форму.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:id="340" w:name="route_setting.xhtml#id17"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.7.4. Привязка формы завершения к этапу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Возвращаемся к настройке этапа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Назначение исполнителя»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В строке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Форма завершения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нажимаем кнопку «+».</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1150"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выбираем тип завершения «Форма»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1150"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">задаём код и наименование (для удобства делаем их аналогичными созданной форме);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1150"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в поле «Форма» выбираем созданную форму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/step_fz.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/step_fz.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId339"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если все сделано правильно, код будет выглядеть так:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Важно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если работа направляется на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">должность</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">подразделение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">необходимо включить настройку:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Прервать выполнение параллельных этапов после завершения одного из них»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Иначе каждому пользователю потребуется выполнить назначение исполнителя, прежде чем маршрут продолжится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ПРИМЕЧАНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Т.к форма завершения является отдельной сущностью, данные, введенные в форму завершения не попадают в основную форму автоматически. Для дальнейшего использования данных, введенных в форму завершения, их нужно перенести в основную форму при помощи отдельного этапа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Блокирующий процесс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Подробно будет описано в этапе 5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:id="353" w:name="route_setting.xhtml#id18"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8. Этап 5. Смена статуса заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка с назначенным по ней исполнителем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка со статусом «в работе»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Смена статуса выполняется автоматически с помощью скрипта интерпретатора, запускаемого этапом маршрута типа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Блокирующий процесс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Скрипт интерпретатора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- это программный код на JavaScript внутри системы Synergy, который выполняется без компиляции и позволяет автоматизировать логику работы системы.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Он используется для расчетов, обработки данных форм и карточек, а также для реакции на внутренние события системы.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Скрипт выполняется сразу при запуске или событии и возвращает результат выполнения системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подробнее о том, что такое скрипт интерпретатора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId342">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkStart w:id="345" w:name="route_setting.xhtml#id19"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8.1. Создание скрипта интерпретатора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В дереве приложения выбираем папку для хранения скриптов.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Для удобства это может быть:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1151"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">папка integrations,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1151"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">либо можно создать отдельную папку block_processes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по папке правой кнопкой мыши → Добавить → Интеграция → Скрипт интерпретатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне редактирования кода указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1152"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - Система автоматически задаёт базовый префикс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Необходимо дополнить наименование и код, используя латинские буквы и отражая логику работы скрипта. Например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.change.status_work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код - формируется автоматически из наименования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Описание - добавляется при необходимости для пояснения логики работы скрипта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Комментарий по умолчанию - обязательная настройка, это сообщение которое система выведет после выполнения скрипта. (например «ОК» или «Статус изменен»)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="DefinitionTerm"/>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Авторизация - скрипту для срабатывания необходимы права доступа. Здесь имеется два варианта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Definition"/>
+        <w:numPr>
+          <w:numId w:val="1154"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По логину и паролю - понадобится логин и пароль учетной записи с правами администратора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Definition"/>
+        <w:numPr>
+          <w:numId w:val="1154"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По ключу - понадобится ключ администратора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Выбираем тип авторизации</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«По логину и паролю»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и указываем учетную запись администратора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Важно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При смене логина и пароля учетной записи администратора логин и пароль нужно будет обновить во всех скриптах интерпретатора, использующих эту учетную запись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редактор кода вставляем стандартный скрипт для смены статуса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var result = true;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var message = 'Смена значения статуса';</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> try {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   var form = platform.getFormsManager().getFormData(dataUUID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   form.load();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   form.setValue('код справочника', 'код значения');</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   form.save();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} catch (e) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  result = false;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  message = e.message;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Вместо слов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1155"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«код справочника»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- указываем код поля в котором находится выпадающий список статусов, например у нас это</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listbox_status</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1155"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«код значения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- значение, на которое должен смениться статус, согласно справочнику у нас это значение 4 («В работе»)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/script_status_work.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/listbox_status.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/script_status_work.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/listbox_status.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId340"/>
+                    <a:blip r:embed="rId343"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">вставляем название созданного скрипта интерпретатора.</w:t>
+        <w:t xml:space="preserve">Если все сделано правильно, код будет выглядеть так:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_status_work.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/script_status_work.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_status_work.jpeg" id="0" name="Picture"/>
-[...113 lines deleted...]
-                    <pic:cNvPr descr="_images/entity_responsible.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/script_status_work.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId344"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем скрипт интерпретатора и возвращаемся к настройке этапа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:id="347" w:name="route_setting.xhtml#id20"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8.2. Создание этапа маршрута</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В маршруте добавляем новый этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Сохраняем форму заявки</w:t>
-[...1240 lines deleted...]
-        <w:t xml:space="preserve">}</w:t>
+        <w:t xml:space="preserve">В настройках этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1156"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">указываем наименование этапа (например, «Смена статуса на «В работе»»);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1156"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Событие»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вставляем название созданного скрипта интерпретатора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/meme_script.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_status_work.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/meme_script.jpg" id="0" name="Picture"/>
-[...101 lines deleted...]
-                    <pic:cNvPr descr="_images/matching_before.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_status_work.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId346"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:id="352" w:name="route_setting.xhtml#id21"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8.3. Скрипт интерпретатора для этапа 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Теперь когда мы умеем добавлять блокирующий процесс в маршрут, создаем еще один скрипт интерпретатора для переноса данных из формы завершения этапа 4 в основную форму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Для начала добавляем на основную форму заявки поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Исполнитель»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">из формы завершения. Поле должно иметь аналогичный код.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/matching_after.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/entity_responsible.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/matching_after.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/entity_responsible.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId347"/>
+                    <a:blip r:embed="rId348"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 6.</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем форму заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Правой кнопкой мыши по нужной папке → добавить → интеграция → скрипт интерпретатора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редактор кода добавляем скрипт, который переносит данные с формы завершения на основную форму:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пример такого блокирующего процесса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">Событие - вставляем код созданного нами скрипта интерпретатора для переноса данных из формы завершения (</w:t>
+        <w:t xml:space="preserve">var result = true;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">)</w:t>
+        <w:t xml:space="preserve">var message = 'ok';</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getHttpClient() {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let client = new org.apache.commons.httpclient.HttpClient();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let creds = new org.apache.commons.httpclient.UsernamePasswordCredentials(login, password);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  client.getParams().setAuthenticationPreemptive(true);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  client.getState().setCredentials(org.apache.commons.httpclient.auth.AuthScope.ANY, creds);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return client;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function httpGetMethod(methods, type) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let client = getHttpClient();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let get = new org.apache.commons.httpclient.methods.GetMethod(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "http://127.0.0.1:8080/Synergy/" + methods</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  get.setRequestHeader("Content-type", "application/json");</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  client.executeMethod(get);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let resp = get.getResponseBodyAsString();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  get.releaseConnection();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return type == 'text' ? resp : JSON.parse(resp);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function httpPostMethod(methods, params, contentType) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let client = getHttpClient();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let post = new org.apache.commons.httpclient.methods.PostMethod(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "http://127.0.0.1:8080/Synergy/" + methods</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (contentType) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    post.setRequestBody(JSON.stringify(params));</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  } else {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for (let key in params) post.addParameter(key, params[key]);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  post.setRequestHeader(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "Content-type",</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    contentType || "application/x-www-form-urlencoded; charset=utf-8"</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let resp = client.executeMethod(post);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (contentType) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    resp = JSON.parse(post.getResponseBodyAsString());</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  post.releaseConnection();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return resp;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getProcesses(documentID) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpGetMethod("rest/api/workflow/get_execution_process?documentID=" + documentID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getWorkCompletionData(workID) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpGetMethod("rest/api/workflow/work/get_completion_data?workID=" + workID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getFormData(asfDataId) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpGetMethod("rest/api/asforms/data/" + asfDataId);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function mergeFormData(uuid, data) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpPostMethod(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "rest/api/asforms/data/merge",</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      uuid: uuid,</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      data: data</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    },</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "application/json; charset=utf-8"</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">let UTILS = {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  createField: function (fieldData) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    let field = {};</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for (let key in fieldData) field[key] = fieldData[key];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    return field;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  },</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  getValue: function (data, cmpID) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    data = data.data ? data.data : data;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for (let i = 0; i &lt; data.length; i++) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      if (data[i].id === cmpID) return data[i];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    return null;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  },</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  setValue: function (asfData, cmpID, data) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    let field = this.getValue(asfData, cmpID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (field) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      for (let key in data) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        if (key === 'id' || key === 'type') continue;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        field[key] = data[key];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      return field;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    } else {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      asfData = asfData.data ? asfData.data : asfData;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      field = this.createField(data);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      field.id = cmpID;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      asfData.push(field);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      return field;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">};</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function processesFilter(processes) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let result = [];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  function search(p) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    p.forEach(function (x) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      if (x.typeID == 'ASSIGNMENT_ITEM' &amp;&amp; x.finished) result.push(x);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      if (x.subProcesses.length &gt; 0) search(x.subProcesses);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  search(processes);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return result.sort(function (a, b) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    return new Date(b.finished) - new Date(a.finished);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">try {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let processes = processesFilter(getProcesses(documentID));</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (!processes.length) throw new Error('Не найденно завершенной работы');</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let resultFormWork = getWorkCompletionData(processes[0].actionID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (!resultFormWork || !resultFormWork.result.hasOwnProperty('dataUUID')) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    throw new Error('Не найдена форма завершения');</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let completionFormData = getFormData(resultFormWork.result.dataUUID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let newFormData = [];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let matching = [];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  // поля для сопоставления с фз на основную форму</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  matching.push({ from: 'поле на форме завершения', to: 'поле основной формы' });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  matching.forEach(function (id) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    let fromData = UTILS.getValue(completionFormData, id.from);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (fromData) UTILS.setValue(newFormData, id.to, fromData);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  mergeFormData(dataUUID, newFormData);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} catch (err) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  message = err.message;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step4.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/meme_script.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step4.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/meme_script.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId349"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Находим в скрипте блок сопоставления полей matching и заменяем текст внутри кавычек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1157"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">from - код поля «Исполнитель» в форме завершения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1157"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">to - код поля «Исполнитель» в осноной форме, куда переносим значение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пример:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">До:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/matching_before.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/matching_before.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId350"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Для переноса этапа зажимаем кнопку переноса этапа рядом с цифрой этапа</w:t>
+        <w:t xml:space="preserve">После:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/button_dragndrop.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/matching_after.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/button_dragndrop.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/matching_after.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId351"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">и двигая строку в нужное место</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Присваиваем скрипту интерпретатора наименование, например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">При необходимости добавляем описание и указываем авторизационные данные как мы это делали ранее</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 8.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После того как все готово, сохраняем сущность и переходим к добавлению этапа в маршрут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:id="357" w:name="route_setting.xhtml#id22"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.9. Добавление дополнительного шага для этапа 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем этап с типом действия «Блокирующий процесс»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1158"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - перенос данных с формы завершения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1158"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Событие - вставляем код созданного нами скрипта интерпретатора для переноса данных из формы завершения (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/steps.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step4.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/steps.jpeg" id="0" name="Picture"/>
-[...227 lines deleted...]
-                    <pic:cNvPr descr="_images/step6_new.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step4.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId354"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап и переходим к формированию правильного порядка этапов. Нам необходимо передвинуть этап с переносом формы завершения непосредственно под этап с формой завершения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Сохраняем этап</w:t>
-[...215 lines deleted...]
-        <w:t xml:space="preserve">добавить переход по умолчанию.</w:t>
+        <w:t xml:space="preserve">Для переноса этапа зажимаем кнопку переноса этапа рядом с цифрой этапа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/transitions.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/button_dragndrop.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/transitions.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/button_dragndrop.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId355"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">и двигая строку в нужное место</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/steps.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/steps.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId356"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Добавить переход»</w:t>
+        <w:t xml:space="preserve">Теперь все этапы располагаются в правильном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:id="359" w:name="route_setting.xhtml#id23"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.10. Этап 6. Отправка уведомления заявителю о смене статуса заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка со статусом «В работе»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- уведомление заявителю о смене статуса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Здесь мы используем уже знакомый нам этап</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправка письма на почту»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку «+» для добавления нового этапа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа выбираем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия — Отправка письма на почту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название этапа — «Уведомление о смене статуса заявки»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа — при необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код поля на форме- Указываем поле формы, содержащее адрес электронной почты заявителя. В нашем случае —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">textbox_mail</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тема письма (с поддержкой HTML-разметки) - «Изменен статус заявки на услуги компании Atlas»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тело письма (с поддержкой HTML-разметки) - «Ваша заявка на » + $listbox_type + » под номером » + $counter_number + » принята в работу»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/transition_edit.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step6_new.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/transition_edit.jpeg" id="0" name="Picture"/>
-[...133 lines deleted...]
-                    <pic:cNvPr descr="_images/type_of_service.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step6_new.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId358"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">если выбрано значение 2 – Подписка на обслуживание, нам нужно отправить заявку на создание договора.</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:id="365" w:name="route_setting.xhtml#id24"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.11. Этап 7. Проверка типа услуги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для этого в правом операнде мы указываем значение</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">. При выполнении условия доступны два варианта:</w:t>
+        <w:t xml:space="preserve">На данном этапе система автоматически определяет тип услуги, указанный в заявке, и направляет её по соответствующему сценарию обработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- поданная в системе заявка с указанным типом услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1160"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">если тип услуги — «Подписка на обслуживание», заявка направляется на этап создания договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1160"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">если другой тип услуги - направляется в работу исполнителю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Этот этап используется для реализации ветвления бизнес-процесса в зависимости от значений полей формы заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этого применяется тип действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Условный переход»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Данный тип действия выполняется системой и подразумевает собой некую «проверку», считывающую условия на форме заявки (по умолчанию) либо с формы завершения, и отправляющую заявку на один из этапов маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редакторе маршрута добавляем новый этап, нажав кнопку «+».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа выбираем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1161"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия — Условный переход;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1161"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название этапа — Проверка типа услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1161"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа — при необходимости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открываем вкладку «Переходы».</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Вкладка «Переходы» содержит:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1164"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Запустить маршрут по шаблону;</w:t>
+          <w:numId w:val="1162"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">кнопку добавить переход;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1164"/>
-[...227 lines deleted...]
-        <w:t xml:space="preserve">work_executor</w:t>
+          <w:numId w:val="1162"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить переход по умолчанию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/default_transition.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/transitions.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/default_transition.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/transitions.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId359"/>
+                    <a:blip r:embed="rId360"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 12.</w:t>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">, если необходимо чтобы запись после создания отправлялась по маршруту</w:t>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Во вкладке «Переходы» нажимаем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Добавить переход»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step8.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/transition_edit.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step8.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/transition_edit.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId361"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В левом операнде указываем код поля, которое проверяем — мы проверяем, в данном случае</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Вид услуги»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В операторе сравнения выбираем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«=»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, т.к нам нужно осуществлять переход случае если Вид услуги = определенному какому-то значению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В правом операнде нам необходимо указать значение, которое должно быть выбрано в нашем поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Вид услуги»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, для осуществления перехода. Для этого мы обращаемся к колонке справочника, в которой указано значение услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/type_of_service.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/type_of_service.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId362"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">7.2.13. Этап 8.1. Завершение работы исполнителем</w:t>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1163"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">если выбрано значение 2 – Подписка на обслуживание, нам нужно отправить заявку на создание договора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">«Шаблон маршрута»</w:t>
+        <w:t xml:space="preserve">Для этого в правом операнде мы указываем значение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 8.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Настройка действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«То»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. При выполнении условия доступны два варианта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1164"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Запустить маршрут по шаблону;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1164"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти к этапу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В нашем случае требуется переход к этапу создания договора, поэтому:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1165"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выбираем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Перейти к этапу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1165"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">указываем код будущего этапа, например:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create_agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Что происходит при такой настройке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">система считывает значение поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Вид услуги»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">если значение =</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Подписка на обслуживание»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">маршрут переходит к этапу создания договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 9.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Во вкладке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Переходы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нажимаем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавить переход по умолчанию»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Шаблон маршрута:</w:t>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">соответствующий код</w:t>
+        <w:t xml:space="preserve">Зачем нужен переход по умолчанию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если указано только одно условие, а оно не выполняется, маршрут не продолжится.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Поэтому необходимо задать альтернативный путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 10.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В переходе по умолчанию указываем действие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«перейти к этапу»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 11.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Вводим код этапа будущей работы исполнителя, например:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work_executor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/route_template_new.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/default_transition.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/route_template_new.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/default_transition.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId365"/>
+                    <a:blip r:embed="rId363"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 12.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем настройки условных переходов и сам этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подробнее об условных переходах</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId364">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:id="367" w:name="route_setting.xhtml#id25"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.12. Этап 8. Формирование договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка на услугу с типом «Подписка на обслуживание».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- созданный в системе договор на оказание услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На данном этапе система автоматически формирует договор на оказание услуг. Для этого будем использовать тип действия маршрута</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Создать запись в реестре»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Этап используется для создания новой записи в отдельном реестре договоров на основании данных заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редакторе маршрута добавляем новый этап, нажав кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - Создать запись в реестре;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - Формирование договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create_agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(тот же код, который был указан в этапе условного перехода).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Реестр, в котором необходимо создать запись»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на данном этапе оставляем пустым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оно будет заполнено после создания формы и реестра договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1167"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«От кого совершается действие»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">указываем пользователя, от имени которого будут создаваться записи в реестре договоров. Как правило, используется учетная записи с правами администратора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1167"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Отмечаем галочкой настройку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Активировать запись реестра»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, если необходимо чтобы запись после создания отправлялась по маршруту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/route_template_saved.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step8.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/route_template_saved.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step8.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId366"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...72 lines deleted...]
-        <w:t xml:space="preserve">включаем настройку «Использовать форму завершения» и выбираем форму завершения «Комментарий»</w:t>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:id="372" w:name="route_setting.xhtml#id26"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.13. Этап 8.1. Завершение работы исполнителем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка, обработанная исполнителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- завершённая заявка и отправка уведомления на электронную почту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для удобства, вынесем эту ветвь процесса в отдельный</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Шаблон маршрута»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Шаблон маршрута:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Представляет собой вложенный маршрут, который может использоваться одновременно в нескольких реестрах.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Настройки маршрута в шаблоне почти не отличается от настройки маршрута в реестре, за исключением отсутствия предварительных и последующих этапов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подробнее о том что такое шаблон маршрута</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId368">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем правой кнопкой мыши по удобной для нас папке и выбираем:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавить → Процессы → Шаблон маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшейся странице указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1168"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">наименование шаблона маршрута</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1168"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">соответствующий код</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/work_executor.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/route_template_new.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/work_executor.jpeg" id="0" name="Picture"/>
-[...169 lines deleted...]
-                    <pic:cNvPr descr="_images/create_copy.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/route_template_new.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId369"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...41 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/script_status_ready.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/route_template_saved.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/script_status_ready.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/route_template_saved.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId370"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Событие - вставляем наименование созданного нами скрипта</w:t>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и добавляем этап работы исполнителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - работа по форме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ответственный - код поля, в котором указывается исполнитель, назначенный менеджером.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип работы - работа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">включаем настройку «Использовать форму завершения» и выбираем форму завершения «Комментарий»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_status_ready.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/work_executor.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_status_ready.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/work_executor.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId371"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 7.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Сохраняем этап</w:t>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем шаблон маршрута.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:id="374" w:name="route_setting.xhtml#id28"/>
+    <w:bookmarkStart w:id="376" w:name="route_setting.xhtml#id27"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.15. Этап 8.3. Отправка уведомления о статусе заявки</w:t>
+        <w:t xml:space="preserve">7.2.14. Этап 8.2. Смена статуса заявки на «Выполнена»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После смены статуса необходимо уведомить заявителя, что его заявка выполнена.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка с выполненной работой исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка со статусом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выполнена»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для смены статуса используется уже известный нам скрипт интерпретатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для удобства возьмем уже созданный скрипт интерпретатора с похожей логикой и сделаем его копию с некоторыми изменениями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В том же шаблоне маршрута добавляем новый этап:</w:t>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Тело письма - «Ваша заявка на » + $listbox_type + «под номером » + $counter_number + » выполнена.»</w:t>
+        <w:t xml:space="preserve">В дереве объектов находим ранее созданный скрипт интерпретатора смены статуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по нему правой кнопкой мыши и выбираем «Сделать копию».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_ready_notification.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/create_copy.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_ready_notification.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/create_copy.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId373"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...67 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В разделе «Переход по умолчанию» выбираем вариант «Запустить маршрут по шаблону»</w:t>
+        <w:t xml:space="preserve">Открываем созданную копию и в коде скрипта меняем значение статуса на нужное, в нашем случае нужно поменять значение 4 (статус в работе) на 5 (выполнена).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Из открывшегося списка выбираем созданный нами шаблон маршрута</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Переходим во вкладку настроек рядом с этапом условного перехода</w:t>
+        <w:t xml:space="preserve">Изменяем наименование и код скрипта, на соответствующее логике например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.change.status_ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/settings_icon.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/script_status_ready.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/settings_icon.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/script_status_ready.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId374"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем скрипт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Возвращаемся в шаблон маршрута и добавляем новый этап:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1170"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - блокирующий процесс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1170"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - «Смена статуса заявки на «Выполнена»«</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1170"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Событие - вставляем наименование созданного нами скрипта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/step_status_ready.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/step_status_ready.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId375"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 6.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">В параметре «После выполнения» выбираем «Перейти к этапу» и указываем код этапа</w:t>
+        <w:t xml:space="preserve">Шаг 7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:id="378" w:name="route_setting.xhtml#id28"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.15. Этап 8.3. Отправка уведомления о статусе заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После смены статуса необходимо уведомить заявителя, что его заявка выполнена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В том же шаблоне маршрута добавляем новый этап:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - «Отправка письма на почту»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код поля формы с почтой заявителя —</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">end</w:t>
-[...251 lines deleted...]
-    <w:bookmarkStart w:id="378" w:name="route_setting.xhtml#id34"/>
+        <w:t xml:space="preserve">textbox_mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тема письма - «Ваша заявка на услуги компании ATLAS выполнена»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тело письма - «Ваша заявка на » + $listbox_type + «под номером » + $counter_number + » выполнена.»</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/matching_registries.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_ready_notification.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/matching_registries.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_ready_notification.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId377"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пример сопоставления ИИН</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап и шаблон маршрута.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:id="380" w:name="route_setting.xhtml#id29"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.16. Привязка шаблона маршрута к реестру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Теперь созданный шаблон необходимо подключить к основному маршруту заявки через условный переход.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Возвращаемя в основной маршрут и выделяем этап «Условный переход».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открываем вкладку «Переходы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В разделе «Переход по умолчанию» выбираем вариант «Запустить маршрут по шаблону»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Из открывшегося списка выбираем созданный нами шаблон маршрута</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 5.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">После настройки всех сопоставлений нажимаем «Сохранить» в модальном окне.</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">Код этапа — end (указанный нами ранее в условном переходе)</w:t>
+        <w:t xml:space="preserve">Переходим во вкладку настроек рядом с этапом условного перехода</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_end.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/settings_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_end.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/settings_icon.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId379"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В параметре «После выполнения» выбираем «Перейти к этапу» и указываем код этапа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">end</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Так мы уточняем что после завершения маршрута в шаблоне, основной маршрут заявки должен перейти к опреденному этапу (в данном случае - в конец), а не на следующие по порядку этапы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем «ОК» и сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:id="384" w:name="route_setting.xhtml#id30"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.17. Этап 9. Создание подпроцесса «Формирование договора»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В ордере №2 описан подпроцесс создания договора на основании заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ордер №2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="383" w:name="route_setting.xhtml#id31"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.17.1. Подготовка формы и реестра договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Создаем форму и реестр будущего подпроцесса согласно ордеру №2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Процесс создания формы и реестра уже был рассмотрен ранее.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Возвращаемся в маршрут основной заявки к этапу «Создать запись в реестре»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - «Создать запись в реестре»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа - create_agreement (указанный нами ранее в условном переходе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реестр в котором необходимо создать запись - указываем созданный нами реестр договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если нам необходимо чтобы созданный документ сразу после создания отправлялся по маршруту, делаем активной галочку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Активировать запись реестра”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ниже переходим во вкладку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Настроить сопоставления»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне нажимаем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+ Добавить сопоставление».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшихся выпадающих списках выбираем поля откуда и куда попадут данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1173"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Слева - поля заявки (from - откуда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1173"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Справа - поля договора (to - куда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="382" w:name="route_setting.xhtml#id34"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/matching_registries.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/matching_registries.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId381"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Сохраняем этап.</w:t>
+        <w:t xml:space="preserve">Пример сопоставления ИИН</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После настройки всех сопоставлений нажимаем «Сохранить» в модальном окне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап маршрута.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:p>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:id="386" w:name="route_setting.xhtml#id32"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.18. Этап 10. Конец маршрута.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="386" w:name="intro.xhtml"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">».</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка, прошедшая все предусмотренные этапы маршрута.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- завершённый процесс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Данный этап завершает выполнение бизнес-процесса заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">для добавления нового этапа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1174"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия — Конец маршрута;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1174"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование — Конец маршрута;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1174"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа — end (указанный нами ранее в условном переходе)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_auth.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_end.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_auth.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_end.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId388"/>
+                    <a:blip r:embed="rId385"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="388" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="388"/>
+    </w:p>
+    <w:bookmarkStart w:id="389" w:name="index.xhtml#synergy"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. Synergy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.1. Synergy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.2. Авторизация</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.3. Модуль «Потоки работ»</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.4. Модуль «Хранилище»</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.5. Раздел «Реестры»</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="testing_steps.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.6. Шаги тестирования</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:id="393" w:name="intro.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="390" w:name="intro.xhtml"/>
+      <w:bookmarkEnd w:id="390"/>
+    </w:p>
+    <w:bookmarkStart w:id="391" w:name="intro.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.3. Модуль «Потоки работ»</w:t>
+        <w:t xml:space="preserve">8.1. Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После авторизации пользователь по умолчанию попадает в модуль «</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">правую панель, отображающую информацию о выделенной работе</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Synergy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— это раздел платформы в которой пользователи создают, согласовывают, обрабатывают и хранят заявки и документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В рамках нашего сценария дизайнер выступает как основная рабочая среда, где настраиваются формы, реестры, маршруты и права доступа, а в Synergy выполняется сам бизнес-процесс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:id="393" w:name="intro.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.2. Авторизация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Окно авторизации Synergy представляет собой форму с полями для ввода логина и пароля, а также содержит функционал восстановления пароля по нажатию на кнопку «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Забыли пароль?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_work_flows.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_auth.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_work_flows.jpeg" id="0" name="Picture"/>
-[...137 lines deleted...]
-                    <pic:cNvPr descr="_images/synergy_pannel.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_auth.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId392"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:id="395" w:name="intro.xhtml#id3"/>
+    <w:bookmarkStart w:id="397" w:name="intro.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.4. Модуль «Хранилище»</w:t>
+        <w:t xml:space="preserve">8.3. Модуль «Потоки работ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При переходе в модуль «</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">», который представляет собой структуру папок для загрузки и хранения файлов проекта с возможностью их дальнейшего использования.</w:t>
+        <w:t xml:space="preserve">После авторизации пользователь по умолчанию попадает в модуль «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Потоки работ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">», представляющий собой рабочую область, разделённую на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1176"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">панель фильтров работ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1176"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">центральную область, содержащую список работ авторизованного пользователя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1176"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">правую панель, отображающую информацию о выделенной работе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_work_flows.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_work_flows.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId394"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Правая панель содержит разделы модуля «</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Раздел представляет собой список реестров, доступных пользователю в соответствии с его правами доступа.</w:t>
+        <w:t xml:space="preserve">На верхней панели расположена кнопка «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Создать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">». В данном модуле она представляет собой список быстродоступных реестров, позволяющий создать новую заявку прямо из модуля потоков работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Список таких реестров настраивается в дизайнере через пункт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настройки платформы → Документооборот → Создание документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/designer_button_create.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/designer_button_create.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId395"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Центральнее на верхней панели размещены кнопки перехода между модулями системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/synergy_pannel.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/synergy_pannel.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId396"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">» при создании реестра в дизайнере.</w:t>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:id="399" w:name="intro.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.4. Модуль «Хранилище»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При переходе в модуль «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Хранилище</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">» пользователю открывается рабочая область, связанная с хранением данных проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По умолчанию отображается раздел «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Файлы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">», который представляет собой структуру папок для загрузки и хранения файлов проекта с возможностью их дальнейшего использования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/form_registry_fields.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/form_registry_fields.jpg" id="0" name="Picture"/>
-[...63 lines deleted...]
-                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId398"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Правая панель содержит разделы модуля «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Хранилище</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">».</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:id="404" w:name="intro.xhtml#id4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.5. Раздел «Реестры»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Раздел представляет собой список реестров, доступных пользователю в соответствии с его правами доступа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId399"/>
+                    <a:blip r:embed="rId400"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-[...103 lines deleted...]
-        <w:t xml:space="preserve">«Хранилище».</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По нажатию на название реестра открывается список заявок, содержащий данные по столбцам, настроенным ранее в разделе «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поля формы реестра</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">» при создании реестра в дизайнере.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/form_registry_fields.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/form_registry_fields.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId394"/>
+                    <a:blip r:embed="rId401"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">После перехода в реестр по нажатию на кнопку «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Создать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">» открывается окно создания новой заявки по форме текущего реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId396"/>
+                    <a:blip r:embed="rId402"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...68 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId403"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="405" w:name="testing_steps.xhtml"/>
+      <w:bookmarkEnd w:id="405"/>
+    </w:p>
+    <w:bookmarkStart w:id="428" w:name="testing_steps.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.6. Шаги тестирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти по адресу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">http://адрес_сервера/Synergy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Авторизоваться под пользователем, имеющим доступ к группе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Заявитель»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">созданного приложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После авторизации перейти в модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Хранилище».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId398"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 7</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне создания новой заявки заполнить все обязательные поля так, как это будет делать заявитель.</w:t>
+        <w:t xml:space="preserve">Шаг 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Открыть раздел</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Реестры»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId399"/>
+                    <a:blip r:embed="rId400"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 8</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">«Сохранить»</w:t>
+        <w:t xml:space="preserve">Шаг 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти в реестр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Заявка на услуги компании ATLAS»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На данном этапе в вашем реестре не будет записей, но будут отображаться колонки реестра — это нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажать на кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Создать»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_save_button.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_save_button.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId402"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 9</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">при создании реестра.</w:t>
+        <w:t xml:space="preserve">Шаг 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне создания новой заявки заполнить все обязательные поля так, как это будет делать заявитель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_create_button.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_create_button.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId403"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После заполнения заявки нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сохранить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/designer_button_send_atlas.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_save_button.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/designer_button_send_atlas.jpg" id="0" name="Picture"/>
-[...147 lines deleted...]
-                    <pic:cNvPr descr="_images/ATLAS_synergy_progress_execution.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_save_button.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId406"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Развернув ход выполнения, отображается:</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">комментарии и ошибки</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После сохранения данных нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправить заявку» / «Создать» / «Отправить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название кнопки задаётся в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Название действия по документу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">при создании реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_create_button.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_create_button.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId407"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...53 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/designer_button_send_atlas.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/designer_button_send_atlas.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId408"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Открыть работу двойным кликом.</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">«Согласовать»</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После нажатия на кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправить заявку»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">запускается маршрут заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для просмотра текущего этапа необходимо открыть:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Карточка → Ход выполнения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work1_1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_card_button.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_card_button.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId409"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...29 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work1_2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_progress_execution.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_progress_execution.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId410"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После выполнения действия заявка переходит к следующему этапу.</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">«Назначение исполнителя»</w:t>
+        <w:t xml:space="preserve">Развернув ход выполнения, отображается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">название этапа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пользователь, которому назначена работа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">автор заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">дата и время начала/завершения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">комментарии и ошибки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId411"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для продолжения необходимо авторизоваться под учетной записью менеджера.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Открыть работу по заявке.</w:t>
+        <w:t xml:space="preserve">В данном случае заявка находится в потоках работ автора на согласовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Необходимо вернуться в потоки работ, свернув или закрыв окно заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти в модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Потоки работ»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Отобразится этап заявки, находящийся в работе текущего пользователя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId412"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Нажать кнопку «Завершить».</w:t>
+        <w:t xml:space="preserve">Открыть работу двойным кликом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На левой панели выполнить действие, требуемое этапом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В данном случае — нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Согласовать»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work1_1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId413"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Откроется форма завершения, в которой необходимо указать исполнителя.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 12.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне ввести комментарий и нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Согласен»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work1_2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId414"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">нажать на иконку выбора пользователя.</w:t>
+        <w:t xml:space="preserve">После выполнения действия заявка переходит к следующему этапу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для проверки необходимо снова открыть</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ход выполнения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В ходе выполнения видно, что автоматически:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- отправлено уведомление</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка перешла к этапу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Назначение исполнителя»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId415"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Найти пользователя (поиск или вручную), выбрать и нажать кнопку</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Для продолжения необходимо авторизоваться под учетной записью менеджера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Открыть работу по заявке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
-[...77 lines deleted...]
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId416"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После этого снова открыть карточку заявки.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 13.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажать кнопку «Завершить».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId417"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В ходе выполнения видно, что автоматически выполнены:</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">- заявка переходит исполнителю</w:t>
+        <w:t xml:space="preserve">Откроется форма завершения, в которой необходимо указать исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId418"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 14</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Перейти в личный кабинет исполнителя.</w:t>
+        <w:t xml:space="preserve">Шаг 13.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Исполнитель»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нажать на иконку выбора пользователя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work4.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId419"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">«Прошу обработать и завершить заявку на услуги»</w:t>
+        <w:t xml:space="preserve">Найти пользователя (поиск или вручную), выбрать и нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выбрать»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work4_1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId419"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 13.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После отображения пользователя в поле нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сохранить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_4.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_4.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId420"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">После этого снова открыть карточку заявки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work4_2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work3.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId421"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">и убедиться, что заявка завершена.</w:t>
+        <w:t xml:space="preserve">В ходе выполнения видно, что автоматически выполнены:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- перенос данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- смена статуса</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- отправка уведомления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Далее выполняется условный переход:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- если тип услуги — подписка → создание договора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- если иной тип → этап работы исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если тип услуги — подписка:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- этап создания договора завершается</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка считается завершённой</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- дальнейшая работа ведётся в реестре «Договор на оказание услуг компании ATLAS»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если тип услуги — не подписка:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка переходит исполнителю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe4.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe3.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId422"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пользователю автоматически отправляется уведомление о завершении.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Также в реестре можно убедиться, что заявка завершена без ошибок — по отметке в строке записи.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти в личный кабинет исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_syenrgy_work_success.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work4.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_syenrgy_work_success.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work4.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId423"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="426" w:name="index.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 14.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Открыть задачу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Прошу обработать и завершить заявку на услуги»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work4_1.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId424"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 14.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Завершить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В форме завершения указать комментарий с результатом работы и нажать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сохранить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work4_2.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId425"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Открыть</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ход выполнения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и убедиться, что заявка завершена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe4.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId426"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пользователю автоматически отправляется уведомление о завершении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Также в реестре можно убедиться, что заявка завершена без ошибок — по отметке в строке записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_syenrgy_work_success.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_syenrgy_work_success.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId427"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="429" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="429"/>
+    </w:p>
+    <w:bookmarkStart w:id="430" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. Архитектурные и эксплуатационные рекомендации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1178"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="architectural_recommendations.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.1. Архитектурные рекомендации</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -29052,59 +29362,59 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2.2. Резервное копирование и восстановление</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1180"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="operational_recommendations.xhtml#id8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2.3. Эксплуатационные практики</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="427" w:name="architectural_recommendations.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="437" w:name="architectural_recommendations.xhtml#id1"/>
+      <w:bookmarkStart w:id="431" w:name="architectural_recommendations.xhtml"/>
+      <w:bookmarkEnd w:id="431"/>
+    </w:p>
+    <w:bookmarkStart w:id="441" w:name="architectural_recommendations.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1. Архитектурные рекомендации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный раздел содержит архитектурные рекомендации,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">основанные на практическом опыте эксплуатации платформы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -29115,80 +29425,80 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к аппаратному и программному обеспечению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рекомендации ориентированы на разные сценарии использования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и учитывают как нагрузочные характеристики,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">так и требования к масштабируемости и надежности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="430" w:name="architectural_recommendations.xhtml#id2"/>
+    <w:bookmarkStart w:id="434" w:name="architectural_recommendations.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.1. Минимальные требования к инфраструктуре</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При выборе инфраструктуры рекомендуется исходить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">из целевого сценария использования платформы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и предполагаемой нагрузки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="428" w:name="architectural_recommendations.xhtml#enterprise-instance"/>
+    <w:bookmarkStart w:id="432" w:name="architectural_recommendations.xhtml#enterprise-instance"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.1.1. Enterprise Instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Enterprise Instance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">предназначен для промышленной эксплуатации</w:t>
       </w:r>
       <w:r>
@@ -29348,52 +29658,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">150–200 USD в месяц</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный вариант рекомендуется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для production-окружений и корпоративных внедрений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-    <w:bookmarkStart w:id="429" w:name="architectural_recommendations.xhtml#dev-instance"/>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:id="433" w:name="architectural_recommendations.xhtml#dev-instance"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.1.2. Dev Instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dev Instance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">предназначен для:</w:t>
       </w:r>
     </w:p>
@@ -29524,53 +29834,53 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: минимальные, зависят от сценария использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В качестве Dev Instance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">может использоваться рабочий ноутбук разработчика</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или недорогая виртуальная машина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="432" w:name="architectural_recommendations.xhtml#process-to-process"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:id="436" w:name="architectural_recommendations.xhtml#process-to-process"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.2. Мультиинстанс-архитектура (process-to-process)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В крупных организациях с выраженной организационной структурой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(головная компания, дочерние организации, филиалы, департаменты)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -29694,51 +30004,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">process-to-process взаимодействия между инстансами,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда выполнение процесса в одном инстансе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">может инициировать продолжение или отдельный участок процесса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в другом инстансе (в рамках общей бизнес-логики компании).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="431" w:name="architectural_recommendations.xhtml#id3"/>
+    <w:bookmarkStart w:id="435" w:name="architectural_recommendations.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.2.1. Сводный инстанс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительно может быть выделен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">сводный инстанс</w:t>
       </w:r>
       <w:r>
@@ -29810,82 +30120,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбор мультиинстанс-архитектуры рекомендуется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">при наличии нескольких организационных контуров</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и необходимости разделения доступа, ответственности и нагрузки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="431"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="435" w:name="architectural_recommendations.xhtml#id4"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:id="439" w:name="architectural_recommendations.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.3. Архитектурные рекомендации по пользовательским порталам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При проектировании внешних пользовательских порталов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рекомендуется учитывать количество конкурентных пользователей</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и профиль нагрузки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="433" w:name="architectural_recommendations.xhtml#id5"/>
+    <w:bookmarkStart w:id="437" w:name="architectural_recommendations.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.3.1. Сценарий до 1000 конкурентных пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При нагрузке до</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1000 конкурентных пользователей</w:t>
       </w:r>
       <w:r>
@@ -29984,52 +30294,52 @@
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1187"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">упрощенную архитектуру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1187"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">снижение эксплуатационных затрат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:id="434" w:name="architectural_recommendations.xhtml#id6"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:id="438" w:name="architectural_recommendations.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.3.2. Сценарий свыше 1000 конкурентных пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нагрузка свыше</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1000 конкурентных пользователей</w:t>
       </w:r>
       <w:r>
@@ -30187,53 +30497,53 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">процессного и рабочего ядра</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">а внешний портал берет на себя</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">всю нагрузку пользовательского взаимодействия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="434"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="436" w:name="architectural_recommendations.xhtml#id7"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:id="440" w:name="architectural_recommendations.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.4. Общие рекомендации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При выборе архитектурного подхода рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1190"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">четко определять целевой профиль нагрузки;</w:t>
@@ -30288,60 +30598,60 @@
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Соблюдение данных рекомендаций</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">позволяет достичь оптимального баланса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">между стоимостью владения,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">производительностью и масштабируемостью системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="436"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="447" w:name="operational_recommendations.xhtml#id1"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="442" w:name="operational_recommendations.xhtml"/>
+      <w:bookmarkEnd w:id="442"/>
+    </w:p>
+    <w:bookmarkStart w:id="451" w:name="operational_recommendations.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2. Рекомендации по эксплуатации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный раздел содержит рекомендации по эксплуатации приложений,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">развернутых на платформе Synergy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -30352,51 +30662,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">такие как перенос приложений между средами,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">резервное копирование и восстановление,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">а также общие подходы к сопровождению системы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в промышленной эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="442" w:name="operational_recommendations.xhtml#id2"/>
+    <w:bookmarkStart w:id="446" w:name="operational_recommendations.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.1. Импорт и экспорт приложений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Платформа Synergy предоставляет встроенные механизмы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">импорта и экспорта приложений,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -30509,51 +30819,51 @@
         <w:t xml:space="preserve">развертывание приложения на новом сервере;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1192"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">синхронизацию конфигурации между средами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1192"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">перенос решений между инсталляциями заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="440" w:name="operational_recommendations.xhtml#id3"/>
+    <w:bookmarkStart w:id="444" w:name="operational_recommendations.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.1.1. Поддерживаемые сценарии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Механизм импорта и экспорта поддерживает следующие сценарии:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1193"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">экспорт приложения полностью или частично;</w:t>
@@ -30594,61 +30904,61 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Детальное описание механизма,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пошаговые инструкции и ограничения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">приведены в официальной документации платформы Synergy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:hyperlink r:id="rId439">
+      <w:hyperlink r:id="rId443">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:id="441" w:name="operational_recommendations.xhtml#id4"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:id="445" w:name="operational_recommendations.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.1.2. Рекомендации по использованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При эксплуатации рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1194"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать экспорт приложений</w:t>
@@ -30689,53 +30999,53 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в системе контроля версий или защищенном хранилище;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1194"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">привязывать экспорт приложений</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к версиям релизов и этапам CI/CD.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="441"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="445" w:name="operational_recommendations.xhtml#id5"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:id="449" w:name="operational_recommendations.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.2. Резервное копирование и восстановление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Резервное копирование является обязательным элементом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">эксплуатации платформы Synergy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -30752,51 +31062,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в случае сбоев или аварий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Платформа поддерживает резервное копирование</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">всех критически важных компонентов системы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">включая данные, хранилища и конфигурацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="443" w:name="operational_recommendations.xhtml#id6"/>
+    <w:bookmarkStart w:id="447" w:name="operational_recommendations.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.2.1. Объекты резервного копирования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В резервное копирование должны входить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">реляционные базы данных платформы;</w:t>
@@ -30825,52 +31135,52 @@
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">индексы поиска</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(Lucene или Elasticsearch);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">конфигурационные файлы платформы и окружения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:id="444" w:name="operational_recommendations.xhtml#id7"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:id="448" w:name="operational_recommendations.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.2.2. Общие рекомендации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При организации резервного копирования рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1196"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выполнять резервное копирование</w:t>
@@ -30937,53 +31247,53 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">production- и тестовых окружений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подробные процедуры резервного копирования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и восстановления системы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">описаны в эксплуатационной документации платформы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="446" w:name="operational_recommendations.xhtml#id8"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:id="450" w:name="operational_recommendations.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.3. Эксплуатационные практики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для стабильной и предсказуемой работы системы рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1197"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">разделять окружения разработки, тестирования и эксплуатации;</w:t>
@@ -31055,68 +31365,68 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">позволяет снизить эксплуатационные риски,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">обеспечить устойчивость системы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и упростить сопровождение приложений</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на протяжении всего жизненного цикла.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="446"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="452" w:name="genindex.xhtml"/>
+      <w:bookmarkEnd w:id="452"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="449" w:name="genindex.xhtml#index"/>
+      <w:bookmarkStart w:id="453" w:name="genindex.xhtml#index"/>
       <w:r>
         <w:t xml:space="preserve">Алфавитный указатель</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="449"/>
+      <w:bookmarkEnd w:id="453"/>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -34019,55 +34329,55 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:color w:val="ff0000"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId423" Target="media/rId423.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId405" Target="media/rId405.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId403" Target="media/rId403.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId407" Target="media/rId407.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId411" Target="media/rId411.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId418" Target="media/rId418.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId422" Target="media/rId422.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId406" Target="media/rId406.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId402" Target="media/rId402.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId408" Target="media/rId408.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId409" Target="media/rId409.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId410" Target="media/rId410.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId412" Target="media/rId412.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId413" Target="media/rId413.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId414" Target="media/rId414.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId415" Target="media/rId415.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId416" Target="media/rId416.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId417" Target="media/rId417.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId419" Target="media/rId419.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId420" Target="media/rId420.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId421" Target="media/rId421.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85" Target="media/rId85.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId309" Target="media/rId309.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId181" Target="media/rId181.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId160" Target="media/rId160.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId132" Target="media/rId132.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId351" Target="media/rId351.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId212" Target="media/rId212.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId224" Target="media/rId224.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId333" Target="media/rId333.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId225" Target="media/rId225.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId244" Target="media/rId244.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId246" Target="media/rId246.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId235" Target="media/rId235.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId248" Target="media/rId248.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId249" Target="media/rId249.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId250" Target="media/rId250.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId239" Target="media/rId239.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId232" Target="media/rId232.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId241" Target="media/rId241.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66" Target="media/rId66.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId319" Target="media/rId319.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId318" Target="media/rId318.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId129" Target="media/rId129.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId369" Target="media/rId369.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId186" Target="media/rId186.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId144" Target="media/rId144.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId262" Target="media/rId262.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId359" Target="media/rId359.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId391" Target="media/rId391.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId404" Target="media/rId404.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127" Target="media/rId127.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId188" Target="media/rId188.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId190" Target="media/rId190.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId187" Target="media/rId187.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105" Target="media/rId105.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97" Target="media/rId97.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId192" Target="media/rId192.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId214" Target="media/rId214.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId252" Target="media/rId252.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId308" Target="media/rId308.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83" Target="media/rId83.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId344" Target="media/rId344.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId178" Target="media/rId178.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId184" Target="media/rId184.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId176" Target="media/rId176.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId328" Target="media/rId328.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId200" Target="media/rId200.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId155" Target="media/rId155.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId146" Target="media/rId146.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId158" Target="media/rId158.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId397" Target="media/rId397.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89" Target="media/rId89.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68" Target="media/rId68.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId202" Target="media/rId202.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId203" Target="media/rId203.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId204" Target="media/rId204.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId119" Target="media/rId119.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId134" Target="media/rId134.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId339" Target="media/rId339.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId347" Target="media/rId347.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId346" Target="media/rId346.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId377" Target="media/rId377.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId173" Target="media/rId173.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId345" Target="media/rId345.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId164" Target="media/rId164.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100" Target="media/rId100.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId196" Target="media/rId196.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId321" Target="media/rId321.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId323" Target="media/rId323.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId133" Target="media/rId133.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113" Target="media/rId113.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId310" Target="media/rId310.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102" Target="media/rId102.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94" Target="media/rId94.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId206" Target="media/rId206.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId282" Target="media/rId282.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId275" Target="media/rId275.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId267" Target="media/rId267.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId291" Target="media/rId291.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId294" Target="media/rId294.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId289" Target="media/rId289.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId205" Target="media/rId205.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87" Target="media/rId87.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId365" Target="media/rId365.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId366" Target="media/rId366.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId302" Target="media/rId302.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId220" Target="media/rId220.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId277" Target="media/rId277.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId370" Target="media/rId370.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId340" Target="media/rId340.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId148" Target="media/rId148.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId375" Target="media/rId375.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92" Target="media/rId92.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId314" Target="media/rId314.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId326" Target="media/rId326.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId350" Target="media/rId350.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId354" Target="media/rId354.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId362" Target="media/rId362.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId381" Target="media/rId381.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId335" Target="media/rId335.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId373" Target="media/rId373.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId371" Target="media/rId371.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId342" Target="media/rId342.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId352" Target="media/rId352.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId399" Target="media/rId399.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId388" Target="media/rId388.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId398" Target="media/rId398.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId394" Target="media/rId394.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId396" Target="media/rId396.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId392" Target="media/rId392.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId390" Target="media/rId390.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId162" Target="media/rId162.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId166" Target="media/rId166.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId357" Target="media/rId357.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId356" Target="media/rId356.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId198" Target="media/rId198.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId358" Target="media/rId358.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId303" Target="media/rId303.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId286" Target="media/rId286.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId227" Target="media/rId227.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71" Target="media/rId71.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId367" Target="media/rId367.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId427" Target="media/rId427.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId409" Target="media/rId409.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId407" Target="media/rId407.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId411" Target="media/rId411.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId415" Target="media/rId415.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId422" Target="media/rId422.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId426" Target="media/rId426.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId410" Target="media/rId410.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId406" Target="media/rId406.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId412" Target="media/rId412.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId413" Target="media/rId413.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId414" Target="media/rId414.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId416" Target="media/rId416.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId417" Target="media/rId417.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId418" Target="media/rId418.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId419" Target="media/rId419.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId420" Target="media/rId420.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId421" Target="media/rId421.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId423" Target="media/rId423.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId424" Target="media/rId424.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId425" Target="media/rId425.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85" Target="media/rId85.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId313" Target="media/rId313.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId185" Target="media/rId185.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId164" Target="media/rId164.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136" Target="media/rId136.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId355" Target="media/rId355.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId216" Target="media/rId216.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId228" Target="media/rId228.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId337" Target="media/rId337.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId229" Target="media/rId229.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId248" Target="media/rId248.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId250" Target="media/rId250.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId239" Target="media/rId239.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId252" Target="media/rId252.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId253" Target="media/rId253.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId254" Target="media/rId254.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId243" Target="media/rId243.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId236" Target="media/rId236.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId245" Target="media/rId245.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66" Target="media/rId66.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId323" Target="media/rId323.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId322" Target="media/rId322.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId133" Target="media/rId133.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId373" Target="media/rId373.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId190" Target="media/rId190.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId148" Target="media/rId148.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId266" Target="media/rId266.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId363" Target="media/rId363.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId395" Target="media/rId395.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId408" Target="media/rId408.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId131" Target="media/rId131.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId192" Target="media/rId192.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId194" Target="media/rId194.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId191" Target="media/rId191.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105" Target="media/rId105.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97" Target="media/rId97.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId196" Target="media/rId196.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId218" Target="media/rId218.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId256" Target="media/rId256.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId312" Target="media/rId312.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83" Target="media/rId83.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId348" Target="media/rId348.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId182" Target="media/rId182.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId188" Target="media/rId188.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId180" Target="media/rId180.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId332" Target="media/rId332.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId204" Target="media/rId204.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId159" Target="media/rId159.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId150" Target="media/rId150.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId162" Target="media/rId162.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId401" Target="media/rId401.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89" Target="media/rId89.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68" Target="media/rId68.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId206" Target="media/rId206.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId207" Target="media/rId207.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId208" Target="media/rId208.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId119" Target="media/rId119.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId124" Target="media/rId124.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId126" Target="media/rId126.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127" Target="media/rId127.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId125" Target="media/rId125.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138" Target="media/rId138.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId343" Target="media/rId343.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId351" Target="media/rId351.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId350" Target="media/rId350.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId381" Target="media/rId381.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId177" Target="media/rId177.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId349" Target="media/rId349.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId168" Target="media/rId168.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100" Target="media/rId100.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId200" Target="media/rId200.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId325" Target="media/rId325.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId327" Target="media/rId327.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId137" Target="media/rId137.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113" Target="media/rId113.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId314" Target="media/rId314.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102" Target="media/rId102.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94" Target="media/rId94.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId210" Target="media/rId210.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId286" Target="media/rId286.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId279" Target="media/rId279.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId271" Target="media/rId271.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId295" Target="media/rId295.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId298" Target="media/rId298.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId293" Target="media/rId293.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId209" Target="media/rId209.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87" Target="media/rId87.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId369" Target="media/rId369.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId370" Target="media/rId370.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId306" Target="media/rId306.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId224" Target="media/rId224.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId281" Target="media/rId281.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId374" Target="media/rId374.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId344" Target="media/rId344.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId152" Target="media/rId152.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId379" Target="media/rId379.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92" Target="media/rId92.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId318" Target="media/rId318.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId330" Target="media/rId330.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId354" Target="media/rId354.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId358" Target="media/rId358.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId366" Target="media/rId366.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId385" Target="media/rId385.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId339" Target="media/rId339.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId377" Target="media/rId377.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId375" Target="media/rId375.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId346" Target="media/rId346.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId356" Target="media/rId356.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId403" Target="media/rId403.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId392" Target="media/rId392.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId402" Target="media/rId402.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId398" Target="media/rId398.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId400" Target="media/rId400.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId396" Target="media/rId396.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId394" Target="media/rId394.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId166" Target="media/rId166.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId170" Target="media/rId170.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId361" Target="media/rId361.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId360" Target="media/rId360.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId202" Target="media/rId202.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId362" Target="media/rId362.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId307" Target="media/rId307.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId290" Target="media/rId290.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId231" Target="media/rId231.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71" Target="media/rId71.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId371" Target="media/rId371.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>