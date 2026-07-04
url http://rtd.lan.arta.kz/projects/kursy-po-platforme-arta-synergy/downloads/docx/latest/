--- v1 (2026-06-06)
+++ v2 (2026-07-04)
@@ -1,221 +1,221 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/media/rId428.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId410.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId408.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId412.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId416.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId423.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId427.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId409.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId411.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId407.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId411.jpg" ContentType="image/jpeg"/>
-[...5 lines deleted...]
-  <Override PartName="/word/media/rId412.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId413.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId414.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId416.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId415.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId417.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId418.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId419.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId420.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId421.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId423.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId422.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId424.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId425.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId426.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId85.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId313.jpg" ContentType="image/jpeg"/>
-[...11 lines deleted...]
-  <Override PartName="/word/media/rId252.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId314.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId186.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId165.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId137.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId356.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId217.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId229.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId338.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId230.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId249.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId251.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId240.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId253.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId254.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId243.png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Override PartName="/word/media/rId245.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId255.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId244.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId237.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId246.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId66.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId324.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId323.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId322.jpg" ContentType="image/jpeg"/>
-[...8 lines deleted...]
-  <Override PartName="/word/media/rId131.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId134.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId374.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId191.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId149.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId267.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId364.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId396.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId409.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId132.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId193.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId195.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId192.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId194.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId191.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId105.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId97.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId196.jpg" ContentType="image/jpeg"/>
-[...2 lines deleted...]
-  <Override PartName="/word/media/rId312.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId197.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId219.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId257.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId313.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId83.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId348.jpg" ContentType="image/jpeg"/>
-[...8 lines deleted...]
-  <Override PartName="/word/media/rId401.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId349.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId183.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId189.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId181.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId333.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId205.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId160.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId151.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId163.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId402.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId89.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId68.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId206.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId207.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId208.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId119.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId124.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId209.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId120.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId125.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId127.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId128.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId126.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId127.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId125.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId139.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId344.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId352.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId351.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId382.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId178.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId350.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId169.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId100.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId201.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId326.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId328.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId138.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId343.jpg" ContentType="image/jpeg"/>
-[...12 lines deleted...]
-  <Override PartName="/word/media/rId314.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId114.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId315.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId102.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId94.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId211.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId287.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId280.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId272.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId296.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId299.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId294.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId210.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId286.png" ContentType="image/png"/>
-[...5 lines deleted...]
-  <Override PartName="/word/media/rId209.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId87.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId369.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId370.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId306.jpg" ContentType="image/jpeg"/>
-[...5 lines deleted...]
-  <Override PartName="/word/media/rId379.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId371.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId307.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId225.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId282.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId375.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId345.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId153.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId380.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId92.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId318.jpg" ContentType="image/jpeg"/>
-[...9 lines deleted...]
-  <Override PartName="/word/media/rId356.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId319.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId331.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId355.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId359.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId367.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId386.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId340.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId378.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId376.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId347.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId357.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId404.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId393.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId403.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId392.jpg" ContentType="image/jpeg"/>
-[...6 lines deleted...]
-  <Override PartName="/word/media/rId170.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId399.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId401.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId397.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId395.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId167.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId171.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId362.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId361.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId360.jpg" ContentType="image/jpeg"/>
-[...4 lines deleted...]
-  <Override PartName="/word/media/rId231.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId203.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId363.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId308.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId291.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId232.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId71.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId371.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId372.jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Документация Курсы по платформе ARTA Synergy 1.0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">unknown</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Date"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2026-06-05T01:13:05Z</w:t>
+        <w:t xml:space="preserve">2026-06-12T04:51:09Z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:bookmarkStart w:id="59" w:name="index.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Обучающие курсы Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
@@ -844,51 +844,51 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1010"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId58">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2. Рекомендации по эксплуатации</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
-    <w:bookmarkStart w:id="111" w:name="index.xhtml#arta"/>
+    <w:bookmarkStart w:id="112" w:name="index.xhtml#arta"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. Установка ARTA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В данном разделе описан процесс установки платформы ARTA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с использованием готового виртуального образа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -1480,51 +1480,51 @@
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Обычно запуск приложения занимает от 5 до 10 минут.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">После этого платформу можно открыть в браузере,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">используя указанные адреса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:id="110" w:name="index.xhtml#macos-apple-silicon-arm"/>
+    <w:bookmarkStart w:id="111" w:name="index.xhtml#macos-apple-silicon-arm"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2. Установка на macOS (Apple Silicon / ARM)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для компьютеров Mac с процессорами M1/M2/M3/M4 используется приложение UTM.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="78" w:name="index.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2.1. Предварительные требования</w:t>
       </w:r>
     </w:p>
@@ -2565,51 +2565,51 @@
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройки диска</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:id="109" w:name="index.xhtml#synergy"/>
+    <w:bookmarkStart w:id="110" w:name="index.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2.6. Запуск Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1030"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выберите виртуальную машину.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1030"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
@@ -2623,94 +2623,94 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Запустить»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После загрузки откройте в браузере:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1031"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId74">
+      <w:hyperlink r:id="rId109">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">http://localhost:8080/</w:t>
+          <w:t xml:space="preserve">http://localhost:8080/designer</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1031"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId75">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://localhost:8080/Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Первый запуск может занять от 5 до 10 минут.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkEnd w:id="111"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="116" w:name="index.xhtml#id1"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="113" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:bookmarkStart w:id="117" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Введение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный курс посвящен работе с платформой Synergy и предназначен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для ознакомления с основными принципами построения бизнес-процессов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2767,185 +2767,185 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Материал курса построен таким образом, чтобы последовательно</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">провести пользователя через основные этапы работы с платформой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и дать общее понимание логики взаимодействия форм, реестров</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и маршрутов внутри одного процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="115" w:name="index.xhtml#id2"/>
+    <w:bookmarkStart w:id="116" w:name="index.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.1. Пример ордера на разработку бизнес-процесса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ниже представлен пример ордера на разработку бизнес-процесса,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который используется в рамках данного курса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="114" w:name="index.xhtml#id3"/>
+    <w:bookmarkStart w:id="115" w:name="index.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/order.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/order.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId113"/>
+                    <a:blip r:embed="rId114"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Пример ордера на разработку бизнес-процесса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Скачать ордер №1 на разработку процесса:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Ордер №1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В ходе курса данный ордер будет использоваться в качестве</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">примера для поэтапного разбора и реализации бизнес-процесса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в платформе Synergy.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
     <w:bookmarkEnd w:id="116"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="129" w:name="index.xhtml#knowledge"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:bookmarkStart w:id="130" w:name="index.xhtml#knowledge"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Приложение Knowledge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вместе с Community-версией платформы ARTA Synergy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">по умолчанию поставляется преднастроенное приложение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -2977,51 +2977,51 @@
         <w:t xml:space="preserve">демонстрации возможностей платформы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1032"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">изучения структуры приложений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1032"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">прохождения обучающих курсов внутри системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="118" w:name="index.xhtml#id1"/>
+    <w:bookmarkStart w:id="119" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.1. Назначение приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Приложение Knowledge выполняет сразу несколько функций.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С одной стороны, это</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -3085,244 +3085,244 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">портал обучения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">где пользователи могут проходить актуальные курсы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">по работе с платформой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:id="122" w:name="index.xhtml#id2"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:id="123" w:name="index.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.2. Доступ к приложению</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После запуска платформы приложение доступно</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">через веб-интерфейс.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="120" w:name="index.xhtml#id5"/>
+    <w:bookmarkStart w:id="121" w:name="index.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3727738"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/knowledge.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/knowledge.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId119"/>
+                    <a:blip r:embed="rId120"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3727738"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вход в приложение Knowledge</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для входа необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1034"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Открыть ссылку:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
-      <w:hyperlink r:id="rId121">
+      <w:hyperlink r:id="rId122">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">http://localhost:8080/knowledge/</w:t>
+          <w:t xml:space="preserve">http://localhost:8080/knowledge_community/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1034"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ввести учетные данные пользователя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Логин: Ivanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Пароль: 1</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:id="123" w:name="index.xhtml#id3"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:id="124" w:name="index.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3. Обучающие курсы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Внутри приложения доступны обучающие материалы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которые позволяют освоить работу с платформой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На текущий момент, например, доступен:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1035"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">курс для бизнес-аналитиков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:id="128" w:name="index.xhtml#id4"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:id="129" w:name="index.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4. Практическое использование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рекомендуется использовать приложение Knowledge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на начальном этапе знакомства с платформой:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
@@ -3380,334 +3380,334 @@
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">На панели слева перейдите во вкладку «Все курсы»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/knowledge_courses.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/knowledge_courses.jpg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...96 lines deleted...]
-                    <pic:cNvPr descr="_images/knowledge_training_tab.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId125"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">К просмотру доступен обучающий ролик, а так же под роликом при необходимости можно скачать презентацию урока и дополнительные учебные материалы.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Далее наведите на необходимый курс курсор мыши и нажмите «Выбрать»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После нажатия на «Начать курс» необходимо указать планируемую дату окончания прохождения курса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Далее переходим во вкладку «Обучение».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/knowledge_education_materials.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/knowledge_training_tab.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/knowledge_education_materials.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/knowledge_training_tab.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId126"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Перейдите во вкладку «Итоговое задание» и нажмите «Начать». После этого необходимо пройти тест из 12 вопросов. По прохождению теста вы сможете ознакомиться с результатами тестирования и получить правильные ответы на не верно отвеченные вопросы</w:t>
+        <w:t xml:space="preserve">К просмотру доступен обучающий ролик, а так же под роликом при необходимости можно скачать презентацию урока и дополнительные учебные материалы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/knowledge_final_assignment.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/knowledge_education_materials.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/knowledge_final_assignment.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/knowledge_education_materials.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId127"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После прохождения урока, во вкладке «Список уроков» можно перейти к следующему уроку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После прохождения всех уроков курса необходимо пройти итоговое тестирование.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Перейдите во вкладку «Итоговое задание» и нажмите «Начать». После этого необходимо пройти тест из 12 вопросов. По прохождению теста вы сможете ознакомиться с результатами тестирования и получить правильные ответы на не верно отвеченные вопросы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/knowledge_final_assignment.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/knowledge_final_assignment.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId128"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="143" w:name="index.xhtml#id1"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="131" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="131"/>
+    </w:p>
+    <w:bookmarkStart w:id="144" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4. Создание приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Работа над бизнес-процессом в Synergy начинается с создания приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На этом шаге мы создаём приложение — логический контейнер для всех объектов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -3764,158 +3764,158 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1037"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">изменения внутри приложения не влияют на чужие процессы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1037"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">проще тестировать, дорабатывать и переносить решения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="140" w:name="index.xhtml#id2"/>
+    <w:bookmarkStart w:id="141" w:name="index.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1. Шаги</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для того, чтобы создать приложение в системе, нам необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Перейти по адресу проекта:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">http://&lt;адрес_сервера&gt;/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После перехода по адресу выполняется авторизация пользователя в системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="132" w:name="index.xhtml#id6"/>
+    <w:bookmarkStart w:id="133" w:name="index.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2693405"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/designer_login.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/designer_login.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId131"/>
+                    <a:blip r:embed="rId132"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2693405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Авторизация в среде проектирования Synergy</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">После авторизации система предложит создать новое приложение для проекта</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(если оно еще не создано). Если уже создано одно или несколько приложений, то в</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3931,116 +3931,116 @@
         </w:rPr>
         <w:t xml:space="preserve">«Создать»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(новое) или</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Открыть»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и выбрать уже созданное из дерева:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="135" w:name="index.xhtml#id3"/>
+    <w:bookmarkStart w:id="136" w:name="index.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1.1. Создание нового приложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="134" w:name="index.xhtml#id7"/>
+    <w:bookmarkStart w:id="135" w:name="index.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3357113"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/create_application.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/create_application.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId133"/>
+                    <a:blip r:embed="rId134"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3357113"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание приложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В открывшемся окне указываем:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование приложения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4056,296 +4056,296 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Код</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- название приложения на английском, используя «_» вместо пробелов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При необходимости отмечаем пункт «Использовать структуру по умолчанию», чтобы система автоматически создала базовые папки. Если структура по умолчанию не выбрана, будет создана только одна корневая папка, внутри которой пользователь сможет самостоятельно формировать структуру приложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:id="139" w:name="index.xhtml#id4"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:id="140" w:name="index.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1.2. Выбор приложения из уже созданных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кликнуть по иконке меню рядом с названием текущего приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/app_menu.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/app_menu.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...56 lines deleted...]
-                    <pic:cNvPr descr="_images/open_app.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId137"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1041"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">В появившемся окне по поиску или вручную выбрать нужное приложение, затем нажать кнопку «Открыть»</w:t>
+          <w:numId w:val="1040"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся списке выбрать пункт «Открыть»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/list_of_apps.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/open_app.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/list_of_apps.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/open_app.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId138"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1041"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В появившемся окне по поиску или вручную выбрать нужное приложение, затем нажать кнопку «Открыть»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/list_of_apps.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/list_of_apps.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId139"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:id="142" w:name="index.xhtml#id5"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:id="143" w:name="index.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.2. Результат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Приложение создано и открыто. Теперь все дальнейшие элементы процесса будут создаваться внутри него.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">См.также</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительную информацию можно найти</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в официальной документации:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId141">
+      <w:hyperlink r:id="rId142">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
     <w:bookmarkEnd w:id="143"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="145" w:name="index.xhtml#id1"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="145" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="145"/>
+    </w:p>
+    <w:bookmarkStart w:id="146" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Создание и настройка формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="create_form.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">5.1. Создание формы заявки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -4939,68 +4939,68 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">5.5.6. Проверка работы условных действий</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1047"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml#id8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">5.5.7. Результат этапа</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="146" w:name="create_form.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="157" w:name="create_form.xhtml#id1"/>
+      <w:bookmarkStart w:id="147" w:name="create_form.xhtml"/>
+      <w:bookmarkEnd w:id="147"/>
+    </w:p>
+    <w:bookmarkStart w:id="158" w:name="create_form.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1. Создание формы заявки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="147" w:name="create_form.xhtml#id2"/>
+    <w:bookmarkStart w:id="148" w:name="create_form.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1.1. Вступление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Форма</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— это пользовательский интерфейс заявки и вход бизнес-процесса. Форма определяет структуру данных процесса: какие поля существуют, какие обязательны, какие значения в них могут быть введены.</w:t>
       </w:r>
     </w:p>
@@ -5064,208 +5064,208 @@
         <w:t xml:space="preserve">С точки зрения системы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1049"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">вход - превращается в форму ( данные, которые пользователь вводит)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1049"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выход - результат выполнения маршрута (измененные данные, уведомления, документы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:id="154" w:name="create_form.xhtml#id3"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:id="155" w:name="create_form.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1.2. Шаги создания формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В дереве приложения выбираем папку, в которой будет храниться форма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Кликнуть правой кнопкой мыши по нужной папке → Добавить → Базовые сущности → Форма</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="149" w:name="create_form.xhtml#id5"/>
+    <w:bookmarkStart w:id="150" w:name="create_form.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3235186"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/create_form.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/create_form.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId148"/>
+                    <a:blip r:embed="rId149"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3235186"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление формы в структуре приложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:id="151" w:name="create_form.xhtml#id6"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:id="152" w:name="create_form.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2703153"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_empty.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_empty.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId150"/>
+                    <a:blip r:embed="rId151"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2703153"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Пустая форма после создания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Открывается окно создания формы. Во вкладке «Форма» указываем:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1050"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -5279,109 +5279,109 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">например, «Заявка на услуги компании ATLAS».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1050"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Код формы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- рекомендуется задавать вручную, чтобы код был читаемым и логичным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="153" w:name="create_form.xhtml#id7"/>
+    <w:bookmarkStart w:id="154" w:name="create_form.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3551722" cy="7064943"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/settings_form.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/settings_form.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId152"/>
+                    <a:blip r:embed="rId153"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3551722" cy="7064943"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основные параметры формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:id="156" w:name="create_form.xhtml#id4"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:id="157" w:name="create_form.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1.3. Результат</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После задания основных параметров форма готова к наполнению компонентами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На данном этапе:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5413,233 +5413,233 @@
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">можно переходить к настройке структуры и добавлению компонентов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">См.также</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подробное описание формы, её компонентов и настроек можно найти в официальной документации:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId155">
+      <w:hyperlink r:id="rId156">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
     <w:bookmarkEnd w:id="157"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="175" w:name="form_settings.xhtml#id1"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="159" w:name="form_settings.xhtml"/>
+      <w:bookmarkEnd w:id="159"/>
+    </w:p>
+    <w:bookmarkStart w:id="176" w:name="form_settings.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2. Настройка формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания формы необходимо выполнить ее настройку.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">На данном этапе форма подготавливается к дальнейшему наполнению полями</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в соответствии со структурой ордера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед добавлением полей важно подготовить визуальную структуру формы. Как правило, форма по ордеру делится на логические блоки: данные заявителя, параметры услуги, вложения и т.д.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="161" w:name="form_settings.xhtml#id2"/>
+    <w:bookmarkStart w:id="162" w:name="form_settings.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2.1. Переход к добавлению компонентов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для дальнейшей работы необходимо открыть вкладку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Компоненты»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Во вкладке «Компоненты» осуществляется добавление всех элементов формы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в соответствии со структурой данных заявки и требованиями к пользовательскому</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">интерфейсу, указанными в ордере.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="160" w:name="form_settings.xhtml#id6"/>
+    <w:bookmarkStart w:id="161" w:name="form_settings.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3532471" cy="7141945"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_components.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_components.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId159"/>
+                    <a:blip r:embed="rId160"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3532471" cy="7141945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вкладка «Компоненты»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление компонентов выполняется непосредственно на форме:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">сначала выбирается нужная ячейка, после чего из списка компонентов кликом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выбирается необходимый элемент.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:id="169" w:name="form_settings.xhtml#id3"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:id="170" w:name="form_settings.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2.2. Шаги настройки формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Переходим во вкладку «Компоненты» → раздел «Структура».</w:t>
       </w:r>
     </w:p>
@@ -5736,307 +5736,307 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— на несколько логических блоков,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">каждый из которых объединяет связанные между собой поля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Такая структура необходима для удобства заполнения заявки пользователем</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и наглядного разделения информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="163" w:name="form_settings.xhtml#id7"/>
+    <w:bookmarkStart w:id="164" w:name="form_settings.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3914995"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_layout_goal.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_layout_goal.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId162"/>
+                    <a:blip r:embed="rId163"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3914995"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Логика разметки формы согласно ордеру</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="DefinitionTerm"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Создаём таблицу с двумя колонками:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Definition"/>
         <w:numPr>
           <w:numId w:val="1054"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">левая колонка — названия полей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Definition"/>
         <w:numPr>
           <w:numId w:val="1054"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">правая колонка — поля ввода.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Чтобы сделать две колонки — нажимаем стрелку влево/вправо, добавляя нужные столбцы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="165" w:name="form_settings.xhtml#id8"/>
+    <w:bookmarkStart w:id="166" w:name="form_settings.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1316418"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/add_table_structure.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/add_table_structure.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId164"/>
+                    <a:blip r:embed="rId165"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1316418"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление компонента «Таблица» и создание колонок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Таблица» используется для разметки формы, структурирования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">элементов внутри формы, а также для создания динамических таблиц</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с возможностью добавления строк во время заполнения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Настраиваем ширину колонок через иконку шестерёнки (px - в пикселяъ / % - в процентах / Авто).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="167" w:name="form_settings.xhtml#id9"/>
+    <w:bookmarkStart w:id="168" w:name="form_settings.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1460933"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/table_column_width.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/table_column_width.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId166"/>
+                    <a:blip r:embed="rId167"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1460933"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка ширины столбца таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 5.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Для заголовков секций:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1055"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
@@ -6052,101 +6052,101 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">объединяем их при помощи кнопки «объединить»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/merge_cells.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/merge_cells.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId168"/>
+                    <a:blip r:embed="rId169"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">добавляем компонент «Неизменяемый текст»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выравниваем текст по центру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:id="172" w:name="form_settings.xhtml#id4"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:id="173" w:name="form_settings.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2.3. Настройки компонента «Таблица»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждый компонент формы, включая таблицу, имеет собственные настройки,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">а также уникальный код, параметры стиля, выравнивания и шрифта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -6272,109 +6272,109 @@
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить заголовок динамической таблицы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">—</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отображает постоянный заголовок над динамическими строками.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="171" w:name="form_settings.xhtml#id10"/>
+    <w:bookmarkStart w:id="172" w:name="form_settings.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3551722" cy="7603957"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/table_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/table_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId170"/>
+                    <a:blip r:embed="rId171"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3551722" cy="7603957"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройки компонента «Таблица»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:id="174" w:name="form_settings.xhtml#id5"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:id="175" w:name="form_settings.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2.4. Результат этапа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После выполнения данного этапа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заданы основные параметры формы;</w:t>
@@ -6418,69 +6418,69 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">См.также</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительную информацию можно найти</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в официальной документации:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId173">
+      <w:hyperlink r:id="rId174">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
     <w:bookmarkEnd w:id="175"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="222" w:name="form_fields.xhtml#id1"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="177" w:name="form_fields.xhtml"/>
+      <w:bookmarkEnd w:id="177"/>
+    </w:p>
+    <w:bookmarkStart w:id="223" w:name="form_fields.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3. Добавление полей формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На этом шаге мы наполняем форму полями ввода.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Поля добавляются в соответствии со структурой данных ордера.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -6584,78 +6584,78 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Для того, чтобы сменить автоматически сгенерированный системой код компонента, необходимо выделить нужный компонент и поменять его код в поле «код компонента» - предпочтительно в виде «тип_название»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/meme_form_fields.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/meme_form_fields.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId177"/>
+                    <a:blip r:embed="rId178"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="178" w:name="form_fields.xhtml#id2"/>
+    <w:bookmarkStart w:id="179" w:name="form_fields.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.1. Общий принцип добавления полей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление любого поля на форму выполняется по одному и тому же принципу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выделяется нужная ячейка таблицы.</w:t>
@@ -6698,52 +6698,52 @@
         <w:t xml:space="preserve">Компонент добавляется в выбранную ячейку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В свойствах компонента выполняется его настройка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Здесь мы рассмотрим создание полей на нескольких примерах прямо из ордера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:id="179" w:name="form_fields.xhtml#id3"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:id="180" w:name="form_fields.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.2. Шаги добавления полей на форму</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В левую колонку таблицы добавляем компонент</w:t>
       </w:r>
       <w:r>
@@ -6940,52 +6940,52 @@
         <w:t xml:space="preserve">:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Задаем код поля (читаемый и содержащий смысловую нагрузку предназначения поля)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При необходимости отмечаем обязательность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:id="184" w:name="form_fields.xhtml#id4"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:id="185" w:name="form_fields.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.3. Поле 1. Порядковый номер заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В левой ячейке таблицы добавляем компонент</w:t>
       </w:r>
       <w:r>
@@ -7020,107 +7020,107 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Надпись»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">указывается название</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Порядковый номер заявки»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. При необходимости добавляем перевод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="181" w:name="form_fields.xhtml#id21"/>
+    <w:bookmarkStart w:id="182" w:name="form_fields.xhtml#id21"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_label_static_text.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_label_static_text.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId180"/>
+                    <a:blip r:embed="rId181"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Название поля с использованием компонента «Неизменяемый текст»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В правой ячейке добавляется компонент</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Номер»</w:t>
       </w:r>
@@ -7135,218 +7135,218 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Специальные»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный компонент будет использовать шаблон номера,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к созданию которого мы перейдем позже.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="183" w:name="form_fields.xhtml#id22"/>
+    <w:bookmarkStart w:id="184" w:name="form_fields.xhtml#id22"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_counter.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_counter.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId182"/>
+                    <a:blip r:embed="rId183"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Номер» для порядкового номера заявки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Не забываем поменять код поля на читаемый и содержащий смысл.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:id="187" w:name="form_fields.xhtml#id5"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:id="188" w:name="form_fields.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.4. Добавление строк в таблицу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для добавления следующего поля необходимо добавить новую строку в таблицу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление строки выполняется с помощью стрелки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«вниз»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">расположенной внизу таблицы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="186" w:name="form_fields.xhtml#id23"/>
+    <w:bookmarkStart w:id="187" w:name="form_fields.xhtml#id23"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2576531"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/add_table_row.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/add_table_row.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId185"/>
+                    <a:blip r:embed="rId186"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2576531"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление новой строки в таблицу</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:id="199" w:name="form_fields.xhtml#id6"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:id="200" w:name="form_fields.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.5. Поле 2. Статус заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле «Статус заявки» имеет тип данных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Справочник»</w:t>
       </w:r>
       <w:r>
@@ -7389,107 +7389,107 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В правую ячейку из раздела «Элементы выбора» добавляем компонент</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Выпадающий список»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="189" w:name="form_fields.xhtml#id24"/>
+    <w:bookmarkStart w:id="190" w:name="form_fields.xhtml#id24"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2922739"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_dropdown.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_dropdown.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId188"/>
+                    <a:blip r:embed="rId189"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2922739"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Выпадающий список»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка возможных значений выполняется во вкладке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Элементы»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
@@ -7618,51 +7618,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">позволяет найти нужное значение в справочнике</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Связь с компонентом»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">позволяет связывать справочники между собой, для фильтрации определенных значений в зависимости от другого справочника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="198" w:name="form_fields.xhtml#id7"/>
+    <w:bookmarkStart w:id="199" w:name="form_fields.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.5.1. Объект приложения «Справочник»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Справочник — это отдельный объект приложения, представляющий собой таблицу со списком значений, которая используется в компонентах выбора (выпадающие списки, переключатели вариантов и т.д.).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Справочник нужен, чтобы:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7695,51 +7695,51 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать единые значения во всех формах и процессах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">управлять логикой процесса (условия, переходы, фильтрация).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В этом шаге мы создадим статичный справочник, который будет универсальным для всего приложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="193" w:name="form_fields.xhtml#id8"/>
+    <w:bookmarkStart w:id="194" w:name="form_fields.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.5.1.1. Создание справочника:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В дереве приложения кликаем правой кнопкой мыши по нужной папке.</w:t>
       </w:r>
     </w:p>
@@ -7753,1147 +7753,1147 @@
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Выбираем: Добавить → Базовые сущности → Справочник</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/create_dict.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/create_dict.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...177 lines deleted...]
-                    <pic:cNvPr descr="_images/dict_table.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId191"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При необходимости, отмечаем галочкой столбец «Перевод» если нужно добавить переводы значений.</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Справочник создан. После сохранения рядом с кнопкой «Сохранить» появляется вкладка «Элементы».</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1066"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наименование справочника</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(например, «Статус заявки»);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1066"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Код справочника</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— интуитивно понятный (можно оставить автоматически сгенерированный транслит).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ниже отображается таблица колонок справочника. Эта таблица определяет, какие колонки будет иметь справочник.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем минимум одну строку таблицы, указав:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1067"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование колонки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1067"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код колонки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пример:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1068"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование → status_name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1068"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код → status_code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/dict_elements.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/dict_table.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/dict_elements.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/dict_table.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId192"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Переходим к добавлению значений в справочник</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">Заполняем значения в созданных колонках</w:t>
+        <w:t xml:space="preserve">При необходимости, отмечаем галочкой столбец «Перевод» если нужно добавить переводы значений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем справочник</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Справочник создан. После сохранения рядом с кнопкой «Сохранить» появляется вкладка «Элементы».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/dict_final.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/dict_elements.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/dict_final.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/dict_elements.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId194"/>
+                    <a:blip r:embed="rId193"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:id="197" w:name="form_fields.xhtml#id10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Переходим к добавлению значений в справочник</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:id="196" w:name="form_fields.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.5.1.3. Привязка справочника к полю на форме:</w:t>
+        <w:t xml:space="preserve">5.3.5.1.2. Добавление значений в справочник:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">На этом этапе мы наполняем справочник конкретными значениями, которые позже будут отображаться пользователю в форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Возвращаемся в форму заявки</w:t>
+        <w:t xml:space="preserve">Переходим во вкладку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементы»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Кликаем по компоненту «Выпадающий список» в соответствующем поле (например «Статус заявки»)</w:t>
+        <w:t xml:space="preserve">Нажимаем кнопку «+» на верхней панели – добавляются пустые строки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Переходим во вкладку «Элементы» в свойствах компонента</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">В столбце «Значение» выбираем колонку «Код статуса»</w:t>
+        <w:t xml:space="preserve">Заполняем значения в созданных колонках</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/dropdown_settings.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/dict_final.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/dropdown_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/dict_final.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId196"/>
+                    <a:blip r:embed="rId195"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">5.3.6. Визуальное разделение</w:t>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:id="198" w:name="form_fields.xhtml#id10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.5.1.3. Привязка справочника к полю на форме:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для того чтобы визуально отделить основные данные заявки от раздела «Анкета», используем еще один компонент «Таблица» с заголовком.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Добавляем еще одну свободную строку на основной форме</w:t>
+        <w:t xml:space="preserve">Возвращаемся в форму заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по компоненту «Выпадающий список» в соответствующем поле (например «Статус заявки»)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Переходим во вкладку «Элементы» в свойствах компонента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В выпадающем списке выбираем созданный справочник.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1069"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В столбце «Наименование» выбираем колонку «Наименование статуса».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1069"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В столбце «Значение» выбираем колонку «Код статуса»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/new_line_form.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/dropdown_settings.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/new_line_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/dropdown_settings.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId200"/>
+                    <a:blip r:embed="rId197"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">Нажимаем на иконку «Объединить» в левом верхнем углу редактора формы</w:t>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем «ОК»</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:id="202" w:name="form_fields.xhtml#id11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.6. Визуальное разделение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для того чтобы визуально отделить основные данные заявки от раздела «Анкета», используем еще один компонент «Таблица» с заголовком.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем еще одну свободную строку на основной форме</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/merge_cells.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/new_line_form.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/merge_cells.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/new_line_form.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId168"/>
+                    <a:blip r:embed="rId201"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...152 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Кликаем по компоненту и переходим в его настройки.</w:t>
+        <w:t xml:space="preserve">В новую строку добавляем компонент «Таблица»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Открываем вкладку</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Разделяем таблицу на две колонки и настраиваем ширину колонок аналогично первой таблице.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В таблице ниже добавляем возможные варианты:</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">задаём соответствующее значение (код, может быть как числовым так и буквенным).</w:t>
+        <w:t xml:space="preserve">Создание заголовка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1070"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Выделяем две верхние ячейки таблицы, зажав клавишу Shift.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1070"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем на иконку «Объединить» в левом верхнем углу редактора формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/type_of_applicant_example.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/merge_cells.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/type_of_applicant_example.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/merge_cells.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId202"/>
+                    <a:blip r:embed="rId169"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 5.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
+        <w:t xml:space="preserve">В объединенную ячейку добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Неизменяемый текст»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заполняем текст заголовка «Анкета»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Делаем текст жирным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Выравниваем по центру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В новые ячейки таблицы продолжаем добавлять поля этого раздела.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Таким образом мы будем отделять разделы заявки согласно ордеру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:id="204" w:name="form_fields.xhtml#id12"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.7. Поле 3. Тип заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для поля «Тип заявителя» мы используем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Переключатель вариантов»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Т.к в данном случае предполагается использование компонента, позволяющее выбрать только один возможный вариант.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Переключатель вариантов по своим настройкам похож на компонент «Выпадающий список», внутри него так же используется вложенный справочник, либо возможные значения заполняются вручную по нажатию на вкладку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">На форме в нужной строке добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Переключатель вариантов»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по компоненту и переходим в его настройки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открываем вкладку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В таблице ниже добавляем возможные варианты:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1072"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">указываем наименование значения («ЮЛ», «ИП»);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1072"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">задаём соответствующее значение (код, может быть как числовым так и буквенным).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/type_of_applicant_example.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/type_of_applicant_example.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId203"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve">После указания всех необходимых значений нажимаем «ОК».</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:id="212" w:name="form_fields.xhtml#id13"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:id="213" w:name="form_fields.xhtml#id13"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.8. Поля 4,5,6,7,8,9: «БИН организации», «ИИН индивидуального предпринимателя», «Наименование организации или индивидуального предпринимателя», «ФИО Руководителя организации», «Номер телефона», «Адрес электронной почты»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поля 4–9 предназначены для ввода идентификационных и контактных данных заявителя.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Все эти значения представляют собой короткий текст, вводимый в одну строку, поэтому для них используется компонент</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -8951,107 +8951,107 @@
         <w:t xml:space="preserve">наименования и ФИО;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1073"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">номер телефона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1073"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">адрес электронной почты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="205" w:name="form_fields.xhtml#id25"/>
+    <w:bookmarkStart w:id="206" w:name="form_fields.xhtml#id25"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2921165"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_text_input.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_text_input.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId204"/>
+                    <a:blip r:embed="rId205"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2921165"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Однострочное поле»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для компонента «Однострочное поле» доступны следующие настройки:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1074"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Обязательное поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -9193,51 +9193,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Отмечаем галочку «Обязательное поле» — согласно звёздочке в ордере рядом с названием поля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Отмечаем галочку «Заблокировать от изменений» тем полям, у которых в примечании ордера указано что поля заполняются автоматически.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="211" w:name="form_fields.xhtml#id14"/>
+    <w:bookmarkStart w:id="212" w:name="form_fields.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.8.1. Настройки формата (маска ввода и регулярные выражения)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">⚠️ Маска ввода настраивается отдельно для каждого компонента.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1075"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Формат полей</w:t>
@@ -9271,1556 +9271,1556 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Маска ввода»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/input_mask.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/input_mask.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...62 lines deleted...]
-                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId207"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 3.</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">Кликом по строке в предложенной таблице</w:t>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В октрывшемся поле открываем настройки маски ввода кликнув по иконке настроек</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/input_mask_settings.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/input_mask_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/input_mask_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId208"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...163 lines deleted...]
-        <w:t xml:space="preserve">- отмечаем её</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В таблице с настройками для задания формата 12-значного числового значения используем маску ############.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маску можно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1076"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ввести вручную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1076"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кликом по строке в предложенной таблице</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/regular_expression.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/input_mask_settings.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/regular_expression.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/input_mask_settings.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId209"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Маска ввода</w:t>
+        <w:numPr>
+          <w:numId w:val="1077"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Формат поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Номер телефона»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Для поля «Номер телефона» также включаем настройку «Маска ввода».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В маске указываем формат с фиксированными символами, например: +7 (###) ###-##-##</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Фиксированные символы (например, +7) будут:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1078"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">автоматически подставляться;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1078"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">недоступны для удаления или изменения пользователем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Это позволяет обеспечить корректный формат ввода номера телефона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1079"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Настройки формата поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Электронная почта»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для поля «Адрес электронной почты» требуется строгая проверка формата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Включаем настройку «Маска ввода».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После этого становится доступна дополнительная галочка</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Регулярное выражение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- отмечаем её</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/input_mask_icon.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/regular_expression.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
-[...63 lines deleted...]
-                    <pic:cNvPr descr="_images/regex_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/regular_expression.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId210"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...431 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Открываем вкладку «Элементы»</w:t>
-[...85 lines deleted...]
-        <w:t xml:space="preserve">задаём значение (код, буквенный или числовой).</w:t>
+        <w:t xml:space="preserve">Нажимаем на иконку настроек в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маска ввода</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/checkbox_settings.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/input_mask_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/checkbox_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId216"/>
+                    <a:blip r:embed="rId208"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 6.</w:t>
-[...208 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В появившейся строке заголовка:</w:t>
-[...95 lines deleted...]
-        <w:t xml:space="preserve">так как у пользователей будет остуствовать доступ к хранилищу.</w:t>
+        <w:t xml:space="preserve">В открывшемся окне выбираем готовый шаблон формата e-mail из списка доступных регулярных выражений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/dynamic_table.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/regex_settings.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/dynamic_table.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/regex_settings.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId218"/>
+                    <a:blip r:embed="rId211"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем «Ок»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При ручном редактировании регулярного выражения для применения изменений необходимо нажать Enter.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:id="214" w:name="form_fields.xhtml#id15"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.9. Поле 10, 11. Регион и Вид услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для полей «Регион» и «Вид услуги» нам необходим компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выпадающий список»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, добавляем его и настраиваем уже известным нам способом - аналогично полю «Статус заявки».</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:id="215" w:name="form_fields.xhtml#id16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.10. Поле 12. Тип подписки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Справочником, помимо выпадающего списка, может также являться список отдельных записей реестра. Для этого:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавить компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ссылка на реестр»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">из раздела «Специальные»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Создать в системе реестр, который будет использоваться как справочный (к этому мы перейдем чуть позже)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:id="216" w:name="form_fields.xhtml#id17"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.11. Поле 13. Комментарий клиента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Комментарий клиента»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предназначено для ввода развернутого текстового описания со стороны заявителя.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В отличие от других текстовых полей, здесь предполагается возможность ввода нескольких строк текста с абзацами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этого используется компонент «Многострочный текст», который позволяет вводить неограниченное количество текста и сохранять структуру комментария.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В ячейку добавляем компонент «Многострочный текст»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">При необходимости включаем настройку:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Не удалять пробелы в начале строки»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, если важно сохранить форматирование и структуру текста, вводимого пользователем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Многострочный текст»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предназначен для работы с большим объёмом текста и содержит следующие настройки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Обязательное поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— делает поле обязательным для заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заблокировать от изменений пользователем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— запрещает редактирование поля пользователем в режиме изменения заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шифровать данные</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— шифрует введенные значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Не удалять пробелы в начале строки</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— позволяет сохранить форматирование текста и структуру абзацев, не объединяя текст в одну сплошную строку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:id="218" w:name="form_fields.xhtml#id18"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.12. Поле 14. Способ связи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Способ связи»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предназначено для указания предпочтительных каналов связи с заявителем (например, телефон, электронная почта и т.д.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По логике процесса данное поле должно позволять выбор нескольких значений одновременно, поэтому тип данных поля — чекбокс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для реализации такого поведения используется компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выбор вариантов»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Рядом с названием поля «Способ связи» добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выбор вариантов»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по компоненту и переходим в его свойства</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открываем вкладку «Элементы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В выпадающем списке «Справочник»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1081"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выбираем существующий справочник со способами связи,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1082"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">оставляем значение «Нет» и добавляем варианты вручную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">При ручном добавлении:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1083"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">указываем наименование каждого варианта;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1083"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">задаём значение (код, буквенный или числовой).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/checkbox_settings.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/checkbox_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId217"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После указания всех необходимых вариантов нажимаем «ОК».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для понимания логики выбора компонента важно различать элементы выбора:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выпадающий список:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Представляет собой раскрывающийся список и позволяет выбрать только одно значение из предложенных вариантов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Переключатель вариантов:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Представляет собой видимый список вариантов и также позволяет выбрать только одно значение, переключаясь между ними.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выбор вариантов:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Представляет собой видимый список вариантов и позволяет выбрать несколько значений одновременно, отмечая их галочками.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:id="221" w:name="form_fields.xhtml#id19"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.13. Поле 15. Прикрепить документы (документы компании/ТЗ/отчеты и т.д)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Прикрепить документы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">предназначено для загрузки одного или нескольких файлов, относящихся к заявке (документы компании, техническое задание, отчёты и другие вложения).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Согласно ордеру, данное поле должно позволять динамически добавлять несколько файлов, поэтому оно реализуется в виде динамической таблицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этого поле выносится в отдельный компонент «Таблица», внутри которого будет размещён компонент «Файл».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем на форму компонент «Таблица»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В данном случае ячейки таблицы можно не делить на колонки — достаточно одной колонки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках таблицы включаем параметры:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1084"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавлять строки в режиме заполнения»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1084"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавить заголовок таблицы».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В появившейся строке заголовка:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1085"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">вводим название поля «Прикрепить документы»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1085"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выравниваем текст по центру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Во вторую строку таблицы добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Файл»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и также выравниваем его по центру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках компонента «Файл» включаем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1086"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Открывать выбор файла с устройства»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">так как у пользователей будет остуствовать доступ к хранилищу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/dynamic_table.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/dynamic_table.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId219"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Шаг 7.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В настройке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Расширенные форматы файлов»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">указываем допустимые форматы:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11037,266 +11037,266 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— позволяет ограничить список допустимых форматов файлов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">См.также</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительную информацию касательно всех полей и их особенностей можно найти в официальной документации:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId219">
+      <w:hyperlink r:id="rId220">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:id="221" w:name="form_fields.xhtml#id20"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:id="222" w:name="form_fields.xhtml#id20"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3.14. Результат этапа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">По завершении данного этапа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">все поля заявки добавлены на форму;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">каждому полю соответствует правильный тип компонента;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">форма готова к настройке форматных ограничений и логики отображения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
     <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="223" w:name="form_save_final_touches.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="234" w:name="form_save_final_touches.xhtml#id1"/>
+      <w:bookmarkStart w:id="224" w:name="form_save_final_touches.xhtml"/>
+      <w:bookmarkEnd w:id="224"/>
+    </w:p>
+    <w:bookmarkStart w:id="235" w:name="form_save_final_touches.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4. Сохранение формы и финальные штрихи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После добавления всех компонентов и полей формы необходимо сохранить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выполненные изменения и выполнить завершающие настройки формы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="226" w:name="form_save_final_touches.xhtml#id2"/>
+    <w:bookmarkStart w:id="227" w:name="form_save_final_touches.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4.1. Сохранение формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После завершения настройки формы необходимо сохранить изменения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для этого используется кнопка</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Сохранить»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, расположенная</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в верхней части редактора формы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="225" w:name="form_save_final_touches.xhtml#id6"/>
+    <w:bookmarkStart w:id="226" w:name="form_save_final_touches.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4677877" cy="1116530"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/save_form_button.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/save_form_button.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId224"/>
+                    <a:blip r:embed="rId225"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4677877" cy="1116530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кнопка сохранения формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Важно</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рекомендуется сохранять форму регулярно в процессе работы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чтобы избежать потери внесенных изменений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:id="227" w:name="form_save_final_touches.xhtml#id3"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:id="228" w:name="form_save_final_touches.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4.2. Проверка корректности формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения формы необходимо визуально проверить ее структуру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Следует убедиться, что:</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11335,52 +11335,52 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">отсутствуют пустые или лишние элементы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На данном этапе важно проверить форму именно с точки зрения пользователя,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который будет создавать заявку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:id="232" w:name="form_save_final_touches.xhtml#id4"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:id="233" w:name="form_save_final_touches.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4.3. Финальные штрихи</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед переходом к следующему этапу рекомендуется обратить внимание</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на несколько важных моментов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -11420,51 +11420,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для того чтобы просмотреть коды компонентов или таблиц на форме целиком, можно воспользоваться кнопками отображения, находящимися на верхней панели</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/cid_tid.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/cid_tid.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId228"/>
+                    <a:blip r:embed="rId229"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -11501,107 +11501,107 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">tid (table id)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- отобразить коды таблиц</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Код компонента задается в его свойствах и используется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">при настройке логики формы и бизнес-процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="230" w:name="form_save_final_touches.xhtml#id7"/>
+    <w:bookmarkStart w:id="231" w:name="form_save_final_touches.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3590223" cy="3426593"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/component_code.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/component_code.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId229"/>
+                    <a:blip r:embed="rId230"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3590223" cy="3426593"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Код компонента в свойствах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Визуальное оформление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При необходимости можно скорректировать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
@@ -11652,51 +11652,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для того чтобы проверить корректность созданной формы в разных состояниях, можно использовать режимы отображений:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/visual_settings.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/visual_settings.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId231"/>
+                    <a:blip r:embed="rId232"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -11739,52 +11739,52 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- включает режим просмотра формы как ее будет видеть конечный пользователь(заполнять, редактировать форму нельзя).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Режим редактирования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- включает возможность заполнять, редактировать документ так, как это будет доступно пользователю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:id="233" w:name="form_save_final_touches.xhtml#id5"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:id="234" w:name="form_save_final_touches.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4.4. Результат этапа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">По завершении данного этапа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">форма полностью настроена;</w:t>
@@ -11815,60 +11815,60 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">можно переходить к настройке логики поведения формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В следующем этапе будет выполнена настройка условных действий,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которые управляют отображением полей в зависимости от введенных данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
     <w:bookmarkEnd w:id="234"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="259" w:name="conditional_actions.xhtml#id1"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="236" w:name="conditional_actions.xhtml"/>
+      <w:bookmarkEnd w:id="236"/>
+    </w:p>
+    <w:bookmarkStart w:id="260" w:name="conditional_actions.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5. Условные действия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения формы и приведения кодов компонентов в порядок</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">можно переходить к настройке условных действий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -11877,152 +11877,152 @@
         <w:t xml:space="preserve">Условные действия используются для управления отображением и поведением</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">элементов формы в зависимости от значений, которые вводит пользователь.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Условные действия не являются отдельной сущностью приложения и привязаны к конкретной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="238" w:name="conditional_actions.xhtml#id2"/>
+    <w:bookmarkStart w:id="239" w:name="conditional_actions.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.1. Переход к разделу «Условные действия»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте ранее созданную форму.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На левой панели выберите вкладку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Условные действия»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="237" w:name="conditional_actions.xhtml#id9"/>
+    <w:bookmarkStart w:id="238" w:name="conditional_actions.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2787960" cy="933583"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_actions_tab.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_actions_tab.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId236"/>
+                    <a:blip r:embed="rId237"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2787960" cy="933583"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Раздел «Условные действия» формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:id="241" w:name="conditional_actions.xhtml#id3"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:id="242" w:name="conditional_actions.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.2. Создание нового условного действия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для добавления условного действия выполните следующие шаги:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
@@ -12067,156 +12067,156 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Добавить группу действий»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В открывшемся окне латинскими буквами укажите наименование условных действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="240" w:name="conditional_actions.xhtml#id10"/>
+    <w:bookmarkStart w:id="241" w:name="conditional_actions.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3376246" cy="1150993"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action_create.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action_create.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId239"/>
+                    <a:blip r:embed="rId240"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3376246" cy="1150993"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание нового условного действия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В открывшейся странице нажимаем кнопку «+» для добавления условных действий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждое условное действие состоит из двух логических частей:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">условия (когда выполняется);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">действий (что происходит при выполнении условия).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:id="242" w:name="conditional_actions.xhtml#id4"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:id="243" w:name="conditional_actions.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.3. Логика условия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В первую очередь необходимо указать условие,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">при котором будет срабатывать правило.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -12464,52 +12464,52 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«ИИН индивидуального предпринимателя»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и скрыть поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«БИН организации»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:id="247" w:name="conditional_actions.xhtml#id5"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:id="248" w:name="conditional_actions.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.4. Настройка условия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После нажатия на кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«+»</w:t>
       </w:r>
       <w:r>
@@ -12541,107 +12541,107 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Если»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выбираем поле, которое будет являться условием для срабатывания действия. В нашем случае это</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Тип заявителя»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, выбираем из списка код этого поля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="244" w:name="conditional_actions.xhtml#id11"/>
+    <w:bookmarkStart w:id="245" w:name="conditional_actions.xhtml#id11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1048149"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_actions_setting.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_actions_setting.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId243"/>
+                    <a:blip r:embed="rId244"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1048149"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Теперь нам необходимо указать при выборе какого значения мы будем производить действие с полем.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В нашем случае пользователь должен отметить тип заявителя</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12662,51 +12662,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Тип заявителя»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/type_of_applicant_example.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/type_of_applicant_example.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId202"/>
+                    <a:blip r:embed="rId203"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -12758,109 +12758,109 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«=»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, а в следующем поле тип компонента выбираем</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Текстовое значение»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">И в открывшемся правом поле указываем нужное нам значение справочника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="246" w:name="conditional_actions.xhtml#id12"/>
+    <w:bookmarkStart w:id="247" w:name="conditional_actions.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="764530"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_if.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_if.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId245"/>
+                    <a:blip r:embed="rId246"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="764530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка условия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:id="255" w:name="conditional_actions.xhtml#id6"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:id="256" w:name="conditional_actions.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5.5. Настройка действия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В строке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«То»</w:t>
       </w:r>
       <w:r>
@@ -12945,107 +12945,107 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«textbox_bin»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и выбираем из списка действие, которое должно произойти с полем. В нашем случае</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Отобразить»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="249" w:name="conditional_actions.xhtml#id13"/>
+    <w:bookmarkStart w:id="250" w:name="conditional_actions.xhtml#id13"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1641455"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action1.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action1.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId248"/>
+                    <a:blip r:embed="rId249"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1641455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка действия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для того чтобы добавить еще одно действие к тому же условию, под строкой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«То»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нажимаем на кнопку добавить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -13057,1417 +13057,1417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">И аналогичным образом указываем, что уже поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«ИИН индивидуального предпринимателя»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">должно быть скрыто.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="251" w:name="conditional_actions.xhtml#id14"/>
+    <w:bookmarkStart w:id="252" w:name="conditional_actions.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="987886"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action2.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action2.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId250"/>
+                    <a:blip r:embed="rId251"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="987886"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Первое условное действие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Первое условное действие готово, теперь нам необходимо настроить зеркальное действия для второго варианта справочника, когда выбран Тип заявителя</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«ИП»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Шаги создания второго условного действия аналогичны созданию первого варианта, но с другими условиями.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action_final.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action_final.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...146 lines deleted...]
-                    <pic:cNvPr descr="_images/conditional_actions_both_final.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId253"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">отображается строка «БИН Организации» и поле для ввода БИН</w:t>
+        <w:t xml:space="preserve">Аналогично необходимо настроить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Названия полей</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(надписи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В первый блок условий в раздел «То»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1098"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить код поля в котором находится надпись «БИН организации» и выбрать действие «Отобразить»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1098"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить код поля в котором находится надпись «ИИН индивидуального предпринимателя» и выбрать действие «Скрыть»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При выборе Типа заявителя «ИП»:</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Сохранить условные действия.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Аналогично, во втором блоке условий настроить зеркально</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1099"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить код поля в котором находится надпись «БИН организации» и выбрать действие «Скрыть»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1099"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить код поля в котором находится надпись «ИИН индивидуального предпринимателя» и выбрать действие «Отобразить»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/conditional_actions_save.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/conditional_actions_both_final.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/conditional_actions_save.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/conditional_actions_both_final.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId254"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">5.5.6. Проверка работы условных действий</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ожидаемый результат:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При выборе Типа заявителя «ЮЛ»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">скрывается строка «ИИН индивидуального предпринимателя» и поле для ввода ИИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отображается строка «БИН Организации» и поле для ввода БИН</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После настройки условных действий необходимо проверить их работу.</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Перейдите в режим редактирования формы нажав на значок редактирования в панеле редактора</w:t>
+        <w:t xml:space="preserve">При выборе Типа заявителя «ИП»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1101"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">скрывается строка «БИН Организации» и поле для ввода БИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1101"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отображается строка «ИИН индивидуального предпринимателя» и поле для ввода ИИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохранить условные действия.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/edit.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/conditional_actions_save.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/edit.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/conditional_actions_save.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId256"/>
+                    <a:blip r:embed="rId255"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">отображаются или скрываются корректно.</w:t>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:id="258" w:name="conditional_actions.xhtml#id7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.5.6. Проверка работы условных действий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если логика работает ожидаемым образом,</w:t>
-[...730 lines deleted...]
-    <w:bookmarkStart w:id="267" w:name="registry_create.xhtml#id3"/>
+        <w:t xml:space="preserve">После настройки условных действий необходимо проверить их работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этого:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1102"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейдите в режим редактирования формы нажав на значок редактирования в панеле редактора</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/create_registry.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/edit.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/create_registry.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/edit.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId266"/>
+                    <a:blip r:embed="rId257"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Измените значение поля, участвующего в условии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Убедитесь, что соответствующие поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отображаются или скрываются корректно.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если логика работает ожидаемым образом,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">условные действия настроены корректно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:id="259" w:name="conditional_actions.xhtml#id8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.5.7. Результат этапа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По завершении данного этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1104"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">форма адаптируется под разные сценарии заполнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1104"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пользователь видит только релевантные поля;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1104"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">логика заполнения заявки соответствует требованиям ордера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После настройки условных действий можно переходить</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">к следующему этапу - созданию реестра для хранения заявок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="261" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="261"/>
+    </w:p>
+    <w:bookmarkStart w:id="262" w:name="index.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Реестры</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_intro.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.1. Общая информация о реестрах</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1106"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_intro.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.1.1. Роль реестра в бизнес-процессе</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_create.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.2. Создание реестра</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1107"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_create.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.2.1. Переход к созданию реестра</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_settings.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.3. Основные настройки реестра</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1108"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_settings.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.3.1. Заполнение основных полей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4. Поля и колонки реестра</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.1. Назначение настроек полей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.2. Порядок отображения колонок</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.3. Отображение и наименование</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.4. Значащее содержимое</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5. Права доступа к реестру</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.1. Назначение прав доступа</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.2. Виды прав</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.3. Группы пользователей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.4. Создание группы пользователей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.5. Назначение прав группе пользователей</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.6. Пример настройки прав</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.7. Завершение настройки</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="263" w:name="registry_intro.xhtml"/>
+      <w:bookmarkEnd w:id="263"/>
+    </w:p>
+    <w:bookmarkStart w:id="265" w:name="registry_intro.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.1. Общая информация о реестрах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После создания формы бизнес-процесса необходимо определить,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">где будут храниться документы, созданные по этой форме,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и в каком виде пользователь будет работать с ними в системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этих целей используется сущность</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Реестр»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реестр представляет собой структурированный каталог записей,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">созданных по форме, с возможностью:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">просмотра списка документов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">фильтрации и сортировки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">разграничения доступа между пользователями;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">запуска маршрутов бизнес-процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждая запись в реестре соответствует одному документу,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">созданному на основе формы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="264" w:name="registry_intro.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.1.1. Роль реестра в бизнес-процессе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реестр является центральной точкой работы с документами.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Именно через него пользователь:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">создает новые заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">отслеживает ранее созданные документы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">взаимодействует с маршрутом обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">получает доступ к данным в рамках своих прав.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Корректная настройка реестра напрямую влияет</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на удобство работы пользователей и корректность бизнес-процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="266" w:name="registry_create.xhtml"/>
+      <w:bookmarkEnd w:id="266"/>
+    </w:p>
+    <w:bookmarkStart w:id="270" w:name="registry_create.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.2. Создание реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После создания формы следующим шагом является создание реестра,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">который будет хранить документы по данной форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="269" w:name="registry_create.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.2.1. Переход к созданию реестра</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для создания реестра необходимо:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1113"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В структуре приложения выбрать папку,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в которой будет располагаться реестр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(рекомендуется использовать ту же папку, где находится форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1113"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кликнуть правой кнопкой мыши.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1113"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В контекстном меню выбрать:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Добавить → Процессы → Реестр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="268" w:name="registry_create.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/create_registry.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/create_registry.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId267"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cоздание реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После выполнения указанных действий откроется созданный реестр, который необходимо будет настроить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
     <w:bookmarkEnd w:id="269"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="274" w:name="registry_settings.xhtml#id1"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="271" w:name="registry_settings.xhtml"/>
+      <w:bookmarkEnd w:id="271"/>
+    </w:p>
+    <w:bookmarkStart w:id="275" w:name="registry_settings.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.3. Основные настройки реестра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В окне создания реестра необходимо заполнить основные параметры,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которые определяют связь реестра с формой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и поведение бизнес-процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="273" w:name="registry_settings.xhtml#id2"/>
+    <w:bookmarkStart w:id="274" w:name="registry_settings.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.3.1. Заполнение основных полей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В процессе создания реестра указываются следующие параметры:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14538,107 +14538,107 @@
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Название действия по документу</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- текст кнопки, по нажатию на которую запускается бизнес-процесс</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(например: «Создать», «Отправить»).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="272" w:name="registry_settings.xhtml#id3"/>
+    <w:bookmarkStart w:id="273" w:name="registry_settings.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2528093"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_main_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_main_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId271"/>
+                    <a:blip r:embed="rId272"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2528093"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Основные параметры реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таким образом реестр связывается с конкретной формой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и получает точку входа для запуска маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -14736,97 +14736,97 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">«Название действия по реестру ответа» для названия предпочтительной («зеленой») кнопки действия с документом. Поле доступно только для выбранного реестра ответа. Значение поля по умолчанию - «Создать ответ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">«Создавать корневую работу для маршрута по реестру» это настройка, которая включает создание одной общей “главной работы” для записи реестра, когда по ней запускается маршрут (активация, изменение, удаление).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
     <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="275" w:name="registry_fields.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="284" w:name="registry_fields.xhtml#id1"/>
+      <w:bookmarkStart w:id="276" w:name="registry_fields.xhtml"/>
+      <w:bookmarkEnd w:id="276"/>
+    </w:p>
+    <w:bookmarkStart w:id="285" w:name="registry_fields.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4. Поля и колонки реестра</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания реестра необходимо определить,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">какие поля формы будут отображаться в списке документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если компонентам формы были заранее присвоены корректные коды,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">это существенно упрощает настройку полей реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="276" w:name="registry_fields.xhtml#id2"/>
+    <w:bookmarkStart w:id="277" w:name="registry_fields.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4.1. Назначение настроек полей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройки полей реестра определяют:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">какие колонки отображаются в списке;</w:t>
@@ -14843,52 +14843,52 @@
         <w:t xml:space="preserve">порядок их расположения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименования колонок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">какие поля считаются значащими.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:id="277" w:name="registry_fields.xhtml#id3"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:id="278" w:name="registry_fields.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4.2. Порядок отображения колонок</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«№ п/п»</w:t>
       </w:r>
       <w:r>
@@ -14961,52 +14961,52 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1117"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">если значение не указано,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">порядок определяется системой автоматически.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Это позволяет гибко управлять визуальным представлением реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:id="278" w:name="registry_fields.xhtml#id4"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:id="279" w:name="registry_fields.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4.3. Отображение и наименование</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1118"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Отображать колонку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -15023,52 +15023,52 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Для сохранения реестра необходимо включить хотя бы один.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1118"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование колонки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— задает отображаемое название поля, понятное пользователю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:id="283" w:name="registry_fields.xhtml#id5"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:id="284" w:name="registry_fields.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4.4. Значащее содержимое</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Значащее содержимое»</w:t>
       </w:r>
       <w:r>
@@ -15103,182 +15103,182 @@
         <w:t xml:space="preserve">отображается в кратком содержании записи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1119"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">участвует в поиске;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1119"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">используется в названиях работ при запуске маршрутов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="280" w:name="registry_fields.xhtml#id6"/>
+    <w:bookmarkStart w:id="281" w:name="registry_fields.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2552987"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_fields_settings.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_fields_settings.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId279"/>
+                    <a:blip r:embed="rId280"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2552987"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка полей реестра</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После этого, созданный реестр можно сохранить, нажав на иконку сохранения на панели реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="282" w:name="registry_fields.xhtml#id7"/>
+    <w:bookmarkStart w:id="283" w:name="registry_fields.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3513221" cy="1116530"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/save_registry_button.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/save_registry_button.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId281"/>
+                    <a:blip r:embed="rId282"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3513221" cy="1116530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кнопка сохранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
     <w:bookmarkEnd w:id="283"/>
     <w:bookmarkEnd w:id="284"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="302" w:name="registry_access_rights.xhtml#id1"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="286" w:name="registry_access_rights.xhtml"/>
+      <w:bookmarkEnd w:id="286"/>
+    </w:p>
+    <w:bookmarkStart w:id="303" w:name="registry_access_rights.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5. Права доступа к реестру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После настройки полей необходимо определить,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">какие пользователи и группы будут иметь доступ к реестру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -15297,78 +15297,78 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3763477" cy="1106905"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_access_rights.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_access_rights.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId286"/>
+                    <a:blip r:embed="rId287"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3763477" cy="1106905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="287" w:name="registry_access_rights.xhtml#id2"/>
+    <w:bookmarkStart w:id="288" w:name="registry_access_rights.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.1. Назначение прав доступа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Права доступа определяют,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кто может создавать, просматривать, изменять и удалять записи реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -15399,52 +15399,52 @@
         <w:t xml:space="preserve">департаментов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1120"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">подразделений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1120"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">отдельных организационных единиц.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:id="288" w:name="registry_access_rights.xhtml#id3"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:id="289" w:name="registry_access_rights.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.2. Виды прав</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Реестр поддерживает следующие типы прав доступа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1121"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15587,52 +15587,52 @@
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1122"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Право просмотра данных автоматически предусматривает право просмотра списка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1122"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Права на редактирование / изменение / удаление автоматически предусматривают права на просмотр списка и данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:id="289" w:name="registry_access_rights.xhtml#id4"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:id="290" w:name="registry_access_rights.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.3. Группы пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для удобства управления доступом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рекомендуется использовать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -15678,52 +15678,52 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1123"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">упростить дальнейшее сопровождение системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед назначением прав на реестр</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо создать хотя бы одну группу пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:id="292" w:name="registry_access_rights.xhtml#id5"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:id="293" w:name="registry_access_rights.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.4. Создание группы пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для создания группы пользователей выполните следующие шаги:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1124"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В дереве проекта выберите папку,</w:t>
@@ -15747,107 +15747,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1124"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В контекстном меню выберите:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить → Группа пользователей</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="291" w:name="registry_access_rights.xhtml#id9"/>
+    <w:bookmarkStart w:id="292" w:name="registry_access_rights.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4447222"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/user_group_add.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/user_group_add.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId290"/>
+                    <a:blip r:embed="rId291"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="4447222"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание группы пользователей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В открывшемся окне:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1125"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -15898,52 +15898,52 @@
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1125"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохраните группу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения группа станет доступна</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для назначения прав на реестры и другие сущности системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:id="297" w:name="registry_access_rights.xhtml#id6"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:id="298" w:name="registry_access_rights.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.5. Назначение прав группе пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания групп можно перейти</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">непосредственно к настройке прав доступа к реестру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -16034,166 +16034,166 @@
         <w:t xml:space="preserve">либо департамент / подразделение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1126"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Отметьте галочками необходимые права.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1126"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохраните изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="294" w:name="registry_access_rights.xhtml#id10"/>
+    <w:bookmarkStart w:id="295" w:name="registry_access_rights.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3383356"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_rights_grand.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_rights_grand.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId293"/>
+                    <a:blip r:embed="rId294"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3383356"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбор группы пользователей(подразделения)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:id="296" w:name="registry_access_rights.xhtml#id11"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:id="297" w:name="registry_access_rights.xhtml#id11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1203292"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_rights_assign.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_rights_assign.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId295"/>
+                    <a:blip r:embed="rId296"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1203292"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение прав группе пользователей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:id="300" w:name="registry_access_rights.xhtml#id7"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:id="301" w:name="registry_access_rights.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.6. Пример настройки прав</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Например:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1128"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">группе</w:t>
@@ -16268,109 +16268,109 @@
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Следует учитывать, что на данном этапе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">права применяются ко всем записям реестра.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ограничение доступа только к «своим» записям</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">настраивается отдельно с помощью фильтров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="299" w:name="registry_access_rights.xhtml#id12"/>
+    <w:bookmarkStart w:id="300" w:name="registry_access_rights.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1029211"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_rights_assign_example.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_rights_assign_example.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId298"/>
+                    <a:blip r:embed="rId299"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1029211"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Пример настройки прав доступа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:id="301" w:name="registry_access_rights.xhtml#id8"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:id="302" w:name="registry_access_rights.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.7. Завершение настройки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После назначения прав:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1129"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите кнопку сохранения в правом верхнем углу.</w:t>
@@ -16391,60 +16391,60 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вернитесь назад с помощью стрелки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Назад»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На этом настройка прав доступа к реестру завершена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
     <w:bookmarkEnd w:id="302"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="304" w:name="index.xhtml#id1"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="304" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="304"/>
+    </w:p>
+    <w:bookmarkStart w:id="305" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Маршруты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1130"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="routes_description.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">7.1. Маршруты реестра: назначение и различия</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -16766,59 +16766,59 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">7.2.17. Этап 9. Создание подпроцесса «Формирование договора»</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">7.2.18. Этап 10. Конец маршрута.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkEnd w:id="305"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="305" w:name="routes_description.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="309" w:name="routes_description.xhtml#id1"/>
+      <w:bookmarkStart w:id="306" w:name="routes_description.xhtml"/>
+      <w:bookmarkEnd w:id="306"/>
+    </w:p>
+    <w:bookmarkStart w:id="310" w:name="routes_description.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.1. Маршруты реестра: назначение и различия</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В рамках одного реестра может существовать несколько маршрутов.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тип маршрута определяет, в каком случае и по какому сценарию будет обрабатываться заявка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -16829,12422 +16829,12422 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Маршруты»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/routes_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/routes_icon.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...68 lines deleted...]
-                    <pic:cNvPr descr="_images/types_of_routes.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId307"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="308" w:name="routes_description.xhtml#id2"/>
-[...611 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне перейти к редактированию маршрута активации нажав кнопку редактирования:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">по нажатию на кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нам открывается список возможных видов маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/edit1.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/types_of_routes.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/edit1.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/types_of_routes.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId312"/>
+                    <a:blip r:embed="rId308"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">чтобы добавить новый этап</w:t>
+    <w:bookmarkStart w:id="309" w:name="routes_description.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.1.1. Виды маршрутов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Активация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Определяет путь, по которому заявка проходит</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">после создания и первичной активации</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Изменение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Определяет маршрут заявки</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">после внесения изменений</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в уже активированную (завершённую) заявку.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Удаление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Определяет маршрут заявки</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">при попытке её удаления</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Используется, например, для согласования удаления с руководителем или отправки уведомлений о попытке удаления записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для реестра может быть настроено несколько маршрутов, каждый из которых отрабатывает в своём контексте: при создании, изменении или удалении записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="311" w:name="route_setting.xhtml"/>
+      <w:bookmarkEnd w:id="311"/>
+    </w:p>
+    <w:bookmarkStart w:id="388" w:name="route_setting.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2. Маршрут «Активация»: интерфейс и логика настройки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На этом этапе мы настраиваем путь заявки при её подаче, то есть маршрут, по которому заявка пойдёт после создания и активации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этого используется маршрут типа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Активация»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Основная рабочая область.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Редактор маршрутов состоит из трёх панелей, каждая из которых отвечает за свой тип этапов маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Панели редактора маршрутов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Предварительные этапы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- содержат только стандартные процессы, которые выполняются до основных действий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1133"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Работа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1133"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Согласование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1133"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Утверждение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1133"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ознакомление</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1133"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Отправка документа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1133"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Регистрация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1133"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- ключевая часть маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Этапы в этой панели:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1134"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">могут автоматически получать данные из формы (по кодам компонентов);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1134"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">изменяют объекты и состояние процесса в системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1134"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выполняются только после успешного завершения предварительных этапов (если они есть).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Последующие этапы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- также содержат только стандартные процессы и выполняются после действий (при необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="312" w:name="route_setting.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.1. Введение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перед настройкой маршрута важно понять:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Любой шаг процесса всегда содержит 4 основные вещи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1135"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Роль → кто?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1135"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Действие → что делает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1135"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Данные → с чем работает?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1135"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Результат → что получается?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В системе каждый шаг бизнес-процесса превращается в:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1136"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">этап маршрута</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1136"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">с ответственным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1136"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">с типом действия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1136"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">с результатом выполнения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для того чтобы в ходе обучения не привязываться к процессу который здесь используется как пример, а закрепить знания для будущих процессов перед добавлением каждого этапа задавай себе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1137"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Какой это шаг процесса?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1137"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кто его выполняет?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1137"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Что должно измениться после него?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1137"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Какой нужен результат (подпись, комментарий, файл)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Важно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Система ничего не «придумывает» сама. Задача аналитика преобразовать бизнес процесс в исполняемую логику, задав системе сценарий выполнения и необходимые данные.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:id="316" w:name="route_setting.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.2. Переход к созданию маршрута</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">По нажатию на кнопку «+» в разделе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Маршруты реестра»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, в выпаждающем списке выбрать тип маршрута</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Активация»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне перейти к редактированию маршрута активации нажав кнопку редактирования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/actions_panel.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/edit1.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/actions_panel.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/edit1.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId313"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 4.</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">2. Диаграмма процесса и шаги процесса</w:t>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">На панеле «Действия» нажимаем кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">чтобы добавить новый этап</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/order_process_steps.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/actions_panel.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/order_process_steps.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/actions_panel.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId314"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для того чтобы правильно построить бизнес-логику процесса, нам необходимо обращать внимание на вход и выход шага, и роль, которая его выполняет</w:t>
-[...242 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Полю задаем наименование «Автор»</w:t>
-[...134 lines deleted...]
-        <w:t xml:space="preserve">Сохраняем этап, нажав на иконку дискеты в панели настроек этапа.</w:t>
+        <w:t xml:space="preserve">В открывшейся справа панели настройки этапа необходимо настроить этап в соответствии с ордером.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждый этап имеет свой результат выполнения (подписание, ввод комментария, автоматическое системное действие и другие операции, необходимые для бизнес-процесса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для того, чтобы понять какой именно тип действия нам необходим на каждом этапе, мы обращаемся к пункту ордера</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Диаграмма процесса и шаги процесса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step1.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/order_process_steps.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step1.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/order_process_steps.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId318"/>
+                    <a:blip r:embed="rId315"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Примечание</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:id="329" w:name="route_setting.xhtml#id8"/>
+        <w:t xml:space="preserve">Для того чтобы правильно построить бизнес-логику процесса, нам необходимо обращать внимание на вход и выход шага, и роль, которая его выполняет</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:id="317" w:name="route_setting.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.5. Этап 3. Регистрация заявки</w:t>
+        <w:t xml:space="preserve">7.2.3. Этап 1. Заполнение заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Вход</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">- подписанная в системе заявка</w:t>
+        <w:t xml:space="preserve">- форма заявки, разработанная в системе и данные клиента, которые он вносит при заполнении формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Выход</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">- заявка со сформированным регистрационным номером</w:t>
-[...53 lines deleted...]
-    <w:bookmarkStart w:id="324" w:name="route_setting.xhtml#id9"/>
+        <w:t xml:space="preserve">- заполненная по форме заявка на услугу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На этом этапе не нужен дополнительный шаг процесса, т.к отправка заявки и будет являться первым шагом процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:id="322" w:name="route_setting.xhtml#id5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.4. Этап 2. Отправка заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- подписание заявки при помощи ЭЦП.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка подписанная в системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для реализации данного этапа нам потребуется тип действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Работа по форме»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">с типом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Согласование»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Данный тип этапа требует указания поля из заявки, в котором будет находится текущий пользователь, создающий заявку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="318" w:name="route_setting.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.5.1. Создание счетчика</w:t>
+        <w:t xml:space="preserve">7.2.4.1. Предварительная настройка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В дереве приложений выбираем папку в которой будут храниться счетчики</w:t>
+        <w:t xml:space="preserve">Возвращаемся в форму заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Кликаем правой кнопкой мыши и выбираем Добавить → Базовые сущности → Счётчик</w:t>
+        <w:t xml:space="preserve">Добавляем на форму компонент таблицы, и включаем для нее настройки скрытности, чтобы системные поля не отображались пользователю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Открывается панель редактирования информации о счётчике:</w:t>
+        <w:t xml:space="preserve">Внутрь таблицы добавляем компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Объекты Synergy»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1138"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">задаем ему код например «entity_author»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1138"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">включаем настройку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Заполнять текущим пользователем»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Полю задаем наименование «Автор»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем изменения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В результате этого, поле автоматически будет заполняться учетной записью пользователя, создавшего заявку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:id="321" w:name="route_setting.xhtml#id7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.4.2. Создание этапа маршрута</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа указываем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - «Работа по форме»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название этапа - указываем согласно логике шага, например «Подписание заявки»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа - необязательно, используется при обращении к этапу в скриптах или условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ответственный - здесь необходимо указать код поля в котором будет находится автор заявки (entity_author) его мы создали в предварительном шаге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип работы - согласование</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Возврат - в этом поле указывается этап маршрута, к которому необходимо вернуться в случае отказа в согласовании (при необходимости). В нашем случае может оставить пустым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап, нажав на иконку дискеты в панели настроек этапа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/counter_new.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step1.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/counter_new.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step1.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId322"/>
+                    <a:blip r:embed="rId319"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">- определяет, когда следующее значение будет сбрасываться к начальному.</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Дополнительно о том как подключить модуль подписания ЭЦП</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId320">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:id="330" w:name="route_setting.xhtml#id8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5. Этап 3. Регистрация заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Возможные варианты:</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">Каждый год</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- подписанная в системе заявка</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка со сформированным регистрационным номером</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Формирование номера заявки в системе осуществляется на основе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">счётчика</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Счётчик</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— это базовая сущность системы, предназначенная для генерации последовательных числовых значений.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Он используется для нумерации заявок, документов и других объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="325" w:name="route_setting.xhtml#id9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5.1. Создание счетчика</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 4.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Вводим необходимые значения и нажимаем кнопку «Сохранить»</w:t>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В дереве приложений выбираем папку в которой будут храниться счетчики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем правой кнопкой мыши и выбираем Добавить → Базовые сущности → Счётчик</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открывается панель редактирования информации о счётчике:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/counter.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/counter_new.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/counter.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/counter_new.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId323"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">7.2.5.2. Привязка счетчика к шаблону номера</w:t>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Код</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- Обязательное поле. Используется для обращения к счётчику в шаблоне номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Начальное значение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- значение, с которого начинается нумерация.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Следующее значение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- должно быть не меньше начального.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Период сброса</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- определяет, когда следующее значение будет сбрасываться к начальному.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне создания шаблона номера указываем:</w:t>
+        <w:t xml:space="preserve">Возможные варианты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1142"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Наименование - название счетчика или его назначение (например «Номер заявки на услуги ATLAS»)</w:t>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Никогда (по умолчанию)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1142"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Код - ставим логический код или оставляем автоматически сгенерированный транслит</w:t>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждый день</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1142"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Значение - помещаем сюда код ранее созданного нами счетчика в формате {код_счетчика}</w:t>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждую неделю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждый месяц</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Каждый год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Вводим необходимые значения и нажимаем кнопку «Сохранить»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/number_template.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/counter.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/number_template.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/counter.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId325"/>
+                    <a:blip r:embed="rId324"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:bookmarkStart w:id="328" w:name="route_setting.xhtml#id11"/>
+        <w:t xml:space="preserve">После создания счетчика нам необходимо привязать его к шаблону номера, который мы потом поместим на форму.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:id="327" w:name="route_setting.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.5.3. Добавление шаблона номера на форму</w:t>
+        <w:t xml:space="preserve">7.2.5.2. Привязка счетчика к шаблону номера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Возвращаемся к форме заявки</w:t>
+        <w:t xml:space="preserve">Выбрав нужную папку кликаем по ней правой кнопкой мыши Добавить → Документооборот → Шаблон номера</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В поле</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">выбираем созданный нами шаблон</w:t>
+        <w:t xml:space="preserve">В открывшемся окне создания шаблона номера указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1142"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - название счетчика или его назначение (например «Номер заявки на услуги ATLAS»)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1142"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код - ставим логический код или оставляем автоматически сгенерированный транслит</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1142"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Значение - помещаем сюда код ранее созданного нами счетчика в формате {код_счетчика}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/number_template_in_form.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/number_template.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/number_template_in_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/number_template.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId327"/>
+                    <a:blip r:embed="rId326"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 4.</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">7.2.6. Этап 3. Отправка уведомления о номере заказа.</w:t>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем шаблон номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:id="329" w:name="route_setting.xhtml#id11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5.3. Добавление шаблона номера на форму</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку «+» для добавления нового этапа</w:t>
+        <w:t xml:space="preserve">Возвращаемся к форме заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В настройках этапа выбираем тип действия</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Отправка письма на почту»</w:t>
+        <w:t xml:space="preserve">В поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Порядковый номер заявки»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выделяем его компонент</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Номер»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Указываем:</w:t>
-[...237 lines deleted...]
-        <w:t xml:space="preserve">Во время отправки письма система автоматически подставляет фактические значения этих полей из данных заявки.</w:t>
+        <w:t xml:space="preserve">В строке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Шаблон номера»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выбираем созданный нами шаблон</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step3_notification_new.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/number_template_in_form.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step3_notification_new.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/number_template_in_form.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId330"/>
+                    <a:blip r:embed="rId328"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем форму</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сгенирированный автоматически номер будет являться регистрацией заявки в системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:id="332" w:name="route_setting.xhtml#id12"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.6. Этап 3. Отправка уведомления о номере заказа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- подписанная ЭЦП и зарегистрированная в системе заявка на услугу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- уведомление на почту клиента</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На данном этапе на почту клиента отправляется уведомление о регистрации заявки с указанием её номера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку «+» для добавления нового этапа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа выбираем тип действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправка письма на почту»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Проверяем корректность письма и сохраняем этап.</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">7.2.7. Этап 4. Назначение исполнителя</w:t>
+        <w:t xml:space="preserve">Указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование этапа, например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправка уведомления о номере заказа»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код - указывается при необходимости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код поля на форме - подразумевает поле на форме с почтой клиента, на которую необходимо отправить уведомление. У нас например это textbox_mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тема письма с поддержкой HTML разметки - будет содержать тему письма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тело письма с поддержкой HTML разметки - будет содержать основной текст письма с данными из нужных нам полей</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В нашем случае, согласно ТЗ (ордера) HTML шаблон письма будет выглядеть следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ваша заявка на “ +  $listbox_type + ” зарегистрирована под номером “  + $counter_number + ”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">где</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listbox_type</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- код поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тип заявки»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">counter_number</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- код поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Номер заявки»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ваша заявка на»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«зарегистрирована под номером»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- это статический текст, который будет одинаковым в каждом письме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Символ $ - обращение к переменной.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...73 lines deleted...]
-        <w:t xml:space="preserve">7.2.7.1. Предварительная настройка</w:t>
+        <w:t xml:space="preserve">Символ $ обязательный и означает, что далее указывается переменная, значение которой будет взято из данных заявки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1145"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">$listbox_type — значение поля Тип заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1145"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">$counter_number — значение номера заявки, сформированного счётчиком</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...155 lines deleted...]
-    <w:bookmarkStart w:id="333" w:name="route_setting.xhtml#id33"/>
+        <w:t xml:space="preserve">Во время отправки письма система автоматически подставляет фактические значения этих полей из данных заявки.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/field_manager.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step3_notification_new.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/field_manager.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step3_notification_new.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId332"/>
+                    <a:blip r:embed="rId331"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пример созданного поля с предзаполненным пользователем</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:id="336" w:name="route_setting.xhtml#id15"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Проверяем корректность письма и сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">.. note::</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кнопка **«Отправить тестовое письмо»** позволяет проверить работу уведомления прямо из маршрута, отправкой уведомления на почту. (Для этого в приложении должна быть настроена почтовая служба). После нажатия на кнопку система предложит выбрать уже созданную заявку в реестре, для того чтобы отправить письмо на указанную в заявке почту.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:id="342" w:name="route_setting.xhtml#id13"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.7. Этап 4. Назначение исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка поступившая менеджеру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка с назначенным по ней исполнителем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для реализации данного шага, будем использовать тип</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Работа по форме»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Назначение исполнителя выполняется менеджером.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Так как конкретный исполнитель может отличаться от заявки к заявке, его необходимо указать вручную в процессе выполнения этапа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для начала нам необходимо создать на форме поле, в котором будет указан актуальный менеджерский состав для назначения исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="335" w:name="route_setting.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.7.2. Создание этапа маршрута</w:t>
+        <w:t xml:space="preserve">7.2.7.1. Предварительная настройка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">на панели «Действия»</w:t>
+        <w:t xml:space="preserve">Возвращаемся на форму</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В настройках этапа указываем:</w:t>
-[...221 lines deleted...]
-        <w:pStyle w:val="FirstParagraph"/>
+        <w:t xml:space="preserve">В скрытой таблице под полем «Автор» добавляем еще одно поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Менеджер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">с компонентом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Объекты Synergy»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Добавляем поле для указания исполнителя:</w:t>
-[...23 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">В настройках компонента присваиваем ему код содержащий смысловую нагрузку (например entity_manager) и в настройке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тип данных»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выбираем тип «Пользователь», «Должности» либо «Подразделения».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если мы хотим чтобы заявка на данном этапе падала конкретному человеку – мы прикрепляем к заявке конкретно его учетную запись, выбрав для этого тип данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Пользователь»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и выбрав в поле конкретного человека.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если же, в системе имеется должность, с назначенными на нее пользователями, отвечающими за определенную работу, то используется тип данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Должности»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, в котором указывается должность и работа будет падать всем пользователям, состоящим на данной должности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если необходимо направлять работу целому подразделению, с вложенными в него должностями, то используется тип данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Подразделения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, тогда работа будет поступать всем людям, состоящим на всех вложенных должностях выбранного подразделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="334" w:name="route_setting.xhtml#id33"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/completion_form.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/field_manager.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/completion_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/field_manager.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId337"/>
+                    <a:blip r:embed="rId333"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">делаем поле обязательным, так как исполнитель является обязательным участником следующего шага процесса.</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Пример созданного поля с предзаполненным пользователем</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Сохраняем форму.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="340" w:name="route_setting.xhtml#id17"/>
+        <w:t xml:space="preserve">Сохраняем форму</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:id="337" w:name="route_setting.xhtml#id15"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.7.4. Привязка формы завершения к этапу</w:t>
+        <w:t xml:space="preserve">7.2.7.2. Создание этапа маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Возвращаемся к настройке этапа</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Назначение исполнителя»</w:t>
+        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на панели «Действия»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В строке</w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve">в поле «Форма» выбираем созданную форму.</w:t>
+        <w:t xml:space="preserve">В настройках этапа указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - работа по форме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название этапа - назначение исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ответственный - указываем код созданного нами поля с менеджером (например у нас это entity_manager)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип работы - «Работа»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Включаем настройку «Использовать форму завершения»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Форма завершения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Форма завершения — это модальное окно, которое открывается при выполнении работы и определяет, что должен сделать пользователь для завершения этапа.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Существует несколько типов форм завершения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Комментарий — результатом является комментарий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Файл — результатом является файл (с устройства, из хранилища или из приложений работы).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Документ — выбор или создание документа, связанного с работой.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Форма — заполнение отдельной формы (используется в нашем случае).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Без результата — завершение без результата.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подробнее о формах завершения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId336">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:id="339" w:name="route_setting.xhtml#id16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.7.3. Создание формы завершения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Создаем отдельную форму кликнув правой кнопкой мыши по нужной папке → Добавить → Базовые сущности → Форма.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Задаем форме:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1148"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">понятное наименование, отличающее её от основной формы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1148"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">аналогичный код</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем поле для указания исполнителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1149"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - Исполнитель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1149"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">компонент «Объекты Synergy»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_fz.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/completion_form.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_fz.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/completion_form.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId339"/>
+                    <a:blip r:embed="rId338"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">7.2.8. Этап 5. Смена статуса заявки</w:t>
+        <w:t xml:space="preserve">делаем поле обязательным, так как исполнитель является обязательным участником следующего шага процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем форму.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:id="341" w:name="route_setting.xhtml#id17"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.7.4. Привязка формы завершения к этапу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...117 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В дереве приложения выбираем папку для хранения скриптов.</w:t>
-[...32 lines deleted...]
-        <w:pStyle w:val="FirstParagraph"/>
+        <w:t xml:space="preserve">Возвращаемся к настройке этапа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Назначение исполнителя»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Кликаем по папке правой кнопкой мыши → Добавить → Интеграция → Скрипт интерпретатора.</w:t>
-[...354 lines deleted...]
-        <w:t xml:space="preserve">- значение, на которое должен смениться статус, согласно справочнику у нас это значение 4 («В работе»)</w:t>
+        <w:t xml:space="preserve">В строке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Форма завершения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нажимаем кнопку «+».</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1150"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выбираем тип завершения «Форма»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1150"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">задаём код и наименование (для удобства делаем их аналогичными созданной форме);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1150"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в поле «Форма» выбираем созданную форму.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/listbox_status.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_fz.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/listbox_status.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_fz.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId343"/>
+                    <a:blip r:embed="rId340"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если все сделано правильно, код будет выглядеть так:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Важно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если работа направляется на</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">должность</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">или</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">подразделение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">необходимо включить настройку:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Прервать выполнение параллельных этапов после завершения одного из них»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Иначе каждому пользователю потребуется выполнить назначение исполнителя, прежде чем маршрут продолжится.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ПРИМЕЧАНИЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Т.к форма завершения является отдельной сущностью, данные, введенные в форму завершения не попадают в основную форму автоматически. Для дальнейшего использования данных, введенных в форму завершения, их нужно перенести в основную форму при помощи отдельного этапа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Блокирующий процесс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Подробно будет описано в этапе 5</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:id="354" w:name="route_setting.xhtml#id18"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8. Этап 5. Смена статуса заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка с назначенным по ней исполнителем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка со статусом «в работе»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Смена статуса выполняется автоматически с помощью скрипта интерпретатора, запускаемого этапом маршрута типа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Блокирующий процесс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Скрипт интерпретатора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- это программный код на JavaScript внутри системы Synergy, который выполняется без компиляции и позволяет автоматизировать логику работы системы.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Он используется для расчетов, обработки данных форм и карточек, а также для реакции на внутренние события системы.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Скрипт выполняется сразу при запуске или событии и возвращает результат выполнения системе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подробнее о том, что такое скрипт интерпретатора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId343">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkStart w:id="346" w:name="route_setting.xhtml#id19"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8.1. Создание скрипта интерпретатора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В дереве приложения выбираем папку для хранения скриптов.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Для удобства это может быть:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1151"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">папка integrations,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1151"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">либо можно создать отдельную папку block_processes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по папке правой кнопкой мыши → Добавить → Интеграция → Скрипт интерпретатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне редактирования кода указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1152"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - Система автоматически задаёт базовый префикс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Необходимо дополнить наименование и код, используя латинские буквы и отражая логику работы скрипта. Например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.change.status_work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код - формируется автоматически из наименования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Описание - добавляется при необходимости для пояснения логики работы скрипта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Комментарий по умолчанию - обязательная настройка, это сообщение которое система выведет после выполнения скрипта. (например «ОК» или «Статус изменен»)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="DefinitionTerm"/>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Авторизация - скрипту для срабатывания необходимы права доступа. Здесь имеется два варианта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Definition"/>
+        <w:numPr>
+          <w:numId w:val="1154"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По логину и паролю - понадобится логин и пароль учетной записи с правами администратора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Definition"/>
+        <w:numPr>
+          <w:numId w:val="1154"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По ключу - понадобится ключ администратора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Выбираем тип авторизации</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«По логину и паролю»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и указываем учетную запись администратора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Важно</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При смене логина и пароля учетной записи администратора логин и пароль нужно будет обновить во всех скриптах интерпретатора, использующих эту учетную запись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редактор кода вставляем стандартный скрипт для смены статуса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var result = true;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var message = 'Смена значения статуса';</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> try {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   var form = platform.getFormsManager().getFormData(dataUUID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   form.load();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   form.setValue('код справочника', 'код значения');</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   form.save();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} catch (e) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  result = false;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  message = e.message;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Вместо слов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1155"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«код справочника»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- указываем код поля в котором находится выпадающий список статусов, например у нас это</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listbox_status</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1155"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«код значения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- значение, на которое должен смениться статус, согласно справочнику у нас это значение 4 («В работе»)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/script_status_work.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/listbox_status.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/script_status_work.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/listbox_status.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId344"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">вставляем название созданного скрипта интерпретатора.</w:t>
+        <w:t xml:space="preserve">Если все сделано правильно, код будет выглядеть так:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_status_work.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/script_status_work.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_status_work.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/script_status_work.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId346"/>
+                    <a:blip r:embed="rId345"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 3.</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="352" w:name="route_setting.xhtml#id21"/>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем скрипт интерпретатора и возвращаемся к настройке этапа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:id="348" w:name="route_setting.xhtml#id20"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.8.3. Скрипт интерпретатора для этапа 4</w:t>
+        <w:t xml:space="preserve">7.2.8.2. Создание этапа маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Теперь когда мы умеем добавлять блокирующий процесс в маршрут, создаем еще один скрипт интерпретатора для переноса данных из формы завершения этапа 4 в основную форму.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Для начала добавляем на основную форму заявки поле</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">из формы завершения. Поле должно иметь аналогичный код.</w:t>
+        <w:t xml:space="preserve">В маршруте добавляем новый этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1156"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">указываем наименование этапа (например, «Смена статуса на «В работе»»);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1156"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Событие»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вставляем название созданного скрипта интерпретатора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/entity_responsible.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_status_work.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/entity_responsible.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_status_work.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId348"/>
+                    <a:blip r:embed="rId347"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Правой кнопкой мыши по нужной папке → добавить → интеграция → скрипт интерпретатора</w:t>
-[...1223 lines deleted...]
-        <w:t xml:space="preserve">}</w:t>
+        <w:t xml:space="preserve">Сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:id="353" w:name="route_setting.xhtml#id21"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8.3. Скрипт интерпретатора для этапа 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Теперь когда мы умеем добавлять блокирующий процесс в маршрут, создаем еще один скрипт интерпретатора для переноса данных из формы завершения этапа 4 в основную форму.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Для начала добавляем на основную форму заявки поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Исполнитель»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">из формы завершения. Поле должно иметь аналогичный код.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/meme_script.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/entity_responsible.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/meme_script.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/entity_responsible.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId349"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">До:</w:t>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем форму заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Правой кнопкой мыши по нужной папке → добавить → интеграция → скрипт интерпретатора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редактор кода добавляем скрипт, который переносит данные с формы завершения на основную форму:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пример такого блокирующего процесса:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var result = true;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var message = 'ok';</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getHttpClient() {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let client = new org.apache.commons.httpclient.HttpClient();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let creds = new org.apache.commons.httpclient.UsernamePasswordCredentials(login, password);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  client.getParams().setAuthenticationPreemptive(true);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  client.getState().setCredentials(org.apache.commons.httpclient.auth.AuthScope.ANY, creds);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return client;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function httpGetMethod(methods, type) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let client = getHttpClient();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let get = new org.apache.commons.httpclient.methods.GetMethod(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "http://127.0.0.1:8080/Synergy/" + methods</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  get.setRequestHeader("Content-type", "application/json");</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  client.executeMethod(get);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let resp = get.getResponseBodyAsString();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  get.releaseConnection();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return type == 'text' ? resp : JSON.parse(resp);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function httpPostMethod(methods, params, contentType) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let client = getHttpClient();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let post = new org.apache.commons.httpclient.methods.PostMethod(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "http://127.0.0.1:8080/Synergy/" + methods</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (contentType) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    post.setRequestBody(JSON.stringify(params));</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  } else {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for (let key in params) post.addParameter(key, params[key]);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  post.setRequestHeader(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "Content-type",</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    contentType || "application/x-www-form-urlencoded; charset=utf-8"</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let resp = client.executeMethod(post);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (contentType) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    resp = JSON.parse(post.getResponseBodyAsString());</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  post.releaseConnection();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return resp;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getProcesses(documentID) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpGetMethod("rest/api/workflow/get_execution_process?documentID=" + documentID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getWorkCompletionData(workID) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpGetMethod("rest/api/workflow/work/get_completion_data?workID=" + workID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getFormData(asfDataId) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpGetMethod("rest/api/asforms/data/" + asfDataId);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function mergeFormData(uuid, data) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpPostMethod(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "rest/api/asforms/data/merge",</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      uuid: uuid,</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      data: data</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    },</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "application/json; charset=utf-8"</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">let UTILS = {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  createField: function (fieldData) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    let field = {};</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for (let key in fieldData) field[key] = fieldData[key];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    return field;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  },</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  getValue: function (data, cmpID) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    data = data.data ? data.data : data;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for (let i = 0; i &lt; data.length; i++) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      if (data[i].id === cmpID) return data[i];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    return null;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  },</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  setValue: function (asfData, cmpID, data) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    let field = this.getValue(asfData, cmpID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (field) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      for (let key in data) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        if (key === 'id' || key === 'type') continue;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        field[key] = data[key];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      return field;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    } else {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      asfData = asfData.data ? asfData.data : asfData;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      field = this.createField(data);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      field.id = cmpID;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      asfData.push(field);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      return field;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">};</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function processesFilter(processes) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let result = [];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  function search(p) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    p.forEach(function (x) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      if (x.typeID == 'ASSIGNMENT_ITEM' &amp;&amp; x.finished) result.push(x);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      if (x.subProcesses.length &gt; 0) search(x.subProcesses);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  search(processes);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return result.sort(function (a, b) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    return new Date(b.finished) - new Date(a.finished);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">try {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let processes = processesFilter(getProcesses(documentID));</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (!processes.length) throw new Error('Не найденно завершенной работы');</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let resultFormWork = getWorkCompletionData(processes[0].actionID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (!resultFormWork || !resultFormWork.result.hasOwnProperty('dataUUID')) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    throw new Error('Не найдена форма завершения');</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let completionFormData = getFormData(resultFormWork.result.dataUUID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let newFormData = [];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let matching = [];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  // поля для сопоставления с фз на основную форму</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  matching.push({ from: 'поле на форме завершения', to: 'поле основной формы' });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  matching.forEach(function (id) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    let fromData = UTILS.getValue(completionFormData, id.from);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (fromData) UTILS.setValue(newFormData, id.to, fromData);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  mergeFormData(dataUUID, newFormData);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} catch (err) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  message = err.message;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/matching_before.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/meme_script.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/matching_before.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/meme_script.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId350"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Находим в скрипте блок сопоставления полей matching и заменяем текст внутри кавычек</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1157"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">from - код поля «Исполнитель» в форме завершения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1157"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">to - код поля «Исполнитель» в осноной форме, куда переносим значение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пример:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">До:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/matching_after.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/matching_before.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/matching_after.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/matching_before.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId351"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...110 lines deleted...]
-        <w:t xml:space="preserve">)</w:t>
+        <w:t xml:space="preserve">После:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step4.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/matching_after.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step4.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/matching_after.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId354"/>
+                    <a:blip r:embed="rId352"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Для переноса этапа зажимаем кнопку переноса этапа рядом с цифрой этапа</w:t>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Присваиваем скрипту интерпретатора наименование, например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">При необходимости добавляем описание и указываем авторизационные данные как мы это делали ранее</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 8.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После того как все готово, сохраняем сущность и переходим к добавлению этапа в маршрут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:id="358" w:name="route_setting.xhtml#id22"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.9. Добавление дополнительного шага для этапа 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавляем этап с типом действия «Блокирующий процесс»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1158"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - перенос данных с формы завершения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1158"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Событие - вставляем код созданного нами скрипта интерпретатора для переноса данных из формы завершения (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/button_dragndrop.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step4.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/button_dragndrop.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step4.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId355"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">и двигая строку в нужное место</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап и переходим к формированию правильного порядка этапов. Нам необходимо передвинуть этап с переносом формы завершения непосредственно под этап с формой завершения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Для переноса этапа зажимаем кнопку переноса этапа рядом с цифрой этапа</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/steps.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/button_dragndrop.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/steps.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/button_dragndrop.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId356"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Теперь все этапы располагаются в правильном порядке.</w:t>
-[...172 lines deleted...]
-        <w:t xml:space="preserve">Тело письма (с поддержкой HTML-разметки) - «Ваша заявка на » + $listbox_type + » под номером » + $counter_number + » принята в работу»</w:t>
+        <w:t xml:space="preserve">и двигая строку в нужное место</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step6_new.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/steps.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step6_new.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/steps.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId358"/>
+                    <a:blip r:embed="rId357"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:bookmarkStart w:id="365" w:name="route_setting.xhtml#id24"/>
+        <w:t xml:space="preserve">Теперь все этапы располагаются в правильном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:id="360" w:name="route_setting.xhtml#id23"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.11. Этап 7. Проверка типа услуги</w:t>
+        <w:t xml:space="preserve">7.2.10. Этап 6. Отправка уведомления заявителю о смене статуса заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">На данном этапе система автоматически определяет тип услуги, указанный в заявке, и направляет её по соответствующему сценарию обработки.</w:t>
-[...6 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Вход</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">- поданная в системе заявка с указанным типом услуги.</w:t>
+        <w:t xml:space="preserve">- заявка со статусом «В работе»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Выход</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">-</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve">. Данный тип действия выполняется системой и подразумевает собой некую «проверку», считывающую условия на форме заявки (по умолчанию) либо с формы завершения, и отправляющую заявку на один из этапов маршрута.</w:t>
+        <w:t xml:space="preserve">- уведомление заявителю о смене статуса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Здесь мы используем уже знакомый нам этап</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправка письма на почту»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В редакторе маршрута добавляем новый этап, нажав кнопку «+».</w:t>
+        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку «+» для добавления нового этапа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">В настройках этапа выбираем:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1161"/>
-[...73 lines deleted...]
-        <w:t xml:space="preserve">добавить переход по умолчанию.</w:t>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия — Отправка письма на почту;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название этапа — «Уведомление о смене статуса заявки»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа — при необходимости.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код поля на форме- Указываем поле формы, содержащее адрес электронной почты заявителя. В нашем случае —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">textbox_mail</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тема письма (с поддержкой HTML-разметки) - «Изменен статус заявки на услуги компании Atlas»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тело письма (с поддержкой HTML-разметки) - «Ваша заявка на » + $listbox_type + » под номером » + $counter_number + » принята в работу»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/transitions.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step6_new.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/transitions.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step6_new.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId360"/>
+                    <a:blip r:embed="rId359"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 4.</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Добавить переход»</w:t>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:id="366" w:name="route_setting.xhtml#id24"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.11. Этап 7. Проверка типа услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На данном этапе система автоматически определяет тип услуги, указанный в заявке, и направляет её по соответствующему сценарию обработки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- поданная в системе заявка с указанным типом услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1160"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">если тип услуги — «Подписка на обслуживание», заявка направляется на этап создания договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1160"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">если другой тип услуги - направляется в работу исполнителю</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Этот этап используется для реализации ветвления бизнес-процесса в зависимости от значений полей формы заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для этого применяется тип действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Условный переход»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Данный тип действия выполняется системой и подразумевает собой некую «проверку», считывающую условия на форме заявки (по умолчанию) либо с формы завершения, и отправляющую заявку на один из этапов маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редакторе маршрута добавляем новый этап, нажав кнопку «+».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа выбираем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1161"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия — Условный переход;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1161"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название этапа — Проверка типа услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1161"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа — при необходимости</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открываем вкладку «Переходы».</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Вкладка «Переходы» содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1162"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">кнопку добавить переход;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1162"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">добавить переход по умолчанию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/transition_edit.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/transitions.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/transition_edit.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/transitions.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId361"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">, для осуществления перехода. Для этого мы обращаемся к колонке справочника, в которой указано значение услуги.</w:t>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Во вкладке «Переходы» нажимаем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Добавить переход»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/type_of_service.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/transition_edit.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/type_of_service.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/transition_edit.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId362"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...142 lines deleted...]
-        <w:t xml:space="preserve">система считывает значение поля</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В левом операнде указываем код поля, которое проверяем — мы проверяем, в данном случае</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Вид услуги»</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">;</w:t>
-[...68 lines deleted...]
-      <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Зачем нужен переход по умолчанию</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">work_executor</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В операторе сравнения выбираем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«=»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, т.к нам нужно осуществлять переход случае если Вид услуги = определенному какому-то значению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В правом операнде нам необходимо указать значение, которое должно быть выбрано в нашем поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Вид услуги»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, для осуществления перехода. Для этого мы обращаемся к колонке справочника, в которой указано значение услуги.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/default_transition.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/type_of_service.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/default_transition.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/type_of_service.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId363"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve">7.2.12. Этап 8. Формирование договора</w:t>
+        <w:numPr>
+          <w:numId w:val="1163"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">если выбрано значение 2 – Подписка на обслуживание, нам нужно отправить заявку на создание договора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">«+»</w:t>
+        <w:t xml:space="preserve">Для этого в правом операнде мы указываем значение</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 8.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Настройка действия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«То»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. При выполнении условия доступны два варианта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1164"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Запустить маршрут по шаблону;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1164"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти к этапу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В нашем случае требуется переход к этапу создания договора, поэтому:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1165"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">выбираем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Перейти к этапу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1165"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">указываем код будущего этапа, например:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create_agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Что происходит при такой настройке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">система считывает значение поля</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Вид услуги»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">если значение =</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Подписка на обслуживание»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">маршрут переходит к этапу создания договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 9.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Во вкладке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Переходы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нажимаем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавить переход по умолчанию»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">Код -</w:t>
+        <w:t xml:space="preserve">Зачем нужен переход по умолчанию</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если указано только одно условие, а оно не выполняется, маршрут не продолжится.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Поэтому необходимо задать альтернативный путь.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 10.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В переходе по умолчанию указываем действие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«перейти к этапу»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 11.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Вводим код этапа будущей работы исполнителя, например:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">create_agreement</w:t>
-[...88 lines deleted...]
-        <w:t xml:space="preserve">, если необходимо чтобы запись после создания отправлялась по маршруту</w:t>
+        <w:t xml:space="preserve">work_executor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step8.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/default_transition.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step8.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/default_transition.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId366"/>
+                    <a:blip r:embed="rId364"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-[...95 lines deleted...]
-      <w:hyperlink r:id="rId368">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 12.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем настройки условных переходов и сам этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подробнее об условных переходах</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId365">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html</w:t>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:id="368" w:name="route_setting.xhtml#id25"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.12. Этап 8. Формирование договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка на услугу с типом «Подписка на обслуживание».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- созданный в системе договор на оказание услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На данном этапе система автоматически формирует договор на оказание услуг. Для этого будем использовать тип действия маршрута</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Создать запись в реестре»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Этап используется для создания новой записи в отдельном реестре договоров на основании данных заявки.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Кликаем правой кнопкой мыши по удобной для нас папке и выбираем:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Добавить → Процессы → Шаблон маршрута.</w:t>
+        <w:t xml:space="preserve">В редакторе маршрута добавляем новый этап, нажав кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В открывшейся странице указываем:</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">соответствующий код</w:t>
+        <w:t xml:space="preserve">В настройках этапа указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - Создать запись в реестре;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - Формирование договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код -</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create_agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(тот же код, который был указан в этапе условного перехода).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Реестр, в котором необходимо создать запись»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на данном этапе оставляем пустым.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оно будет заполнено после создания формы и реестра договоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1167"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«От кого совершается действие»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">указываем пользователя, от имени которого будут создаваться записи в реестре договоров. Как правило, используется учетная записи с правами администратора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1167"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Отмечаем галочкой настройку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Активировать запись реестра»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, если необходимо чтобы запись после создания отправлялась по маршруту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/route_template_new.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step8.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/route_template_new.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step8.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId369"/>
+                    <a:blip r:embed="rId367"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:id="373" w:name="route_setting.xhtml#id26"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.13. Этап 8.1. Завершение работы исполнителем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка, обработанная исполнителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- завершённая заявка и отправка уведомления на электронную почту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для удобства, вынесем эту ветвь процесса в отдельный</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Шаблон маршрута»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Шаблон маршрута:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Представляет собой вложенный маршрут, который может использоваться одновременно в нескольких реестрах.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Настройки маршрута в шаблоне почти не отличается от настройки маршрута в реестре, за исключением отсутствия предварительных и последующих этапов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Подробнее о том что такое шаблон маршрута</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId369">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем правой кнопкой мыши по удобной для нас папке и выбираем:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Добавить → Процессы → Шаблон маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшейся странице указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1168"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">наименование шаблона маршрута</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1168"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">соответствующий код</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/route_template_saved.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/route_template_new.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/route_template_saved.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/route_template_new.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId370"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...74 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/work_executor.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/route_template_saved.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/work_executor.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/route_template_saved.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId371"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">Кликаем по нему правой кнопкой мыши и выбираем «Сделать копию».</w:t>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и добавляем этап работы исполнителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - работа по форме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ответственный - код поля, в котором указывается исполнитель, назначенный менеджером.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип работы - работа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">включаем настройку «Использовать форму завершения» и выбираем форму завершения «Комментарий»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/create_copy.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/work_executor.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/create_copy.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/work_executor.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId373"/>
+                    <a:blip r:embed="rId372"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 3.</w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">event.blocking.interpreter.change.status_ready</w:t>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем шаблон маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:id="377" w:name="route_setting.xhtml#id27"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.14. Этап 8.2. Смена статуса заявки на «Выполнена»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка с выполненной работой исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка со статусом</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выполнена»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для смены статуса используется уже известный нам скрипт интерпретатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для удобства возьмем уже созданный скрипт интерпретатора с похожей логикой и сделаем его копию с некоторыми изменениями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В дереве объектов находим ранее созданный скрипт интерпретатора смены статуса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кликаем по нему правой кнопкой мыши и выбираем «Сделать копию».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/script_status_ready.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/create_copy.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/script_status_ready.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/create_copy.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId374"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Событие - вставляем наименование созданного нами скрипта</w:t>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Открываем созданную копию и в коде скрипта меняем значение статуса на нужное, в нашем случае нужно поменять значение 4 (статус в работе) на 5 (выполнена).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Изменяем наименование и код скрипта, на соответствующее логике например</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.change.status_ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_status_ready.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/script_status_ready.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_status_ready.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/script_status_ready.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId375"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 7.</w:t>
-[...93 lines deleted...]
-        <w:t xml:space="preserve">Тело письма - «Ваша заявка на » + $listbox_type + «под номером » + $counter_number + » выполнена.»</w:t>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем скрипт.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Возвращаемся в шаблон маршрута и добавляем новый этап:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1170"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - блокирующий процесс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1170"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование - «Смена статуса заявки на «Выполнена»«</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1170"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Событие - вставляем наименование созданного нами скрипта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_ready_notification.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_status_ready.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_ready_notification.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_status_ready.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId377"/>
+                    <a:blip r:embed="rId376"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="380" w:name="route_setting.xhtml#id29"/>
+        <w:t xml:space="preserve">Шаг 7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:id="379" w:name="route_setting.xhtml#id28"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.16. Привязка шаблона маршрута к реестру</w:t>
+        <w:t xml:space="preserve">7.2.15. Этап 8.3. Отправка уведомления о статусе заявки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Теперь созданный шаблон необходимо подключить к основному маршруту заявки через условный переход.</w:t>
+        <w:t xml:space="preserve">После смены статуса необходимо уведомить заявителя, что его заявка выполнена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Возвращаемя в основной маршрут и выделяем этап «Условный переход».</w:t>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">Переходим во вкладку настроек рядом с этапом условного перехода</w:t>
+        <w:t xml:space="preserve">В том же шаблоне маршрута добавляем новый этап:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - «Отправка письма на почту»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код поля формы с почтой заявителя —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">textbox_mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тема письма - «Ваша заявка на услуги компании ATLAS выполнена»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тело письма - «Ваша заявка на » + $listbox_type + «под номером » + $counter_number + » выполнена.»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/settings_icon.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_ready_notification.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/settings_icon.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_ready_notification.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId379"/>
+                    <a:blip r:embed="rId378"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 6.</w:t>
-[...54 lines deleted...]
-    <w:bookmarkStart w:id="384" w:name="route_setting.xhtml#id30"/>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап и шаблон маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkStart w:id="381" w:name="route_setting.xhtml#id29"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.17. Этап 9. Создание подпроцесса «Формирование договора»</w:t>
+        <w:t xml:space="preserve">7.2.16. Привязка шаблона маршрута к реестру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В ордере №2 описан подпроцесс создания договора на основании заявки.</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">(Процесс создания формы и реестра уже был рассмотрен ранее.)</w:t>
+        <w:t xml:space="preserve">Теперь созданный шаблон необходимо подключить к основному маршруту заявки через условный переход.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Возвращаемся в маршрут основной заявки к этапу «Создать запись в реестре»:</w:t>
-[...57 lines deleted...]
-        <w:pStyle w:val="FirstParagraph"/>
+        <w:t xml:space="preserve">Возвращаемя в основной маршрут и выделяем этап «Условный переход».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Ниже переходим во вкладку</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Настроить сопоставления»</w:t>
+        <w:t xml:space="preserve">Открываем вкладку «Переходы»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 3.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В открывшемся окне нажимаем</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«+ Добавить сопоставление».</w:t>
+        <w:t xml:space="preserve">В разделе «Переход по умолчанию» выбираем вариант «Запустить маршрут по шаблону»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 4.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В открывшихся выпадающих списках выбираем поля откуда и куда попадут данные:</w:t>
-[...24 lines deleted...]
-    <w:bookmarkStart w:id="382" w:name="route_setting.xhtml#id34"/>
+        <w:t xml:space="preserve">Из открывшегося списка выбираем созданный нами шаблон маршрута</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Переходим во вкладку настроек рядом с этапом условного перехода</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/matching_registries.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/settings_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/matching_registries.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/settings_icon.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId381"/>
+                    <a:blip r:embed="rId380"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пример сопоставления ИИН</w:t>
-[...24 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 6.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Сохраняем этап маршрута.</w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="386" w:name="route_setting.xhtml#id32"/>
+        <w:t xml:space="preserve">В параметре «После выполнения» выбираем «Перейти к этапу» и указываем код этапа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">end</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Так мы уточняем что после завершения маршрута в шаблоне, основной маршрут заявки должен перейти к опреденному этапу (в данном случае - в конец), а не на следующие по порядку этапы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 7.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нажимаем «ОК» и сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkStart w:id="385" w:name="route_setting.xhtml#id30"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.18. Этап 10. Конец маршрута.</w:t>
+        <w:t xml:space="preserve">7.2.17. Этап 9. Создание подпроцесса «Формирование договора»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">Данный этап завершает выполнение бизнес-процесса заявки.</w:t>
+        <w:t xml:space="preserve">В ордере №2 описан подпроцесс создания договора на основании заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ордер №2</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="384" w:name="route_setting.xhtml#id31"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.17.1. Подготовка формы и реестра договора</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Создаем форму и реестр будущего подпроцесса согласно ордеру №2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Процесс создания формы и реестра уже был рассмотрен ранее.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 1.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку</w:t>
-[...19 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
+        <w:t xml:space="preserve">Возвращаемся в маршрут основной заявки к этапу «Создать запись в реестре»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия - «Создать запись в реестре»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа - create_agreement (указанный нами ранее в условном переходе)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Реестр в котором необходимо создать запись - указываем созданный нами реестр договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если нам необходимо чтобы созданный документ сразу после создания отправлялся по маршруту, делаем активной галочку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Активировать запись реестра”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Шаг 2.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">В настройках этапа указываем:</w:t>
-[...34 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">Ниже переходим во вкладку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Настроить сопоставления»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне нажимаем</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+ Добавить сопоставление».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 4.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В открывшихся выпадающих списках выбираем поля откуда и куда попадут данные:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1173"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Слева - поля заявки (from - откуда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1173"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Справа - поля договора (to - куда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="383" w:name="route_setting.xhtml#id34"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_end.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/matching_registries.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_end.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/matching_registries.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId385"/>
+                    <a:blip r:embed="rId382"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...131 lines deleted...]
-    <w:bookmarkEnd w:id="389"/>
+        <w:t xml:space="preserve">Пример сопоставления ИИН</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 5.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После настройки всех сопоставлений нажимаем «Сохранить» в модальном окне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап маршрута.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkStart w:id="387" w:name="route_setting.xhtml#id32"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.18. Этап 10. Конец маршрута.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="390" w:name="intro.xhtml"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">».</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка, прошедшая все предусмотренные этапы маршрута.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выход</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- завершённый процесс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Данный этап завершает выполнение бизнес-процесса заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В редакторе маршрута нажимаем кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">для добавления нового этапа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">В настройках этапа указываем:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1174"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тип действия — Конец маршрута;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1174"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Наименование — Конец маршрута;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1174"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код этапа — end (указанный нами ранее в условном переходе)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_auth.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_end.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_auth.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_end.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId392"/>
+                    <a:blip r:embed="rId386"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:id="397" w:name="intro.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сохраняем этап.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="389" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="389"/>
+    </w:p>
+    <w:bookmarkStart w:id="390" w:name="index.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.3. Модуль «Потоки работ»</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">8. Synergy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.1. Synergy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.2. Авторизация</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.3. Модуль «Потоки работ»</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.4. Модуль «Хранилище»</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.5. Раздел «Реестры»</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="testing_steps.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.6. Шаги тестирования</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:r>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">правую панель, отображающую информацию о выделенной работе</w:t>
+      <w:bookmarkStart w:id="391" w:name="intro.xhtml"/>
+      <w:bookmarkEnd w:id="391"/>
+    </w:p>
+    <w:bookmarkStart w:id="392" w:name="intro.xhtml#synergy"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.1. Synergy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Synergy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— это раздел платформы в которой пользователи создают, согласовывают, обрабатывают и хранят заявки и документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В рамках нашего сценария дизайнер выступает как основная рабочая среда, где настраиваются формы, реестры, маршруты и права доступа, а в Synergy выполняется сам бизнес-процесс.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:id="394" w:name="intro.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.2. Авторизация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Окно авторизации Synergy представляет собой форму с полями для ввода логина и пароля, а также содержит функционал восстановления пароля по нажатию на кнопку «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Забыли пароль?</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_work_flows.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_auth.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_work_flows.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_auth.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId394"/>
+                    <a:blip r:embed="rId393"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">Настройки платформы → Документооборот → Создание документов</w:t>
+    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkStart w:id="398" w:name="intro.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.3. Модуль «Потоки работ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После авторизации пользователь по умолчанию попадает в модуль «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Потоки работ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">», представляющий собой рабочую область, разделённую на:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1176"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">панель фильтров работ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1176"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">центральную область, содержащую список работ авторизованного пользователя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1176"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">правую панель, отображающую информацию о выделенной работе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/designer_button_create.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_work_flows.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/designer_button_create.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_work_flows.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId395"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Центральнее на верхней панели размещены кнопки перехода между модулями системы.</w:t>
+        <w:t xml:space="preserve">На верхней панели расположена кнопка «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Создать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">». В данном модуле она представляет собой список быстродоступных реестров, позволяющий создать новую заявку прямо из модуля потоков работ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Список таких реестров настраивается в дизайнере через пункт:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настройки платформы → Документооборот → Создание документов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_pannel.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/designer_button_create.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_pannel.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/designer_button_create.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId396"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">», который представляет собой структуру папок для загрузки и хранения файлов проекта с возможностью их дальнейшего использования.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Центральнее на верхней панели размещены кнопки перехода между модулями системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_pannel.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_pannel.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId398"/>
+                    <a:blip r:embed="rId397"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Правая панель содержит разделы модуля «</w:t>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:id="400" w:name="intro.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.4. Модуль «Хранилище»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">При переходе в модуль «</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Хранилище</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">».</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Раздел представляет собой список реестров, доступных пользователю в соответствии с его правами доступа.</w:t>
+        <w:t xml:space="preserve">» пользователю открывается рабочая область, связанная с хранением данных проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">По умолчанию отображается раздел «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Файлы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">», который представляет собой структуру папок для загрузки и хранения файлов проекта с возможностью их дальнейшего использования.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId400"/>
+                    <a:blip r:embed="rId399"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">По нажатию на название реестра открывается список заявок, содержащий данные по столбцам, настроенным ранее в разделе «</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">» при создании реестра в дизайнере.</w:t>
+        <w:t xml:space="preserve">Правая панель содержит разделы модуля «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Хранилище</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">».</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
+    <w:bookmarkStart w:id="405" w:name="intro.xhtml#id4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.5. Раздел «Реестры»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Раздел представляет собой список реестров, доступных пользователю в соответствии с его правами доступа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/form_registry_fields.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/form_registry_fields.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId401"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После перехода в реестр по нажатию на кнопку «</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">» открывается окно создания новой заявки по форме текущего реестра.</w:t>
+        <w:t xml:space="preserve">По нажатию на название реестра открывается список заявок, содержащий данные по столбцам, настроенным ранее в разделе «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поля формы реестра</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">» при создании реестра в дизайнере.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/form_registry_fields.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/form_registry_fields.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId402"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После перехода в реестр по нажатию на кнопку «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Создать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">» открывается окно создания новой заявки по форме текущего реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId403"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-[...105 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId398"/>
+                    <a:blip r:embed="rId404"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+    <w:bookmarkEnd w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="406" w:name="testing_steps.xhtml"/>
+      <w:bookmarkEnd w:id="406"/>
+    </w:p>
+    <w:bookmarkStart w:id="429" w:name="testing_steps.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.6. Шаги тестирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти по адресу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">http://адрес_сервера/Synergy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Авторизоваться под пользователем, имеющим доступ к группе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Заявитель»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">созданного приложения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После авторизации перейти в модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Хранилище».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId400"/>
+                    <a:blip r:embed="rId399"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">«Создать»</w:t>
+        <w:t xml:space="preserve">Шаг 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Открыть раздел</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Реестры»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId402"/>
+                    <a:blip r:embed="rId401"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 7</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне создания новой заявки заполнить все обязательные поля так, как это будет делать заявитель.</w:t>
+        <w:t xml:space="preserve">Шаг 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти в реестр</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Заявка на услуги компании ATLAS»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На данном этапе в вашем реестре не будет записей, но будут отображаться колонки реестра — это нормально.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажать на кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Создать»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId403"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 8</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Шаг 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне создания новой заявки заполнить все обязательные поля так, как это будет делать заявитель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_save_button.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_save_button.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId406"/>
+                    <a:blip r:embed="rId404"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 9</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">«Отправить заявку» / «Создать» / «Отправить»</w:t>
+        <w:t xml:space="preserve">Шаг 8</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После заполнения заявки нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сохранить»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">при создании реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_create_button.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_save_button.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_create_button.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_save_button.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId407"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После сохранения данных нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправить заявку» / «Создать» / «Отправить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Название кнопки задаётся в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Название действия по документу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">при создании реестра.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/designer_button_send_atlas.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_create_button.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/designer_button_send_atlas.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_create_button.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId408"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...52 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_card_button.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/designer_button_send_atlas.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_card_button.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/designer_button_send_atlas.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId409"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После нажатия на кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Отправить заявку»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">запускается маршрут заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для просмотра текущего этапа необходимо открыть:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Карточка → Ход выполнения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_progress_execution.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_card_button.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_progress_execution.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_card_button.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId410"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...61 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_progress_execution.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_progress_execution.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId411"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В данном случае заявка находится в потоках работ автора на согласовании.</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">Отобразится этап заявки, находящийся в работе текущего пользователя.</w:t>
+        <w:t xml:space="preserve">Развернув ход выполнения, отображается:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">название этапа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пользователь, которому назначена работа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">автор заявки</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">дата и время начала/завершения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">комментарии и ошибки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId412"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Открыть работу двойным кликом.</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">«Согласовать»</w:t>
+        <w:t xml:space="preserve">В данном случае заявка находится в потоках работ автора на согласовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Необходимо вернуться в потоки работ, свернув или закрыв окно заявки.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти в модуль</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Потоки работ»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Отобразится этап заявки, находящийся в работе текущего пользователя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work1_1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId413"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">«Согласен»</w:t>
+        <w:t xml:space="preserve">Открыть работу двойным кликом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На левой панели выполнить действие, требуемое этапом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В данном случае — нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Согласовать»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work1_2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work1_1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId414"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После выполнения действия заявка переходит к следующему этапу.</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">«Ход выполнения»</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 12.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся окне ввести комментарий и нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Согласен»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">«Назначение исполнителя»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work1_2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId415"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для продолжения необходимо авторизоваться под учетной записью менеджера.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Открыть работу по заявке.</w:t>
+        <w:t xml:space="preserve">После выполнения действия заявка переходит к следующему этапу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для проверки необходимо снова открыть</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ход выполнения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В ходе выполнения видно, что автоматически:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- отправлено уведомление</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка перешла к этапу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Назначение исполнителя»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId416"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Нажать кнопку «Завершить».</w:t>
+        <w:t xml:space="preserve">Для продолжения необходимо авторизоваться под учетной записью менеджера.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Открыть работу по заявке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId417"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Откроется форма завершения, в которой необходимо указать исполнителя.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 13.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажать кнопку «Завершить».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId418"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">нажать на иконку выбора пользователя.</w:t>
+        <w:t xml:space="preserve">Откроется форма завершения, в которой необходимо указать исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId419"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Найти пользователя (поиск или вручную), выбрать и нажать кнопку</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 13.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Исполнитель»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нажать на иконку выбора пользователя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...76 lines deleted...]
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_4.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId420"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После этого снова открыть карточку заявки.</w:t>
+        <w:t xml:space="preserve">Найти пользователя (поиск или вручную), выбрать и нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Выбрать»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId420"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 13.3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После отображения пользователя в поле нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сохранить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_4.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_4.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId421"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В ходе выполнения видно, что автоматически выполнены:</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">- заявка переходит исполнителю</w:t>
+        <w:t xml:space="preserve">После этого снова открыть карточку заявки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work3.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId422"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Перейти в личный кабинет исполнителя.</w:t>
+        <w:t xml:space="preserve">В ходе выполнения видно, что автоматически выполнены:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- перенос данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- смена статуса</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- отправка уведомления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Далее выполняется условный переход:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- если тип услуги — подписка → создание договора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- если иной тип → этап работы исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если тип услуги — подписка:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- этап создания договора завершается</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка считается завершённой</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- дальнейшая работа ведётся в реестре «Договор на оказание услуг компании ATLAS»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если тип услуги — не подписка:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- заявка переходит исполнителю</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work4.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe3.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId423"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 14.1</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Шаг 14</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейти в личный кабинет исполнителя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work4_1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work4.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work4.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId424"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 14.2</w:t>
-[...36 lines deleted...]
-        <w:t xml:space="preserve">«Сохранить»</w:t>
+        <w:t xml:space="preserve">Шаг 14.1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Открыть задачу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Прошу обработать и завершить заявку на услуги»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work4_2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work4_1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId425"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 15</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">и убедиться, что заявка завершена.</w:t>
+        <w:t xml:space="preserve">Шаг 14.2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажать кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Завершить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В форме завершения указать комментарий с результатом работы и нажать</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сохранить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe4.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work4_2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId426"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пользователю автоматически отправляется уведомление о завершении.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Также в реестре можно убедиться, что заявка завершена без ошибок — по отметке в строке записи.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шаг 15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Открыть</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ход выполнения»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и убедиться, что заявка завершена.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_syenrgy_work_success.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe4.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_syenrgy_work_success.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe4.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId427"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="428"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="430" w:name="index.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пользователю автоматически отправляется уведомление о завершении.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Также в реестре можно убедиться, что заявка завершена без ошибок — по отметке в строке записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_syenrgy_work_success.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_syenrgy_work_success.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId428"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="430" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="430"/>
+    </w:p>
+    <w:bookmarkStart w:id="431" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. Архитектурные и эксплуатационные рекомендации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1178"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="architectural_recommendations.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.1. Архитектурные рекомендации</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -29362,59 +29362,59 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2.2. Резервное копирование и восстановление</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1180"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="operational_recommendations.xhtml#id8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2.3. Эксплуатационные практики</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="430"/>
+    <w:bookmarkEnd w:id="431"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="431" w:name="architectural_recommendations.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="441" w:name="architectural_recommendations.xhtml#id1"/>
+      <w:bookmarkStart w:id="432" w:name="architectural_recommendations.xhtml"/>
+      <w:bookmarkEnd w:id="432"/>
+    </w:p>
+    <w:bookmarkStart w:id="442" w:name="architectural_recommendations.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1. Архитектурные рекомендации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный раздел содержит архитектурные рекомендации,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">основанные на практическом опыте эксплуатации платформы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -29425,80 +29425,80 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к аппаратному и программному обеспечению.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Рекомендации ориентированы на разные сценарии использования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и учитывают как нагрузочные характеристики,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">так и требования к масштабируемости и надежности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="434" w:name="architectural_recommendations.xhtml#id2"/>
+    <w:bookmarkStart w:id="435" w:name="architectural_recommendations.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.1. Минимальные требования к инфраструктуре</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При выборе инфраструктуры рекомендуется исходить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">из целевого сценария использования платформы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и предполагаемой нагрузки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="432" w:name="architectural_recommendations.xhtml#enterprise-instance"/>
+    <w:bookmarkStart w:id="433" w:name="architectural_recommendations.xhtml#enterprise-instance"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.1.1. Enterprise Instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Enterprise Instance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">предназначен для промышленной эксплуатации</w:t>
       </w:r>
       <w:r>
@@ -29658,52 +29658,52 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">150–200 USD в месяц</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный вариант рекомендуется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для production-окружений и корпоративных внедрений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:id="433" w:name="architectural_recommendations.xhtml#dev-instance"/>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkStart w:id="434" w:name="architectural_recommendations.xhtml#dev-instance"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.1.2. Dev Instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dev Instance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">предназначен для:</w:t>
       </w:r>
     </w:p>
@@ -29834,53 +29834,53 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: минимальные, зависят от сценария использования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В качестве Dev Instance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">может использоваться рабочий ноутбук разработчика</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или недорогая виртуальная машина.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="433"/>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:id="436" w:name="architectural_recommendations.xhtml#process-to-process"/>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkStart w:id="437" w:name="architectural_recommendations.xhtml#process-to-process"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.2. Мультиинстанс-архитектура (process-to-process)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В крупных организациях с выраженной организационной структурой</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(головная компания, дочерние организации, филиалы, департаменты)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -30004,51 +30004,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">process-to-process взаимодействия между инстансами,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда выполнение процесса в одном инстансе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">может инициировать продолжение или отдельный участок процесса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в другом инстансе (в рамках общей бизнес-логики компании).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="435" w:name="architectural_recommendations.xhtml#id3"/>
+    <w:bookmarkStart w:id="436" w:name="architectural_recommendations.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.2.1. Сводный инстанс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительно может быть выделен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">сводный инстанс</w:t>
       </w:r>
       <w:r>
@@ -30120,82 +30120,82 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбор мультиинстанс-архитектуры рекомендуется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">при наличии нескольких организационных контуров</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и необходимости разделения доступа, ответственности и нагрузки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="435"/>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:id="439" w:name="architectural_recommendations.xhtml#id4"/>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:id="440" w:name="architectural_recommendations.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.3. Архитектурные рекомендации по пользовательским порталам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При проектировании внешних пользовательских порталов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">рекомендуется учитывать количество конкурентных пользователей</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и профиль нагрузки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="437" w:name="architectural_recommendations.xhtml#id5"/>
+    <w:bookmarkStart w:id="438" w:name="architectural_recommendations.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.3.1. Сценарий до 1000 конкурентных пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При нагрузке до</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1000 конкурентных пользователей</w:t>
       </w:r>
       <w:r>
@@ -30294,52 +30294,52 @@
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1187"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">упрощенную архитектуру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1187"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">снижение эксплуатационных затрат.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:id="438" w:name="architectural_recommendations.xhtml#id6"/>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkStart w:id="439" w:name="architectural_recommendations.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.3.2. Сценарий свыше 1000 конкурентных пользователей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нагрузка свыше</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1000 конкурентных пользователей</w:t>
       </w:r>
       <w:r>
@@ -30497,53 +30497,53 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">процессного и рабочего ядра</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">а внешний портал берет на себя</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">всю нагрузку пользовательского взаимодействия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="438"/>
     <w:bookmarkEnd w:id="439"/>
-    <w:bookmarkStart w:id="440" w:name="architectural_recommendations.xhtml#id7"/>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkStart w:id="441" w:name="architectural_recommendations.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.4. Общие рекомендации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При выборе архитектурного подхода рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1190"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">четко определять целевой профиль нагрузки;</w:t>
@@ -30598,60 +30598,60 @@
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Соблюдение данных рекомендаций</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">позволяет достичь оптимального баланса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">между стоимостью владения,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">производительностью и масштабируемостью системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
     <w:bookmarkEnd w:id="441"/>
-    <w:p>
-[...6 lines deleted...]
-    <w:bookmarkStart w:id="451" w:name="operational_recommendations.xhtml#id1"/>
+    <w:bookmarkEnd w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="443" w:name="operational_recommendations.xhtml"/>
+      <w:bookmarkEnd w:id="443"/>
+    </w:p>
+    <w:bookmarkStart w:id="452" w:name="operational_recommendations.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2. Рекомендации по эксплуатации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный раздел содержит рекомендации по эксплуатации приложений,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">развернутых на платформе Synergy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -30662,51 +30662,51 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">такие как перенос приложений между средами,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">резервное копирование и восстановление,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">а также общие подходы к сопровождению системы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в промышленной эксплуатации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="446" w:name="operational_recommendations.xhtml#id2"/>
+    <w:bookmarkStart w:id="447" w:name="operational_recommendations.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.1. Импорт и экспорт приложений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Платформа Synergy предоставляет встроенные механизмы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">импорта и экспорта приложений,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -30819,51 +30819,51 @@
         <w:t xml:space="preserve">развертывание приложения на новом сервере;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1192"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">синхронизацию конфигурации между средами;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1192"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">перенос решений между инсталляциями заказчика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="444" w:name="operational_recommendations.xhtml#id3"/>
+    <w:bookmarkStart w:id="445" w:name="operational_recommendations.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.1.1. Поддерживаемые сценарии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Механизм импорта и экспорта поддерживает следующие сценарии:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1193"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">экспорт приложения полностью или частично;</w:t>
@@ -30904,61 +30904,61 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Детальное описание механизма,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пошаговые инструкции и ограничения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">приведены в официальной документации платформы Synergy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:hyperlink r:id="rId443">
+      <w:hyperlink r:id="rId444">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:id="445" w:name="operational_recommendations.xhtml#id4"/>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkStart w:id="446" w:name="operational_recommendations.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.1.2. Рекомендации по использованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При эксплуатации рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1194"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать экспорт приложений</w:t>
@@ -30999,53 +30999,53 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в системе контроля версий или защищенном хранилище;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1194"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">привязывать экспорт приложений</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к версиям релизов и этапам CI/CD.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:id="449" w:name="operational_recommendations.xhtml#id5"/>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:id="450" w:name="operational_recommendations.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.2. Резервное копирование и восстановление</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Резервное копирование является обязательным элементом</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">эксплуатации платформы Synergy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -31062,51 +31062,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в случае сбоев или аварий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Платформа поддерживает резервное копирование</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">всех критически важных компонентов системы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">включая данные, хранилища и конфигурацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="447" w:name="operational_recommendations.xhtml#id6"/>
+    <w:bookmarkStart w:id="448" w:name="operational_recommendations.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.2.1. Объекты резервного копирования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В резервное копирование должны входить:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">реляционные базы данных платформы;</w:t>
@@ -31135,52 +31135,52 @@
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">индексы поиска</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(Lucene или Elasticsearch);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">конфигурационные файлы платформы и окружения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:id="448" w:name="operational_recommendations.xhtml#id7"/>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkStart w:id="449" w:name="operational_recommendations.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.2.2. Общие рекомендации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При организации резервного копирования рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1196"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выполнять резервное копирование</w:t>
@@ -31247,53 +31247,53 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">production- и тестовых окружений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подробные процедуры резервного копирования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и восстановления системы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">описаны в эксплуатационной документации платформы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:id="450" w:name="operational_recommendations.xhtml#id8"/>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkStart w:id="451" w:name="operational_recommendations.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.3. Эксплуатационные практики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для стабильной и предсказуемой работы системы рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1197"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">разделять окружения разработки, тестирования и эксплуатации;</w:t>
@@ -31365,68 +31365,68 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">позволяет снизить эксплуатационные риски,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">обеспечить устойчивость системы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и упростить сопровождение приложений</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на протяжении всего жизненного цикла.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="450"/>
     <w:bookmarkEnd w:id="451"/>
-    <w:p>
-[...4 lines deleted...]
-      <w:bookmarkEnd w:id="452"/>
+    <w:bookmarkEnd w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="453" w:name="genindex.xhtml"/>
+      <w:bookmarkEnd w:id="453"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="453" w:name="genindex.xhtml#index"/>
+      <w:bookmarkStart w:id="454" w:name="genindex.xhtml#index"/>
       <w:r>
         <w:t xml:space="preserve">Алфавитный указатель</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="453"/>
+      <w:bookmarkEnd w:id="454"/>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -34329,55 +34329,55 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:color w:val="ff0000"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId427" Target="media/rId427.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId409" Target="media/rId409.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId407" Target="media/rId407.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId411" Target="media/rId411.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId415" Target="media/rId415.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId422" Target="media/rId422.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId426" Target="media/rId426.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId410" Target="media/rId410.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId406" Target="media/rId406.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId412" Target="media/rId412.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId413" Target="media/rId413.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId414" Target="media/rId414.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId416" Target="media/rId416.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId417" Target="media/rId417.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId418" Target="media/rId418.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId419" Target="media/rId419.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId420" Target="media/rId420.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId421" Target="media/rId421.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId423" Target="media/rId423.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId424" Target="media/rId424.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId425" Target="media/rId425.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85" Target="media/rId85.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId313" Target="media/rId313.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId185" Target="media/rId185.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId164" Target="media/rId164.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136" Target="media/rId136.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId355" Target="media/rId355.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId216" Target="media/rId216.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId228" Target="media/rId228.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId337" Target="media/rId337.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId229" Target="media/rId229.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId248" Target="media/rId248.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId250" Target="media/rId250.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId239" Target="media/rId239.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId252" Target="media/rId252.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId253" Target="media/rId253.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId254" Target="media/rId254.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId243" Target="media/rId243.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId236" Target="media/rId236.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId245" Target="media/rId245.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66" Target="media/rId66.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId323" Target="media/rId323.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId322" Target="media/rId322.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId133" Target="media/rId133.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId373" Target="media/rId373.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId190" Target="media/rId190.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId148" Target="media/rId148.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId266" Target="media/rId266.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId363" Target="media/rId363.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId395" Target="media/rId395.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId408" Target="media/rId408.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId131" Target="media/rId131.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId192" Target="media/rId192.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId194" Target="media/rId194.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId191" Target="media/rId191.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105" Target="media/rId105.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97" Target="media/rId97.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId196" Target="media/rId196.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId218" Target="media/rId218.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId256" Target="media/rId256.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId312" Target="media/rId312.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83" Target="media/rId83.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId348" Target="media/rId348.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId182" Target="media/rId182.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId188" Target="media/rId188.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId180" Target="media/rId180.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId332" Target="media/rId332.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId204" Target="media/rId204.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId159" Target="media/rId159.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId150" Target="media/rId150.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId162" Target="media/rId162.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId401" Target="media/rId401.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89" Target="media/rId89.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68" Target="media/rId68.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId206" Target="media/rId206.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId207" Target="media/rId207.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId208" Target="media/rId208.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId119" Target="media/rId119.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId124" Target="media/rId124.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId126" Target="media/rId126.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127" Target="media/rId127.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId125" Target="media/rId125.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138" Target="media/rId138.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId343" Target="media/rId343.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId351" Target="media/rId351.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId350" Target="media/rId350.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId381" Target="media/rId381.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId177" Target="media/rId177.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId349" Target="media/rId349.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId168" Target="media/rId168.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100" Target="media/rId100.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId200" Target="media/rId200.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId325" Target="media/rId325.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId327" Target="media/rId327.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId137" Target="media/rId137.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113" Target="media/rId113.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId314" Target="media/rId314.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102" Target="media/rId102.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94" Target="media/rId94.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId210" Target="media/rId210.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId286" Target="media/rId286.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId279" Target="media/rId279.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId271" Target="media/rId271.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId295" Target="media/rId295.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId298" Target="media/rId298.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId293" Target="media/rId293.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId209" Target="media/rId209.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87" Target="media/rId87.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId369" Target="media/rId369.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId370" Target="media/rId370.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId306" Target="media/rId306.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId224" Target="media/rId224.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId281" Target="media/rId281.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId374" Target="media/rId374.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId344" Target="media/rId344.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId152" Target="media/rId152.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId379" Target="media/rId379.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92" Target="media/rId92.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId318" Target="media/rId318.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId330" Target="media/rId330.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId354" Target="media/rId354.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId358" Target="media/rId358.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId366" Target="media/rId366.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId385" Target="media/rId385.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId339" Target="media/rId339.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId377" Target="media/rId377.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId375" Target="media/rId375.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId346" Target="media/rId346.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId356" Target="media/rId356.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId403" Target="media/rId403.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId392" Target="media/rId392.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId402" Target="media/rId402.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId398" Target="media/rId398.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId400" Target="media/rId400.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId396" Target="media/rId396.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId394" Target="media/rId394.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId166" Target="media/rId166.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId170" Target="media/rId170.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId361" Target="media/rId361.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId360" Target="media/rId360.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId202" Target="media/rId202.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId362" Target="media/rId362.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId307" Target="media/rId307.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId290" Target="media/rId290.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId231" Target="media/rId231.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71" Target="media/rId71.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId371" Target="media/rId371.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId428" Target="media/rId428.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId410" Target="media/rId410.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId408" Target="media/rId408.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId412" Target="media/rId412.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId416" Target="media/rId416.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId423" Target="media/rId423.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId427" Target="media/rId427.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId411" Target="media/rId411.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId407" Target="media/rId407.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId413" Target="media/rId413.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId414" Target="media/rId414.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId415" Target="media/rId415.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId417" Target="media/rId417.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId418" Target="media/rId418.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId419" Target="media/rId419.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId420" Target="media/rId420.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId421" Target="media/rId421.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId422" Target="media/rId422.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId424" Target="media/rId424.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId425" Target="media/rId425.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId426" Target="media/rId426.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85" Target="media/rId85.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId314" Target="media/rId314.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId186" Target="media/rId186.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId165" Target="media/rId165.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId137" Target="media/rId137.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId356" Target="media/rId356.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId217" Target="media/rId217.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId229" Target="media/rId229.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId338" Target="media/rId338.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId230" Target="media/rId230.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId249" Target="media/rId249.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId251" Target="media/rId251.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId240" Target="media/rId240.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId253" Target="media/rId253.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId254" Target="media/rId254.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId255" Target="media/rId255.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId244" Target="media/rId244.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId237" Target="media/rId237.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId246" Target="media/rId246.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66" Target="media/rId66.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId324" Target="media/rId324.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId323" Target="media/rId323.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId134" Target="media/rId134.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId374" Target="media/rId374.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId191" Target="media/rId191.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId149" Target="media/rId149.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId267" Target="media/rId267.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId364" Target="media/rId364.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId396" Target="media/rId396.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId409" Target="media/rId409.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId132" Target="media/rId132.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId193" Target="media/rId193.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId195" Target="media/rId195.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId192" Target="media/rId192.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105" Target="media/rId105.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97" Target="media/rId97.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId197" Target="media/rId197.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId219" Target="media/rId219.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId257" Target="media/rId257.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId313" Target="media/rId313.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83" Target="media/rId83.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId349" Target="media/rId349.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId183" Target="media/rId183.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId189" Target="media/rId189.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId181" Target="media/rId181.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId333" Target="media/rId333.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId205" Target="media/rId205.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId160" Target="media/rId160.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId151" Target="media/rId151.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId163" Target="media/rId163.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId402" Target="media/rId402.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89" Target="media/rId89.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68" Target="media/rId68.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId207" Target="media/rId207.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId208" Target="media/rId208.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId209" Target="media/rId209.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId120" Target="media/rId120.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId125" Target="media/rId125.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127" Target="media/rId127.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId128" Target="media/rId128.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId126" Target="media/rId126.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId139" Target="media/rId139.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId344" Target="media/rId344.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId352" Target="media/rId352.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId351" Target="media/rId351.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId382" Target="media/rId382.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId178" Target="media/rId178.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId350" Target="media/rId350.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId169" Target="media/rId169.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100" Target="media/rId100.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId201" Target="media/rId201.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId326" Target="media/rId326.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId328" Target="media/rId328.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138" Target="media/rId138.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId114" Target="media/rId114.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId315" Target="media/rId315.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102" Target="media/rId102.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94" Target="media/rId94.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId211" Target="media/rId211.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId287" Target="media/rId287.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId280" Target="media/rId280.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId272" Target="media/rId272.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId296" Target="media/rId296.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId299" Target="media/rId299.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId294" Target="media/rId294.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId210" Target="media/rId210.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87" Target="media/rId87.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId370" Target="media/rId370.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId371" Target="media/rId371.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId307" Target="media/rId307.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId225" Target="media/rId225.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId282" Target="media/rId282.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId375" Target="media/rId375.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId345" Target="media/rId345.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId153" Target="media/rId153.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId380" Target="media/rId380.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92" Target="media/rId92.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId319" Target="media/rId319.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId331" Target="media/rId331.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId355" Target="media/rId355.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId359" Target="media/rId359.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId367" Target="media/rId367.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId386" Target="media/rId386.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId340" Target="media/rId340.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId378" Target="media/rId378.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId376" Target="media/rId376.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId347" Target="media/rId347.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId357" Target="media/rId357.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId404" Target="media/rId404.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId393" Target="media/rId393.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId403" Target="media/rId403.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId399" Target="media/rId399.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId401" Target="media/rId401.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId397" Target="media/rId397.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId395" Target="media/rId395.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId167" Target="media/rId167.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId171" Target="media/rId171.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId362" Target="media/rId362.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId361" Target="media/rId361.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId203" Target="media/rId203.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId363" Target="media/rId363.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId308" Target="media/rId308.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId291" Target="media/rId291.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId232" Target="media/rId232.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71" Target="media/rId71.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId372" Target="media/rId372.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="http://localhost:8080/designer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" Target="http://localhost:8080/knowledge_community/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId109" Target="http://localhost:8080/designer" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId122" Target="http://localhost:8080/knowledge_community/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId142" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId336" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId365" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId156" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId220" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId174" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId369" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId320" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId343" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId444" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>