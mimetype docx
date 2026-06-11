--- v0 (2026-05-19)
+++ v1 (2026-06-11)
@@ -1,708 +1,712 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/media/rId423.jpg" ContentType="image/jpeg"/>
-[...1 lines deleted...]
-  <Override PartName="/word/media/rId403.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId427.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId409.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId407.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId411.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId418.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId415.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId422.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId426.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId410.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId406.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId402.jpg" ContentType="image/jpeg"/>
-[...2 lines deleted...]
-  <Override PartName="/word/media/rId410.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId412.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId413.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId414.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId415.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId416.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId417.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId418.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId419.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId420.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId421.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId423.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId424.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId425.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId85.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId309.jpg" ContentType="image/jpeg"/>
-[...13 lines deleted...]
-  <Override PartName="/word/media/rId250.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId313.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId185.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId164.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId136.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId355.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId216.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId228.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId337.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId229.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId248.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId250.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId239.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId232.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId241.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId252.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId253.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId254.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId243.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId236.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId245.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId66.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId319.jpg" ContentType="image/jpeg"/>
-[...10 lines deleted...]
-  <Override PartName="/word/media/rId188.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId323.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId322.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId133.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId373.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId190.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId187.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId148.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId266.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId363.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId395.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId408.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId131.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId192.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId194.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId191.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId105.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId97.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId192.jpg" ContentType="image/jpeg"/>
-[...2 lines deleted...]
-  <Override PartName="/word/media/rId308.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId196.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId218.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId256.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId312.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId83.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId344.jpg" ContentType="image/jpeg"/>
-[...8 lines deleted...]
-  <Override PartName="/word/media/rId397.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId348.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId182.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId188.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId180.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId332.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId204.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId159.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId150.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId162.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId401.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId89.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId68.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId202.jpg" ContentType="image/jpeg"/>
-[...1 lines deleted...]
-  <Override PartName="/word/media/rId204.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId206.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId207.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId208.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId119.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId134.jpg" ContentType="image/jpeg"/>
-[...6 lines deleted...]
-  <Override PartName="/word/media/rId164.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId124.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId126.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId127.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId125.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId138.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId343.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId351.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId350.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId381.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId177.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId349.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId168.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId100.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId196.jpg" ContentType="image/jpeg"/>
-[...2 lines deleted...]
-  <Override PartName="/word/media/rId133.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId200.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId325.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId327.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId137.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId113.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId310.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId314.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId102.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId94.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId206.jpg" ContentType="image/jpeg"/>
-[...6 lines deleted...]
-  <Override PartName="/word/media/rId205.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId210.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId286.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId279.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId271.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId295.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId298.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId293.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId209.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId87.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId365.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId369.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId370.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId306.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId224.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId281.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId374.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId344.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId152.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId379.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId92.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId318.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId330.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId354.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId358.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId366.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId302.jpg" ContentType="image/jpeg"/>
-[...4 lines deleted...]
-  <Override PartName="/word/media/rId148.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId385.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId339.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId377.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId375.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId92.jpg" ContentType="image/jpeg"/>
-[...3 lines deleted...]
-  <Override PartName="/word/media/rId354.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId346.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId356.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId403.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId392.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId402.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId398.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId400.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId396.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId394.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId166.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId170.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId361.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId360.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId202.jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/media/rId362.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId381.jpg" ContentType="image/jpeg"/>
-[...1 lines deleted...]
-  <Override PartName="/word/media/rId373.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId307.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId290.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId231.jpg" ContentType="image/jpeg"/>
+  <Override PartName="/word/media/rId71.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId371.jpg" ContentType="image/jpeg"/>
-  <Override PartName="/word/media/rId342.jpg" ContentType="image/jpeg"/>
-[...18 lines deleted...]
-  <Override PartName="/word/media/rId367.jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ARTA Synergy платформасындағы курстар 1.0 documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">unknown</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Date"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2026-05-14T04:05:52Z</w:t>
+        <w:t xml:space="preserve">2026-06-10T00:22:04Z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:bookmarkStart w:id="59" w:name="index.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Synergy оқыту курстары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">1. Установка ARTA</w:t>
+          <w:t xml:space="preserve">1. ARTA орнату</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1002"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">1.1. Установка через Oracle VirtualBox</w:t>
+          <w:t xml:space="preserve">1.1. Oracle VirtualBox арқылы орнату</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1002"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">1.2. Установка на macOS (Apple Silicon / ARM)</w:t>
+          <w:t xml:space="preserve">1.2. macOS жүйесіне орнату (Apple Silicon / ARM)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2. Кіріспе</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1003"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">2.1. Бизнес-процесті әзірлеуге арналған ордер үлгісі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">3. Приложение Knowledge</w:t>
+          <w:t xml:space="preserve">3. Knowledge қолданбасы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1004"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">3.1. Назначение приложения</w:t>
+          <w:t xml:space="preserve">3.1. Қолданбаның мақсаты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1004"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">3.2. Доступ к приложению</w:t>
+          <w:t xml:space="preserve">3.2. Қолданбаға кіру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1004"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">3.3. Обучающие курсы</w:t>
+          <w:t xml:space="preserve">3.3. Оқыту курстары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1004"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">3.4. Практическое использование</w:t>
+          <w:t xml:space="preserve">3.4. Практикалық пайдалану</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">4. Создание приложения</w:t>
+          <w:t xml:space="preserve">4. Қолданба жасау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1005"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">4.1. Шаги</w:t>
+          <w:t xml:space="preserve">4.1. Қадамдар</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1005"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">4.2. Результат</w:t>
+          <w:t xml:space="preserve">4.2. Нәтиже</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5. Создание и настройка формы</w:t>
+          <w:t xml:space="preserve">5. Нысанды жасау және баптау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1006"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.1. Создание формы заявки</w:t>
+          <w:t xml:space="preserve">5.1. Өтінім нысанын жасау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1006"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.2. Настройка формы</w:t>
+          <w:t xml:space="preserve">5.2. Нысанды баптау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1006"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3. Добавление полей формы</w:t>
+          <w:t xml:space="preserve">5.3. Нысан өрістерін қосу</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1006"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.4. Сохранение формы и финальные штрихи</w:t>
+          <w:t xml:space="preserve">5.4. Нысанды сақтау және соңғы реттеулер</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1006"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.5. Условные действия</w:t>
+          <w:t xml:space="preserve">5.5. Шартты іс-қимылдар</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">6. Реестры</w:t>
+          <w:t xml:space="preserve">6. Тізілімдер</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1007"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">6.1. Общая информация о реестрах</w:t>
+          <w:t xml:space="preserve">6.1. Тізілімдер туралы жалпы ақпарат</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1007"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId42">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">6.2. Создание реестра</w:t>
+          <w:t xml:space="preserve">6.2. Тізілім жасау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1007"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">6.3. Основные настройки реестра</w:t>
+          <w:t xml:space="preserve">6.3. Тізілімнің негізгі баптаулары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1007"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">6.4. Поля и колонки реестра</w:t>
+          <w:t xml:space="preserve">6.4. Тізілімнің өрістері мен бағандары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1007"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">6.5. Права доступа к реестру</w:t>
+          <w:t xml:space="preserve">6.5. Тізілімге қол жеткізу құқықтары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7. Маршруты</w:t>
+          <w:t xml:space="preserve">7. Маршруттар</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1008"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId47">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.1. Маршруты реестра: назначение и различия</w:t>
+          <w:t xml:space="preserve">7.1. Тізілім маршруттары: мақсаты мен айырмашылықтары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1008"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2. Маршрут «Активация»: интерфейс и логика настройки</w:t>
+          <w:t xml:space="preserve">7.2. «Белсендіру» маршруты: интерфейс және баптаудың логикасы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8. Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1009"/>
@@ -726,406 +730,403 @@
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId51">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8.2. Авторизация</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1009"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId52">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.3. Модуль «Потоки работ»</w:t>
+          <w:t xml:space="preserve">8.3. «Жұмыс ағындары» модулі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1009"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId53">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.4. Модуль «Хранилище»</w:t>
+          <w:t xml:space="preserve">8.4. «Қойма» модулі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1009"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId54">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.5. Раздел «Реестры»</w:t>
+          <w:t xml:space="preserve">8.5. «Тізілімдер» бөлімі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1009"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId55">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.6. Шаги тестирования</w:t>
+          <w:t xml:space="preserve">8.6. Тестілеу қадамдары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId56">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9. Архитектурные и эксплуатационные рекомендации</w:t>
+          <w:t xml:space="preserve">9. Архитектуралық және пайдалану ұсыныстары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1010"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId57">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.1. Архитектурные рекомендации</w:t>
+          <w:t xml:space="preserve">9.1. Архитектуралық ұсыныстар</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1010"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId58">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.2. Рекомендации по эксплуатации</w:t>
+          <w:t xml:space="preserve">9.2. Пайдалану ұсыныстары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="60" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:bookmarkStart w:id="111" w:name="index.xhtml#arta"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1. Установка ARTA</w:t>
+        <w:t xml:space="preserve">1. ARTA орнату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В данном разделе описан процесс установки платформы ARTA</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Поддерживаются два сценария установки:</w:t>
+        <w:t xml:space="preserve">Бұл бөлімде ARTA платформасын дайын виртуалды бейне арқылы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">орнату процесі сипатталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Платформа дайындалған виртуалды машина түрінде таратылады,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">оны виртуалдандыру жүйесіне импорттау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Екі орнату сценарийі қолданылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1011"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Через Oracle VirtualBox (Windows / Linux / macOS Intel)</w:t>
+        <w:t xml:space="preserve">Oracle VirtualBox арқылы (Windows / Linux / macOS Intel)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1011"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Через UTM (macOS Apple Silicon — M1/M2/M3/M4)</w:t>
+        <w:t xml:space="preserve">UTM арқылы (macOS Apple Silicon — M1/M2/M3/M4)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="77" w:name="index.xhtml#oracle-virtualbox"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.1. Установка через Oracle VirtualBox</w:t>
+        <w:t xml:space="preserve">1.1. Oracle VirtualBox арқылы орнату</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="61" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.1.1. Предварительные требования</w:t>
+        <w:t xml:space="preserve">1.1.1. Алдын ала талаптар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1012"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">минимум 8 ГБ RAM</w:t>
+        <w:t xml:space="preserve">кемінде 8 ГБ RAM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1012"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">свободное место на диске (15+ ГБ)</w:t>
+        <w:t xml:space="preserve">дискте бос орын (15+ ГБ)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:id="63" w:name="index.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.1.2. Установка Oracle VirtualBox</w:t>
+        <w:t xml:space="preserve">1.1.2. Oracle VirtualBox орнату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1013"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Перейдите на сайт:</w:t>
+        <w:t xml:space="preserve">Сайтқа өтіңіз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId62">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.virtualbox.org/wiki/Downloads</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1013"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Скачайте и установите приложение.</w:t>
+        <w:t xml:space="preserve">Қолданбаны жүктеп алып, орнатыңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:id="65" w:name="index.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.1.3. Загрузка виртуального образа</w:t>
+        <w:t xml:space="preserve">1.1.3. Виртуалды бейнені жүктеп алу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Скачайте образ:</w:t>
+        <w:t xml:space="preserve">Бейнені жүктеп алыңыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:hyperlink r:id="rId64">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://releases.arta.pro/files/Arta-Synergy.ova</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
     <w:bookmarkStart w:id="70" w:name="index.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.1.4. Импорт виртуального образа</w:t>
+        <w:t xml:space="preserve">1.1.4. Виртуалды бейнені импорттау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1014"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Запустите</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Oracle VirtualBox</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">іске қосыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1014"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В верхнем меню выберите:</w:t>
+        <w:t xml:space="preserve">Жоғарғы мәзірден таңдаңыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Файл → Импорт конфигураций</w:t>
+        <w:t xml:space="preserve">Файл → Конфигурацияларды импорттау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="67" w:name="index.xhtml#id13"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3157086" cy="3051208"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/configuration_import.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/configuration_import.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId66"/>
                     <a:stretch>
@@ -1137,93 +1138,90 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="3157086" cy="3051208"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Импорт конфигурации виртуальной машины</w:t>
+        <w:t xml:space="preserve">Виртуалды машина конфигурациясын импорттау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1015"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В открывшемся окне укажите путь к образу Synergy</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Ашылған терезеде Synergy бейнесіне дейінгі жолды көрсетіп,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Келесі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, содан кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Импорттау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басыңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="69" w:name="index.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2996379"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/import_window.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/import_window.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId68"/>
                     <a:stretch>
@@ -1235,124 +1233,121 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2996379"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выбор файла образа Synergy</w:t>
+        <w:t xml:space="preserve">Synergy бейне файлын таңдау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После завершения импорта виртуальная машина появится</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">в списке доступных ВМ.</w:t>
+        <w:t xml:space="preserve">Импорт аяқталғаннан кейін виртуалды машина</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қолжетімді ВМ тізімінде пайда болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:id="73" w:name="index.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.1.5. Запуск виртуальной машины</w:t>
+        <w:t xml:space="preserve">1.1.5. Виртуалды машинаны іске қосу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1016"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выберите импортированную виртуальную машину.</w:t>
+        <w:t xml:space="preserve">Импортталған виртуалды машинаны таңдаңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1016"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Нажмите кнопку</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Іске қосу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После запуска системы появится информационное окно,</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">содержащее данные для доступа к платформе.</w:t>
+        <w:t xml:space="preserve">Жүйе іске қосылғаннан кейін платформаға</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кіру деректерін қамтитын ақпараттық терезе пайда болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="72" w:name="index.xhtml#id15"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4472404"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/vm_start.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/vm_start.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId71"/>
                     <a:stretch>
@@ -1364,76 +1359,76 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="4472404"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Информационное окно при запуске Synergy</w:t>
+        <w:t xml:space="preserve">Synergy іске қосылғандағы ақпараттық терезе</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:id="76" w:name="index.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.1.6. Доступ к платформе</w:t>
+        <w:t xml:space="preserve">1.1.6. Платформаға кіру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После полной загрузки виртуальной машины</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">в терминале отображаются ссылки для доступа:</w:t>
+        <w:t xml:space="preserve">Виртуалды машина толық жүктелгеннен кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">терминалда кіру үшін сілтемелер көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1017"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Synergy IDE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">—</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId74">
@@ -1459,259 +1454,259 @@
         <w:t xml:space="preserve">Synergy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">—</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId75">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://localhost:8080/Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Обычно запуск приложения занимает от 5 до 10 минут.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">используя указанные адреса.</w:t>
+        <w:t xml:space="preserve">Әдетте қолданба іске қосылуы 5-тен 10 минутқа дейін созылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Одан кейін платформаны браузерде көрсетілген</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мекенжайлар арқылы ашуға болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:id="110" w:name="index.xhtml#macos-apple-silicon-arm"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.2. Установка на macOS (Apple Silicon / ARM)</w:t>
+        <w:t xml:space="preserve">1.2. macOS жүйесіне орнату (Apple Silicon / ARM)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для компьютеров Mac с процессорами M1/M2/M3/M4 используется приложение UTM.</w:t>
+        <w:t xml:space="preserve">M1/M2/M3/M4 процессорлы Mac компьютерлері үшін UTM қолданбасы пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="78" w:name="index.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.2.1. Предварительные требования</w:t>
+        <w:t xml:space="preserve">1.2.1. Алдын ала талаптар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1018"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">macOS актуальной версии</w:t>
+        <w:t xml:space="preserve">macOS соңғы нұсқасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1018"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">минимум 8 ГБ RAM</w:t>
+        <w:t xml:space="preserve">кемінде 8 ГБ RAM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1018"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">свободное место на диске (15+ ГБ)</w:t>
+        <w:t xml:space="preserve">дискте бос орын (15+ ГБ)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:id="80" w:name="index.xhtml#utm"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.2.2. Шаг 1. Установка UTM</w:t>
+        <w:t xml:space="preserve">1.2.2. 1-қадам. UTM орнату</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1019"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Перейдите на сайт:</w:t>
+        <w:t xml:space="preserve">Сайтқа өтіңіз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId79">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://mac.getutm.app/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1019"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Скачайте и установите приложение.</w:t>
+        <w:t xml:space="preserve">Қолданбаны жүктеп алып, орнатыңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
     <w:bookmarkStart w:id="82" w:name="index.xhtml#arm"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.2.3. Шаг 2. Загрузка ARM-образа</w:t>
+        <w:t xml:space="preserve">1.2.3. 2-қадам. ARM-бейнені жүктеп алу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Скачайте образ:</w:t>
+        <w:t xml:space="preserve">Бейнені жүктеп алыңыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:hyperlink r:id="rId81">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">https://releases.arta.pro/files/Arta-Synergy.qcow2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:bookmarkStart w:id="91" w:name="index.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.2.4. Шаг 3. Создание виртуальной машины</w:t>
+        <w:t xml:space="preserve">1.2.4. 3-қадам. Виртуалды машина жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1020"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В UTM нажмите</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">UTM-де</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жаңа ВМ жасау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1020"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выберите режим</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Эмуляциялау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">режимін таңдаңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="84" w:name="index.xhtml#id16"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4026309"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/emulate.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/emulate.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId83"/>
                     <a:stretch>
@@ -1723,75 +1718,72 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="4026309"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Режим эмуляции</w:t>
+        <w:t xml:space="preserve">Эмуляция режимі</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выберите</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Linux</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">таңдаңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="86" w:name="index.xhtml#id17"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3991896"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/Linux.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/Linux.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId85"/>
                     <a:stretch>
@@ -1803,85 +1795,85 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3991896"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выбор ОС</w:t>
+        <w:t xml:space="preserve">ОЖ таңдау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1022"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Укажите ресурсы:</w:t>
+        <w:t xml:space="preserve">Ресурстарды таңданыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1023"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RAM — 4096 MB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1023"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">CPU — 2 ядра</w:t>
+        <w:t xml:space="preserve">CPU — 2 ядро</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="88" w:name="index.xhtml#id18"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3939125"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/resources.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/resources.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId87"/>
                     <a:stretch>
@@ -1893,100 +1885,103 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3939125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройка ресурсов</w:t>
+        <w:t xml:space="preserve">Ресурстарды баптау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1024"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выберите:</w:t>
+        <w:t xml:space="preserve">Таңдаңыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Import existing drive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">И укажите файл</w:t>
+        <w:t xml:space="preserve">Және</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Arta-Synergy.qcow2</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">файлын көрсетіңіз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="90" w:name="index.xhtml#id19"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3795449"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/import.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/import.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId89"/>
                     <a:stretch>
@@ -1998,78 +1993,84 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3795449"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Импорт существующего диска</w:t>
+        <w:t xml:space="preserve">Бар дискті импорттау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Сохраните виртуальную машину.</w:t>
+        <w:t xml:space="preserve">Виртуалды машинаны сақтаңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:id="108" w:name="index.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.2.5. Дополнительная настройка</w:t>
+        <w:t xml:space="preserve">1.2.5. Қосымша баптау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Откройте настройки виртуальной машины, нажав кнопку настроек в правом верхнем углу окна UTM.</w:t>
+        <w:t xml:space="preserve">UTM терезесінің жоғарғы оң жақ бұрышындағы баптаулар батырмасын басып,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">виртуалды машина баптауларын ашыңыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="93" w:name="index.xhtml#id20"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4321373"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/settings_utm.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/settings_utm.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId92"/>
                     <a:stretch>
@@ -2081,81 +2082,81 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="4321373"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Дополнительные настройки</w:t>
+        <w:t xml:space="preserve">Қосымша баптаулар</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
     <w:bookmarkStart w:id="96" w:name="index.xhtml#qemu"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2.5.1. QEMU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1025"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Отключите</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">UEFI загрузку</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">UEFI жүктеуін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өшіріңіз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="95" w:name="index.xhtml#id21"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3894489"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/qemu.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/qemu.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId94"/>
                     <a:stretch>
@@ -2167,82 +2168,82 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3894489"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройки QEMU</w:t>
+        <w:t xml:space="preserve">QEMU баптаулары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:id="99" w:name="index.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2.5.2. Дисплей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выберите видеокарту</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">virtio-vga</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бейне картасын таңдаңыз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="98" w:name="index.xhtml#id22"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4087090"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/display.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/display.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId97"/>
                     <a:stretch>
@@ -2254,137 +2255,137 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="4087090"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройки дисплея</w:t>
+        <w:t xml:space="preserve">Дисплей баптаулары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkStart w:id="104" w:name="index.xhtml#id11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.2.5.3. Сеть</w:t>
+        <w:t xml:space="preserve">1.2.5.3. Желі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выберите режим</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Эмулированный VLAN</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Эмуляцияланған VLAN</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">режимін таңдаңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Перейдите в раздел «Перенаправление»</w:t>
+        <w:t xml:space="preserve">«Қайта бағыттау» бөліміне өтіңіз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Добавьте правило:</w:t>
+        <w:t xml:space="preserve">Ереже қосыңыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1028"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">TCP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1028"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Порт гостя — 80</w:t>
+        <w:t xml:space="preserve">Қонақ порты — 80</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1028"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Порт хоста — 8080</w:t>
+        <w:t xml:space="preserve">Хост порты — 8080</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="101" w:name="index.xhtml#id23"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3911963"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/network.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/network.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId100"/>
                     <a:stretch>
@@ -2396,51 +2397,51 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3911963"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройка сети</w:t>
+        <w:t xml:space="preserve">Желіні баптау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:id="103" w:name="index.xhtml#id24"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/port_new.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/port_new.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId102"/>
@@ -2453,88 +2454,88 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Проброс портов</w:t>
+        <w:t xml:space="preserve">Порттарды қайта бағыттау</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:id="107" w:name="index.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2.5.4. Диск</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1029"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Интерфейс —</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IDE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">или</w:t>
+        <w:t xml:space="preserve">немесе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">SATA</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="106" w:name="index.xhtml#id25"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4026089"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/disk.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
@@ -2555,145 +2556,142 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="4026089"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройки диска</w:t>
+        <w:t xml:space="preserve">Диск баптаулары</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
     <w:bookmarkEnd w:id="107"/>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:id="109" w:name="index.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">1.2.6. Запуск Synergy</w:t>
+        <w:t xml:space="preserve">1.2.6. Synergy іске қосу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1030"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выберите виртуальную машину.</w:t>
+        <w:t xml:space="preserve">Виртуалды машинаны таңдаңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1030"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Нажмите</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Іске қосу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После загрузки откройте в браузере:</w:t>
+        <w:t xml:space="preserve">Жүктелгеннен кейін браузерде ашыңыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1031"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId74">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://localhost:8080/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1031"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId75">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://localhost:8080/Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Первый запуск может занять от 5 до 10 минут.</w:t>
+        <w:t xml:space="preserve">Бірінші іске қосылу 5-тен 10 минутқа дейін созылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="112" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="112"/>
     </w:p>
     <w:bookmarkStart w:id="116" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Кіріспе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
@@ -2897,256 +2895,259 @@
       <w:r>
         <w:t xml:space="preserve">Курс барысында бұл ордер Synergy платформасында бизнес-процесті</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">кезең-кезеңімен талдау және іске асыру үшін үлгі ретінде</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
     <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="117" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="117"/>
     </w:p>
-    <w:bookmarkStart w:id="125" w:name="index.xhtml#knowledge"/>
+    <w:bookmarkStart w:id="129" w:name="index.xhtml#knowledge"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3. Приложение Knowledge</w:t>
+        <w:t xml:space="preserve">3. Knowledge қолданбасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Вместе с Community-версией платформы ARTA Synergy</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">по умолчанию поставляется преднастроенное приложение</w:t>
+        <w:t xml:space="preserve">ARTA Synergy платформасының Community-нұсқасымен бірге</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">әдепкі бойынша алдын ала бапталған</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Knowledge</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Данное приложение предназначено для:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қолданбасы жеткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл қолданба мыналарға арналған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1032"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">демонстрации возможностей платформы;</w:t>
+        <w:t xml:space="preserve">платформаның мүмкіндіктерін көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1032"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">изучения структуры приложений;</w:t>
+        <w:t xml:space="preserve">қолданбалар құрылымын зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1032"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">прохождения обучающих курсов внутри системы.</w:t>
+        <w:t xml:space="preserve">жүйе ішіндегі оқыту курстарынан өту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="118" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3.1. Назначение приложения</w:t>
+        <w:t xml:space="preserve">3.1. Қолданбаның мақсаты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Приложение Knowledge выполняет сразу несколько функций.</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">пример готового приложения</w:t>
+        <w:t xml:space="preserve">Knowledge қолданбасы бірден бірнеше функцияны атқарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бір жағынан, бұл</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">дайын қолданба үлгісі</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">на основе которого можно:</w:t>
+        <w:t xml:space="preserve">оның негізінде мыналарды жасауға болады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1033"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">понять структуру объектов (формы, реестры, маршруты);</w:t>
+        <w:t xml:space="preserve">объектілер құрылымын түсіну (пішіндер, тізілімдер, маршруттар);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1033"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">изучить реализацию бизнес-логики;</w:t>
+        <w:t xml:space="preserve">бизнес-логиканың іске асырылуын зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1033"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">использовать как основу для собственных решений.</w:t>
+        <w:t xml:space="preserve">өз шешімдерін жасауда негіз ретінде пайдалану.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">С другой стороны, это</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">портал обучения</w:t>
+        <w:t xml:space="preserve">Екінші жағынан, бұл</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">оқыту порталы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">где пользователи могут проходить актуальные курсы</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">по работе с платформой.</w:t>
+        <w:t xml:space="preserve">мұнда пайдаланушылар платформамен жұмыс істеу бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өзекті курстардан өте алады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
     <w:bookmarkStart w:id="122" w:name="index.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3.2. Доступ к приложению</w:t>
+        <w:t xml:space="preserve">3.2. Қолданбаға кіру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После запуска платформы приложение доступно</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">через веб-интерфейс.</w:t>
+        <w:t xml:space="preserve">Платформа іске қосылғаннан кейін қолданба</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">веб-интерфейс арқылы қолжетімді болады.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="120" w:name="index.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3727738"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/knowledge.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/knowledge.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId119"/>
                     <a:stretch>
@@ -3158,26124 +3159,26546 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3727738"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Вход в приложение Knowledge</w:t>
+        <w:t xml:space="preserve">Knowledge қолданбасына кіру</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для входа необходимо:</w:t>
+        <w:t xml:space="preserve">Кіру үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1034"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Открыть ссылку:</w:t>
+        <w:t xml:space="preserve">Сілтемені ашыңыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId121">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://localhost:8080/knowledge/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1034"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ввести учетные данные пользователя.</w:t>
+        <w:t xml:space="preserve">Пайдаланушы тіркелгі деректерін енгізіңіз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Логин: Ivanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1000"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пароль: 1</w:t>
+        <w:t xml:space="preserve">Құпиясөз: 1</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:bookmarkStart w:id="123" w:name="index.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3.3. Обучающие курсы</w:t>
+        <w:t xml:space="preserve">3.3. Оқыту курстары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Внутри приложения доступны обучающие материалы,</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">На текущий момент, например, доступен:</w:t>
+        <w:t xml:space="preserve">Қолданба ішінде платформамен жұмыс істеуді меңгеруге</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мүмкіндік беретін оқыту материалдары қолжетімді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қазіргі уақытта, мысалы, қолжетімді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1035"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">курс для бизнес-аналитиков;</w:t>
+        <w:t xml:space="preserve">бизнес-аналитиктерге арналған курс;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:id="124" w:name="index.xhtml#id4"/>
+    <w:bookmarkStart w:id="128" w:name="index.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">3.4. Практическое использование</w:t>
+        <w:t xml:space="preserve">3.4. Практикалық пайдалану</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Рекомендуется использовать приложение Knowledge</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">на начальном этапе знакомства с платформой:</w:t>
+        <w:t xml:space="preserve">Платформамен алғашқы танысу кезеңінде Knowledge қолданбасын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пайдалану ұсынылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1036"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">пройти доступные курсы;</w:t>
+        <w:t xml:space="preserve">қолжетімді курстардан өту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1036"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">изучить структуру готового приложения;</w:t>
+        <w:t xml:space="preserve">дайын қолданба құрылымын зерделеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1036"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">проанализировать реализацию форм и маршрутов.</w:t>
+        <w:t xml:space="preserve">пішіндер мен маршруттардың іске асырылуын талдау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Это позволит быстрее понять принципы работы Synergy</w:t>
-[...17 lines deleted...]
-    <w:bookmarkStart w:id="139" w:name="index.xhtml#id1"/>
+        <w:t xml:space="preserve">Бұл Synergy жұмыс принциптерін тезірек түсінуге</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және өз бизнес-процестерін жасауға көшуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сол жақтағы панельде «Барлық курстар» қойындысына өтіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/knowledge_courses.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/knowledge_courses.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId124"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қажетті курстың үстіне тышқан курсорын апарып, «Таңдау» батырмасын басыңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Курсты бастау» батырмасын басқаннан кейін курсты аяқтаудың жоспарланған мерзімін көрсету қажет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Содан кейін «Оқыту» қойындысына өтіңіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/knowledge_training_tab.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/knowledge_training_tab.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId125"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оқыту бейнеролигі қарауға қолжетімді, сондай-ақ бейненің астында қажет болса сабақтың презентациясы мен қосымша оқу материалдарын жүктеп алуға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/knowledge_education_materials.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/knowledge_education_materials.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId126"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сабақты аяқтағаннан кейін «Сабақтар тізімі» қойындысынан келесі сабаққа өтуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Курстың барлық сабақтарын аяқтағаннан кейін қорытынды тестілеуден өту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Қорытынды тапсырма» қойындысына өтіп, «Бастау» батырмасын басыңыз. Одан кейін 12 сұрақтан тұратын тестен өту керек. Тесті аяқтағаннан кейін тестілеу нәтижелерімен танысып, қате жауапталған сұрақтардың дұрыс жауаптарын көре аласыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/knowledge_final_assignment.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/knowledge_final_assignment.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId127"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="130"/>
+    </w:p>
+    <w:bookmarkStart w:id="143" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4. Создание приложения</w:t>
+        <w:t xml:space="preserve">4. Қолданба жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Работа над бизнес-процессом в Synergy начинается с создания приложения.</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">мы будем дальше создавать форму заявки и весь процесс.</w:t>
+        <w:t xml:space="preserve">Synergy жүйесінде бизнес-процеспен жұмыс қолданба жасаудан басталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл қадамда біз қолданба жасаймыз — болашақ бизнес-процестің барлық</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">объектілеріне арналған логикалық контейнер. Қолданба бір жобаға қатысты</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пішіндерді, тізілімдерді, маршруттарды, анықтамалықтарды және скрипттерді</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">біріктіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл қадамның нәтижесінде бос қолданба пайда болады, оның ішінде біз</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">әрі қарай өтінім пішінін және бүкіл процесті жасаймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Приложение — это отдельный рабочий проект или папка, в которой собрано всё, что нужно для выполнения каждого из бизнес-процессов.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Приложение может включать в себя несколько бизнес-процессов. Каждый бизнес-процесс может состоять из одной или нескольких форм, реестров и др.объектов приложения</w:t>
+        <w:t xml:space="preserve">Қолданба — бұл әрбір бизнес-процестің орындалуы үшін қажет нәрсенің бәрі жинақталған жеке жұмыс жобасы немесе қалта.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қолданба бірнеше бизнес-процесті қамти алады. Әрбір бизнес-процесс бір немесе бірнеше пішіннен, тізілімдерден және қолданбаның басқа объектілерінен тұруы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1037"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">объекты одного приложения не «ломают» другие приложения;</w:t>
+        <w:t xml:space="preserve">бір қолданбаның объектілері басқа қолданбаларды «бұзбайды»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1037"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">изменения внутри приложения не влияют на чужие процессы;</w:t>
+        <w:t xml:space="preserve">қолданба ішіндегі өзгерістер басқа процестерге әсер етпейді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1037"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">проще тестировать, дорабатывать и переносить решения.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="136" w:name="index.xhtml#id2"/>
+        <w:t xml:space="preserve">шешімдерді тестілеу, жетілдіру және ауыстыру оңайырақ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="140" w:name="index.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4.1. Шаги</w:t>
+        <w:t xml:space="preserve">4.1. Қадамдар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для того, чтобы создать приложение в системе, нам необходимо:</w:t>
+        <w:t xml:space="preserve">Жүйеде қолданба жасау үшін мыналарды орындау қажет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Перейти по адресу проекта:</w:t>
+        <w:t xml:space="preserve">Жоба мекенжайына өтіңіз:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">http://&lt;адрес_сервера&gt;/</w:t>
-[...10 lines deleted...]
-    <w:bookmarkStart w:id="128" w:name="index.xhtml#id6"/>
+        <w:t xml:space="preserve">http://&lt;сервер_мекенжайы&gt;/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мекенжайға өткеннен кейін жүйеде пайдаланушы авторизациясы жүргізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="132" w:name="index.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2693405"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/designer_login.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/designer_login.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId127"/>
+                    <a:blip r:embed="rId131"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2693405"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Авторизация в среде проектирования Synergy</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="128"/>
+        <w:t xml:space="preserve">Synergy жобалау ортасында авторизация</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">После авторизации система предложит создать новое приложение для проекта</w:t>
-[...44 lines deleted...]
-    <w:bookmarkStart w:id="131" w:name="index.xhtml#id3"/>
+        <w:t xml:space="preserve">Авторизациядан кейін жүйе жоба үшін жаңа қолданба жасауды ұсынады</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(егер ол әлі жасалмаған болса). Егер бір немесе бірнеше қолданба жасалған болса,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ашылған терезеде қолданба атауының жанындағы баптауларды ашамыз —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жасау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(жаңа) немесе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ашу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және ағаштан бұрын жасалғанын таңдаймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="135" w:name="index.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4.1.1. Создание нового приложения</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="130" w:name="index.xhtml#id7"/>
+        <w:t xml:space="preserve">4.1.1. Жаңа қолданба жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="134" w:name="index.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3357113"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/create_application.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/create_application.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId129"/>
+                    <a:blip r:embed="rId133"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3357113"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Создание приложения</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне указываем:</w:t>
+        <w:t xml:space="preserve">Қолданба жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған терезеде көрсетеміз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Наименование приложения</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">– человеко-читаемое название приложения (проекта), например «ATLAS»</w:t>
+        <w:t xml:space="preserve">Қолданба атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">– қолданбаның (жобаның) адам оқи алатын атауы, мысалы «ATLAS»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Код</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">- название приложения на английском, используя «_» вместо пробелов</w:t>
+        <w:t xml:space="preserve">— қолданба атауы ағылшын тілінде, бос орын орнына «_» пайдаланып</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При необходимости отмечаем пункт «Использовать структуру по умолчанию», чтобы система автоматически создала базовые папки. Если структура по умолчанию не выбрана, будет создана только одна корневая папка, внутри которой пользователь сможет самостоятельно формировать структуру приложения.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="135" w:name="index.xhtml#id4"/>
+        <w:t xml:space="preserve">Қажет болса «Әдепкі құрылымды пайдалану» тармағын белгілейміз, сонда жүйе негізгі қалталарды автоматты түрде жасайды. Егер әдепкі құрылым таңдалмаса, тек бір түбір қалта жасалады, оның ішінде пайдаланушы қолданба құрылымын өз бетінше қалыптастыра алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:id="139" w:name="index.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4.1.2. Выбор приложения из уже созданных</w:t>
+        <w:t xml:space="preserve">4.1.2. Бұрын жасалған қолданбаны таңдау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Кликнуть по иконке меню рядом с названием текущего приложения</w:t>
+        <w:t xml:space="preserve">Ағымдағы қолданба атауының жанындағы мәзір белгішесін басыңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/app_menu.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/app_menu.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId132"/>
+                    <a:blip r:embed="rId136"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1040"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В открывшемся списке выбрать пункт «Открыть»</w:t>
+        <w:t xml:space="preserve">Ашылған тізімде «Ашу» тармағын таңдаңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/open_app.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/open_app.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId133"/>
+                    <a:blip r:embed="rId137"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1041"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В появившемся окне по поиску или вручную выбрать нужное приложение, затем нажать кнопку «Открыть»</w:t>
+        <w:t xml:space="preserve">Пайда болған терезеде іздеу арқылы немесе қолмен қажетті қолданбаны таңдап, «Ашу» батырмасын басыңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/list_of_apps.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/list_of_apps.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId134"/>
+                    <a:blip r:embed="rId138"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="138" w:name="index.xhtml#id5"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:id="142" w:name="index.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">4.2. Результат</w:t>
+        <w:t xml:space="preserve">4.2. Нәтиже</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Приложение создано и открыто. Теперь все дальнейшие элементы процесса будут создаваться внутри него.</w:t>
+        <w:t xml:space="preserve">Қолданба жасалды және ашылды. Енді процестің барлық келесі элементтері оның ішінде жасалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See also</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Дополнительную информацию можно найти</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId137">
+        <w:t xml:space="preserve">Қосымша ақпаратты ресми құжаттамадан табуға болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId141">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="141" w:name="index.xhtml#id1"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="144"/>
+    </w:p>
+    <w:bookmarkStart w:id="145" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5. Создание и настройка формы</w:t>
+        <w:t xml:space="preserve">5. Нысанды жасау және баптау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="create_form.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.1. Создание формы заявки</w:t>
+          <w:t xml:space="preserve">5.1. Өтінім нысанын жасау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1043"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="create_form.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.1.1. Вступление</w:t>
+          <w:t xml:space="preserve">5.1.1. Кіріспе</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1043"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="create_form.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.1.2. Шаги создания формы</w:t>
+          <w:t xml:space="preserve">5.1.2. Нысан жасаудың қадамдары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1043"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="create_form.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.1.3. Результат</w:t>
+          <w:t xml:space="preserve">5.1.3. Нәтиже</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_settings.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.2. Настройка формы</w:t>
+          <w:t xml:space="preserve">5.2. Нысанды баптау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1044"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_settings.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.2.1. Переход к добавлению компонентов</w:t>
+          <w:t xml:space="preserve">5.2.1. Компоненттер қосуға өту</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1044"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_settings.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.2.2. Шаги настройки формы</w:t>
+          <w:t xml:space="preserve">5.2.2. Нысанды баптаудың қадамдары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1044"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_settings.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.2.3. Настройки компонента «Таблица»</w:t>
+          <w:t xml:space="preserve">5.2.3. «Кесте» компонентінің баптаулары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1044"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_settings.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.2.4. Результат этапа</w:t>
+          <w:t xml:space="preserve">5.2.4. Кезең нәтижесі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3. Добавление полей формы</w:t>
+          <w:t xml:space="preserve">5.3. Нысан өрістерін қосу</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.1. Общий принцип добавления полей</w:t>
+          <w:t xml:space="preserve">5.3.1. Өрістерді қосудың жалпы принципі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.2. Шаги добавления полей на форму</w:t>
+          <w:t xml:space="preserve">5.3.2. Нысанға өрістер қосудың қадамдары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.3. Поле 1. Порядковый номер заявки</w:t>
+          <w:t xml:space="preserve">5.3.3. 1-өріс. Өтінімнің реттік нөмірі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.4. Добавление строк в таблицу</w:t>
+          <w:t xml:space="preserve">5.3.4. Кестеге жолдар қосу</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.5. Поле 2. Статус заявки</w:t>
+          <w:t xml:space="preserve">5.3.5. 2-өріс. Өтінімнің мәртебесі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id11">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.6. Визуальное разделение</w:t>
+          <w:t xml:space="preserve">5.3.6. Визуалды бөлу</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.7. Поле 3. Тип заявителя</w:t>
+          <w:t xml:space="preserve">5.3.7. 3-өріс. Өтінім беруші түрі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.8. Поля 4,5,6,7,8,9: «БИН организации», «ИИН индивидуального предпринимателя», «Наименование организации или индивидуального предпринимателя», «ФИО Руководителя организации», «Номер телефона», «Адрес электронной почты»</w:t>
+          <w:t xml:space="preserve">5.3.8. 4,5,6,7,8,9-өрістер: «Ұйымның БСН», «Жеке кәсіпкердің ЖСН», «Ұйым немесе жеке кәсіпкердің атауы», «Ұйым басшысының АЖӘ», «Телефон нөмірі», «Электрондық пошта мекенжайы»</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id15">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.9. Поле 10, 11. Регион и Вид услуги</w:t>
+          <w:t xml:space="preserve">5.3.9. 10, 11-өрістер. Өңір және Қызмет түрі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id16">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.10. Поле 12. Тип подписки</w:t>
+          <w:t xml:space="preserve">5.3.10. 12-өріс. Жазылым түрі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id17">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.11. Поле 13. Комментарий клиента</w:t>
+          <w:t xml:space="preserve">5.3.11. 13-өріс. Клиенттің пікірі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.12. Поле 14. Способ связи</w:t>
+          <w:t xml:space="preserve">5.3.12. 14-өріс. Байланыс тәсілі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id19">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.13. Поле 15. Прикрепить документы (документы компании/ТЗ/отчеты и т.д)</w:t>
+          <w:t xml:space="preserve">5.3.13. 15-өріс. Құжаттарды тіркеу (компания құжаттары/ТЗ/есептер және т.б.)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1045"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_fields.xhtml#id20">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.3.14. Результат этапа</w:t>
+          <w:t xml:space="preserve">5.3.14. Кезең нәтижесі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_save_final_touches.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.4. Сохранение формы и финальные штрихи</w:t>
+          <w:t xml:space="preserve">5.4. Нысанды сақтау және соңғы реттеулер</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1046"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_save_final_touches.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.4.1. Сохранение формы</w:t>
+          <w:t xml:space="preserve">5.4.1. Нысанды сақтау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1046"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_save_final_touches.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.4.2. Проверка корректности формы</w:t>
+          <w:t xml:space="preserve">5.4.2. Нысанның дұрыстығын тексеру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1046"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_save_final_touches.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.4.3. Финальные штрихи</w:t>
+          <w:t xml:space="preserve">5.4.3. Соңғы реттеулер</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1046"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="form_save_final_touches.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.4.4. Результат этапа</w:t>
+          <w:t xml:space="preserve">5.4.4. Кезең нәтижесі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.5. Условные действия</w:t>
+          <w:t xml:space="preserve">5.5. Шартты іс-қимылдар</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1047"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.5.1. Переход к разделу «Условные действия»</w:t>
+          <w:t xml:space="preserve">5.5.1. «Шартты іс-қимылдар» бөліміне өту</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1047"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.5.2. Создание нового условного действия</w:t>
+          <w:t xml:space="preserve">5.5.2. Жаңа шартты іс-қимыл жасау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1047"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.5.3. Логика условия</w:t>
+          <w:t xml:space="preserve">5.5.3. Шарт логикасы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1047"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.5.4. Настройка условия</w:t>
+          <w:t xml:space="preserve">5.5.4. Шартты баптау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1047"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml#id6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.5.5. Настройка действия</w:t>
+          <w:t xml:space="preserve">5.5.5. Іс-қимылды баптау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1047"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml#id7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.5.6. Проверка работы условных действий</w:t>
+          <w:t xml:space="preserve">5.5.6. Шартты іс-қимылдардың жұмысын тексеру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1047"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="conditional_actions.xhtml#id8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">5.5.7. Результат этапа</w:t>
+          <w:t xml:space="preserve">5.5.7. Кезең нәтижесі</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="142" w:name="create_form.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="153" w:name="create_form.xhtml#id1"/>
+      <w:bookmarkStart w:id="146" w:name="create_form.xhtml"/>
+      <w:bookmarkEnd w:id="146"/>
+    </w:p>
+    <w:bookmarkStart w:id="157" w:name="create_form.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.1. Создание формы заявки</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="143" w:name="create_form.xhtml#id2"/>
+        <w:t xml:space="preserve">5.1. Өтінім нысанын жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="147" w:name="create_form.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.1.1. Вступление</w:t>
+        <w:t xml:space="preserve">5.1.1. Кіріспе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Форма</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">С точки зрения бизнес-анализа</w:t>
+        <w:t xml:space="preserve">Нысан</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— бұл өтінімнің пайдаланушы интерфейсі және бизнес-процестің кірісі. Нысан процестің деректер құрылымын анықтайды: қандай өрістер бар, қайсысы міндетті, оларға қандай мәндер енгізуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Осы қадамның нәтижесінде өрістермен толтыруға дайын бос нысан жасалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кез келген бизнес-процесті конфигурациялау үшін ең алдымен процестің кірісі мен шығысына назар аудару қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бизнес-талдау тұрғысынан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1048"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">вход - это то, с чего начинается процесс (данные/инициирующее событие)</w:t>
+        <w:t xml:space="preserve">кіріс — процестің бастауы (деректер / іске қосушы оқиға)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1048"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выход - это результат, который должен получить бизнес</w:t>
+        <w:t xml:space="preserve">шығыс — бизнестің алуы тиіс нәтиже</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">С точки зрения системы</w:t>
+        <w:t xml:space="preserve">Жүйе тұрғысынан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1049"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">вход - превращается в форму ( данные, которые пользователь вводит)</w:t>
+        <w:t xml:space="preserve">кіріс — нысанға айналады (пайдаланушы енгізетін деректер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1049"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выход - результат выполнения маршрута (измененные данные, уведомления, документы)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="150" w:name="create_form.xhtml#id3"/>
+        <w:t xml:space="preserve">шығыс — маршрут орындалуының нәтижесі (өзгертілген деректер, хабарландырулар, құжаттар)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:id="154" w:name="create_form.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.1.2. Шаги создания формы</w:t>
+        <w:t xml:space="preserve">5.1.2. Нысан жасаудың қадамдары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...25 lines deleted...]
-    <w:bookmarkStart w:id="145" w:name="create_form.xhtml#id5"/>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қолданба ағашында нысан сақталатын қалтаны таңдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қажетті қалтаны тінтуірдің оң жақ батырмасымен басу → Қосу → Негізгі нысандар → Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="149" w:name="create_form.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3235186"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/create_form.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/create_form.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId144"/>
+                    <a:blip r:embed="rId148"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3235186"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Добавление формы в структуре приложения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="147" w:name="create_form.xhtml#id6"/>
+        <w:t xml:space="preserve">Қолданба құрылымына нысан қосу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:id="151" w:name="create_form.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2703153"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_empty.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_empty.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId146"/>
+                    <a:blip r:embed="rId150"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2703153"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пустая форма после создания</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Открывается окно создания формы. Во вкладке "Форма" указываем:</w:t>
+        <w:t xml:space="preserve">Жасалғаннан кейінгі бос нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысан жасау терезесі ашылады. «Нысан» қойындысында мыналарды көрсетеміз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1050"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Наименование формы</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">например, «Заявка на услуги компании ATLAS».</w:t>
+        <w:t xml:space="preserve">Нысан атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— мысалы, «ATLAS компаниясының қызметтеріне өтінім».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1050"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Код формы</w:t>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="149" w:name="create_form.xhtml#id7"/>
+        <w:t xml:space="preserve">Нысан коды</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— код оқылымды және логикалы болуы үшін қолмен беру ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="153" w:name="create_form.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3551722" cy="7064943"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/settings_form.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/settings_form.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId148"/>
+                    <a:blip r:embed="rId152"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3551722" cy="7064943"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Основные параметры формы</w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="152" w:name="create_form.xhtml#id4"/>
+        <w:t xml:space="preserve">Нысанның негізгі параметрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:id="156" w:name="create_form.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.1.3. Результат</w:t>
+        <w:t xml:space="preserve">5.1.3. Нәтиже</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После задания основных параметров форма готова к наполнению компонентами.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">На данном этапе:</w:t>
+        <w:t xml:space="preserve">Негізгі параметрлерді бергеннен кейін нысан компоненттермен толтыруға дайын болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Осы кезеңде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1051"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">форма создана;</w:t>
+        <w:t xml:space="preserve">нысан жасалды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1051"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">заданы ее основные параметры;</w:t>
+        <w:t xml:space="preserve">оның негізгі параметрлері берілді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1051"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">можно переходить к настройке структуры и добавлению компонентов.</w:t>
+        <w:t xml:space="preserve">құрылымды баптауға және компоненттер қосуға кірісуге болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See also</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Подробное описание формы, её компонентов и настроек можно найти в официальной документации:</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId151">
+        <w:t xml:space="preserve">Нысан, оның компоненттері және баптаулары туралы толық ақпаратты ресми құжаттамадан табуға болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId155">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="171" w:name="form_settings.xhtml#id1"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="158" w:name="form_settings.xhtml"/>
+      <w:bookmarkEnd w:id="158"/>
+    </w:p>
+    <w:bookmarkStart w:id="175" w:name="form_settings.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.2. Настройка формы</w:t>
+        <w:t xml:space="preserve">5.2. Нысанды баптау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После создания формы необходимо выполнить ее настройку.</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:id="157" w:name="form_settings.xhtml#id2"/>
+        <w:t xml:space="preserve">Нысанды жасағаннан кейін оны баптауды орындау қажет.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Осы кезеңде нысан ордердің құрылымына сәйкес өрістермен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">толтырылуға дайындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Өрістер қосу алдында нысанның визуалды құрылымын дайындап алу маңызды. Әдетте ордер бойынша нысан логикалық блоктарға бөлінеді: өтінім берушінің деректері, қызмет параметрлері, тіркемелер және т.б.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="161" w:name="form_settings.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.2.1. Переход к добавлению компонентов</w:t>
+        <w:t xml:space="preserve">5.2.1. Компоненттер қосуға өту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для дальнейшей работы необходимо открыть вкладку</w:t>
-[...34 lines deleted...]
-    <w:bookmarkStart w:id="156" w:name="form_settings.xhtml#id6"/>
+        <w:t xml:space="preserve">Жұмысты жалғастыру үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Компоненттер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысын ашу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Компоненттер» қойындысында ордерде көрсетілген өтінімнің деректер құрылымы мен пайдаланушы интерфейсіне қойылатын талаптарға сәйкес нысанның барлық элементтері қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="160" w:name="form_settings.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3532471" cy="7141945"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_components.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_components.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId155"/>
+                    <a:blip r:embed="rId159"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3532471" cy="7141945"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Вкладка «Компоненты»</w:t>
-[...24 lines deleted...]
-    <w:bookmarkStart w:id="165" w:name="form_settings.xhtml#id3"/>
+        <w:t xml:space="preserve">«Компоненттер» қойындысы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Компоненттер тікелей нысанда қосылады:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">алдымен қажетті ұяшық таңдалады, содан кейін компоненттер тізімінен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">басу арқылы қажетті элемент таңдалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:id="169" w:name="form_settings.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.2.2. Шаги настройки формы</w:t>
+        <w:t xml:space="preserve">5.2.2. Нысанды баптаудың қадамдары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Визуально форма делится:</w:t>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Компоненттер» қойындысына → «Құрылым» бөліміне өтеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Жұмыс аймағының ұяшығын белгілеп, басу арқылы «Кесте» компонентін нысанға қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ордерге сәйкес өтінім нысаны белгілі бір тәртіппен ұйымдастырылуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нысан визуалды түрде мынаған бөлінеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1052"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">вертикально</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— на два столбца:</w:t>
+        <w:t xml:space="preserve">тігінен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— екі бағанға:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1053"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">левый — наименования полей;</w:t>
+        <w:t xml:space="preserve">сол жақ — өрістер атаулары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1053"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">правый — поля для ввода данных;</w:t>
+        <w:t xml:space="preserve">оң жақ — деректер енгізу өрістері;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1052"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">горизонтально</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">каждый из которых объединяет связанные между собой поля.</w:t>
+        <w:t xml:space="preserve">көлденеңінен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— бір-бірімен байланысты өрістерді</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">біріктіретін бірнеше логикалық блокқа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Такая структура необходима для удобства заполнения заявки пользователем</w:t>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="159" w:name="form_settings.xhtml#id7"/>
+        <w:t xml:space="preserve">Бұл құрылым пайдаланушының өтінімді толтыру ыңғайлылығы үшін және ақпаратты айқын бөліп көрсету үшін қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="163" w:name="form_settings.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3914995"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_layout_goal.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_layout_goal.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId158"/>
+                    <a:blip r:embed="rId162"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3914995"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Логика разметки формы согласно ордеру</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
+        <w:t xml:space="preserve">Ордерге сәйкес нысанды разметкалау логикасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="DefinitionTerm"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 3.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Создаём таблицу с двумя колонками:</w:t>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Екі бағанды кесте жасаймыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Definition"/>
         <w:numPr>
           <w:numId w:val="1054"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">левая колонка — названия полей;</w:t>
+        <w:t xml:space="preserve">сол жақ баған — өрістер атаулары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Definition"/>
         <w:numPr>
           <w:numId w:val="1054"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">правая колонка — поля ввода.</w:t>
+        <w:t xml:space="preserve">оң жақ баған — енгізу өрістері.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Чтобы сделать две колонки — нажимаем стрелку влево/вправо, добавляя нужные столбцы.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="161" w:name="form_settings.xhtml#id8"/>
+        <w:t xml:space="preserve">Екі баған жасау үшін — солға/оңға бағытталған көрсеткілерді басып, қажетті бағандарды қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="165" w:name="form_settings.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1316418"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/add_table_structure.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/add_table_structure.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId160"/>
+                    <a:blip r:embed="rId164"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1316418"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Добавление компонента «Таблица» и создание колонок</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:id="163" w:name="form_settings.xhtml#id9"/>
+        <w:t xml:space="preserve">«Кесте» компонентін қосу және бағандар жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Кесте» компоненті нысанды разметкалау, нысан ішіндегі элементтерді</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">құрылымдау, сондай-ақ толтыру кезінде жолдар қосу мүмкіндігі бар</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">динамикалық кестелер жасау үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Бағандар енін тісті дөңгелек белгішесі арқылы баптаймыз (px — пикселдерде / % — пайызбен / Авто).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="167" w:name="form_settings.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1460933"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/table_column_width.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/table_column_width.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId162"/>
+                    <a:blip r:embed="rId166"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1460933"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройка ширины столбца таблицы</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Для заголовков секций:</w:t>
+        <w:t xml:space="preserve">Кесте бағанының енін баптау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Бөлімдердің тақырыптары үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1055"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выделяем две ячейки в строке при помощи shift;</w:t>
+        <w:t xml:space="preserve">shift батырмасын ұстап бір жолдағы екі ұяшықты белгілейміз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1055"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">объединяем их при помощи кнопки "объединить"</w:t>
+        <w:t xml:space="preserve">«қосу» батырмасы арқылы оларды біріктіреміз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/merge_cells.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/merge_cells.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId164"/>
+                    <a:blip r:embed="rId168"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">добавляем компонент «Неизменяемый текст»;</w:t>
+        <w:t xml:space="preserve">«Өзгермейтін мәтін» компонентін қосамыз;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выравниваем текст по центру.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="168" w:name="form_settings.xhtml#id4"/>
+        <w:t xml:space="preserve">мәтінді ортаға туралаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:id="172" w:name="form_settings.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.2.3. Настройки компонента «Таблица»</w:t>
+        <w:t xml:space="preserve">5.2.3. «Кесте» компонентінің баптаулары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Каждый компонент формы, включая таблицу, имеет собственные настройки,</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">поддерживает следующие настройки:</w:t>
+        <w:t xml:space="preserve">Кестені қоса алғанда, нысанның әрбір компонентінің өз баптаулары,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бірегей коды, стиль, туралау және қаріп параметрлері болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Кесте»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компоненті мынадай баптауларды қолдайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Отобразить границы</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— отображение внешних и внутренних линий таблицы;</w:t>
+        <w:t xml:space="preserve">Шекараларды көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— кестенің сыртқы және ішкі сызықтарын көрсету;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Фиксированные размеры таблицы</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">при этом вложенные компоненты подстраиваются под заданную ширину;</w:t>
+        <w:t xml:space="preserve">Кестенің тіркелген өлшемдері</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— бағандардың өлшемдерін тіркейді,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бұл кезде кірістірілген компоненттер берілген енге бейімделеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Выводить содержимое в виде абзаца при просмотре/печати</w:t>
+        <w:t xml:space="preserve">Қарау/басып шығарған кезде мазмұнды абзац ретінде шығару</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">—</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">отображает данные таблицы в виде текста;</w:t>
+        <w:t xml:space="preserve">кесте деректерін мәтін түрінде көрсетеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Добавлять строки в режиме заполнения</w:t>
+        <w:t xml:space="preserve">Толтыру режимінде жолдар қосу</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">—</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">делает таблицу динамической;</w:t>
+        <w:t xml:space="preserve">кестені динамикалық етеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Добавить заголовок динамической таблицы</w:t>
+        <w:t xml:space="preserve">Динамикалық кесте тақырыбын қосу</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">—</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">отображает постоянный заголовок над динамическими строками.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="167" w:name="form_settings.xhtml#id10"/>
+        <w:t xml:space="preserve">динамикалық жолдардан жоғарыда тұрақты тақырыпты көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="171" w:name="form_settings.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3551722" cy="7603957"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/table_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/table_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId166"/>
+                    <a:blip r:embed="rId170"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3551722" cy="7603957"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройки компонента «Таблица»</w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="170" w:name="form_settings.xhtml#id5"/>
+        <w:t xml:space="preserve">«Кесте» компонентінің баптаулары</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:id="174" w:name="form_settings.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.2.4. Результат этапа</w:t>
+        <w:t xml:space="preserve">5.2.4. Кезең нәтижесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После выполнения данного этапа:</w:t>
+        <w:t xml:space="preserve">Осы кезеңді орындағаннан кейін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">заданы основные параметры формы;</w:t>
+        <w:t xml:space="preserve">нысанның негізгі параметрлері берілді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выполнена разметка формы в соответствии с ордером;</w:t>
+        <w:t xml:space="preserve">нысан ордерге сәйкес разметкаланды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">форма подготовлена к добавлению полей заявки.</w:t>
+        <w:t xml:space="preserve">нысан өтінімнің өрістерін қосуға дайын.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В следующем этапе будет выполнено добавление полей формы</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">в соответствии со структурой данных ордера.</w:t>
+        <w:t xml:space="preserve">Келесі кезеңде ордердің деректер құрылымына сәйкес нысан өрістері қосылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See also</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Дополнительную информацию можно найти</w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId169">
+        <w:t xml:space="preserve">Қосымша ақпаратты ресми құжаттамадан табуға болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId173">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="218" w:name="form_fields.xhtml#id1"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="176" w:name="form_fields.xhtml"/>
+      <w:bookmarkEnd w:id="176"/>
+    </w:p>
+    <w:bookmarkStart w:id="222" w:name="form_fields.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3. Добавление полей формы</w:t>
+        <w:t xml:space="preserve">5.3. Нысан өрістерін қосу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">На этом шаге мы наполняем форму полями ввода.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Поля добавляются в соответствии со структурой данных ордера.</w:t>
+        <w:t xml:space="preserve">Бұл қадамда нысанды енгізу өрістерімен толтырамыз.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Өрістер ордердің деректер құрылымына сәйкес қосылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Important</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="DefinitionTerm"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Форма это не просто UI, а:</w:t>
+        <w:t xml:space="preserve">Нысан — бұл тек UI емес, сонымен бірге:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Definition"/>
         <w:numPr>
           <w:numId w:val="1059"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">структура данных процесса</w:t>
+        <w:t xml:space="preserve">процестің деректер құрылымы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Definition"/>
         <w:numPr>
           <w:numId w:val="1059"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">источник данных для маршрута</w:t>
+        <w:t xml:space="preserve">маршрут үшін деректер көзі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Definition"/>
         <w:numPr>
           <w:numId w:val="1059"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">объект, с которым будет работать пользователь</w:t>
+        <w:t xml:space="preserve">пайдаланушы жұмыс жасайтын объект</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">То есть:</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">в зависимости от типа данных.</w:t>
+        <w:t xml:space="preserve">Яғни:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">нысан = процестің деректер моделі (TO BE)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нысандағы әрбір өріс үшін деректер түріне байланысты белгілі бір</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонент түрі қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Important</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Важно отметить, что при создании формы обязательным является присвоение компонентам интуитивно понятного кода.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Для того, чтобы сменить автоматически сгенерированный системой код компонента, необходимо выделить нужный компонент и поменять его код в поле «код компонента» - предпочтительно в виде «тип_название»</w:t>
+        <w:t xml:space="preserve">Нысан жасаған кезде компоненттерге интуитивті түсінікті код беру міндетті екенін ескерген жөн.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Жүйе автоматты түрде жасаған компонент кодын ауыстыру үшін қажетті компонентті белгілеп, «компонент коды» өрісіндегі кодын өзгерту қажет — «тип_атау» форматы артықшылықты болып табылады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/meme_form_fields.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/meme_form_fields.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId173"/>
+                    <a:blip r:embed="rId177"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="174" w:name="form_fields.xhtml#id2"/>
+    <w:bookmarkStart w:id="178" w:name="form_fields.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.1. Общий принцип добавления полей</w:t>
+        <w:t xml:space="preserve">5.3.1. Өрістерді қосудың жалпы принципі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Добавление любого поля на форму выполняется по одному и тому же принципу:</w:t>
+        <w:t xml:space="preserve">Нысанға кез келген өрісті қосу бірдей принцип бойынша орындалады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выделяется нужная ячейка таблицы.</w:t>
+        <w:t xml:space="preserve">Кестенің қажетті ұяшығы белгіленеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В панели</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">кликом выбирается необходимый компонент.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Компоненттер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тақтасында қажетті компонент басу арқылы таңдалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Компонент добавляется в выбранную ячейку.</w:t>
+        <w:t xml:space="preserve">Компонент таңдалған ұяшыққа қосылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В свойствах компонента выполняется его настройка.</w:t>
+        <w:t xml:space="preserve">Компоненттің қасиеттерінде оны баптау орындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Здесь мы рассмотрим создание полей на нескольких примерах прямо из ордера.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="175" w:name="form_fields.xhtml#id3"/>
+        <w:t xml:space="preserve">Мұнда тікелей ордерден бірнеше мысал бойынша өрістер жасауды қарастырамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:id="179" w:name="form_fields.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.2. Шаги добавления полей на форму</w:t>
+        <w:t xml:space="preserve">5.3.2. Нысанға өрістер қосудың қадамдары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve">В правую колонку добавляем компонент в зависимости от типа данных, указанного в ордере:</w:t>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кестенің сол жақ бағанына</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өзгермейтін мәтін»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосамыз. Процесті жеделдету үшін алдымен барлық өрістердің атауларын қосып, одан кейін компоненттерге кірісуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Оң жақ бағанға ордерде көрсетілген деректер түріне байланысты компонент қосамыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Номер заявки — компонент</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Номер»</w:t>
+        <w:t xml:space="preserve">Өтінім нөмірі —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нөмір»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компоненті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1061"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Анықтамалық мәндер —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ашылмалы тізім»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Справочные значения —</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Выпадающий список»</w:t>
+        <w:t xml:space="preserve">Бір нұсқаны таңдау —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нұсқалар ауыстырғышы»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выбор одного варианта —</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Переключатель вариантов»</w:t>
+        <w:t xml:space="preserve">Мәтіндік деректер —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Бір жолды өріс»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Текстовые данные —</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Однострочное поле»</w:t>
+        <w:t xml:space="preserve">Пікірлер —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Көп жолды мәтін»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Комментарии —</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Файлы - компонент</w:t>
+        <w:t xml:space="preserve">Файлдар —</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Файл»</w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компоненті</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 3.</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">:</w:t>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Әрбір өріс үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қасиеттер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысында:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Задаем код поля (читаемый и содержащий смысловую нагрузку предназначения поля)</w:t>
+        <w:t xml:space="preserve">Өріс кодын береміз (оқылымды және өрістің мақсатын білдіретін мәнге ие)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При необходимости отмечаем обязательность</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="180" w:name="form_fields.xhtml#id4"/>
+        <w:t xml:space="preserve">Қажет болса міндеттілікті белгілейміз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:id="184" w:name="form_fields.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.3. Поле 1. Порядковый номер заявки</w:t>
+        <w:t xml:space="preserve">5.3.3. 1-өріс. Өтінімнің реттік нөмірі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...61 lines deleted...]
-    <w:bookmarkStart w:id="177" w:name="form_fields.xhtml#id21"/>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кестенің сол жақ ұяшығына өріс атауын көрсету үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өзгермейтін мәтін»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жазу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінімнің реттік нөмірі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">атауы көрсетіледі. Қажет болса аударма қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="181" w:name="form_fields.xhtml#id21"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_label_static_text.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_label_static_text.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId176"/>
+                    <a:blip r:embed="rId180"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Название поля с использованием компонента «Неизменяемый текст»</w:t>
-[...61 lines deleted...]
-    <w:bookmarkStart w:id="179" w:name="form_fields.xhtml#id22"/>
+        <w:t xml:space="preserve">«Өзгермейтін мәтін» компонентін пайдаланып өріс атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Оң жақ ұяшыққа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Арнайы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бөлімінен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нөмір»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компоненті қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл компонент кейінірек жасайтын нөмір шаблонын пайдаланады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="183" w:name="form_fields.xhtml#id22"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_counter.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_counter.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId178"/>
+                    <a:blip r:embed="rId182"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Компонент «Номер» для порядкового номера заявки</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:id="183" w:name="form_fields.xhtml#id5"/>
+        <w:t xml:space="preserve">Өтінімнің реттік нөміріне арналған «Нөмір» компоненті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Өріс кодын оқылымды және мағыналыға өзгертуді ұмытпаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:id="187" w:name="form_fields.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.4. Добавление строк в таблицу</w:t>
+        <w:t xml:space="preserve">5.3.4. Кестеге жолдар қосу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для добавления следующего поля необходимо добавить новую строку в таблицу.</w:t>
-[...28 lines deleted...]
-    <w:bookmarkStart w:id="182" w:name="form_fields.xhtml#id23"/>
+        <w:t xml:space="preserve">Келесі өрісті қосу үшін кестеге жаңа жол қосу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жол қосу кестенің төменгі жағындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«төмен»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">көрсеткісімен орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="186" w:name="form_fields.xhtml#id23"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2576531"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/add_table_row.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/add_table_row.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId181"/>
+                    <a:blip r:embed="rId185"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2576531"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Добавление новой строки в таблицу</w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="195" w:name="form_fields.xhtml#id6"/>
+        <w:t xml:space="preserve">Кестеге жаңа жол қосу</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:id="199" w:name="form_fields.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.5. Поле 2. Статус заявки</w:t>
+        <w:t xml:space="preserve">5.3.5. 2-өріс. Өтінімнің мәртебесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Поле «Статус заявки» имеет тип данных</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">«Справочник»</w:t>
+        <w:t xml:space="preserve">«Өтінімнің мәртебесі» өрісінің деректер түрі —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Анықтамалық»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...49 lines deleted...]
-    <w:bookmarkStart w:id="185" w:name="form_fields.xhtml#id24"/>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сол жақ ұяшыққа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өзгермейтін мәтін»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосып, «Өтінімнің мәртебесі» өрісінің атауын көрсетеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Оң жақ ұяшыққа «Таңдау элементтері» бөлімінен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ашылмалы тізім»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="189" w:name="form_fields.xhtml#id24"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2922739"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/field_dropdown.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/field_dropdown.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId184"/>
+                    <a:blip r:embed="rId188"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2922739"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Компонент «Выпадающий список»</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Список значений может быть:</w:t>
+        <w:t xml:space="preserve">«Ашылмалы тізім» компоненті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мүмкін мәндерді баптау</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементтер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысында орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мәндер тізімін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1063"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">создан вручную с помощью кнопки «Добавить ряд данных»;</w:t>
+        <w:t xml:space="preserve">«Деректер қатарын қосу» батырмасы арқылы қолмен жасауға болады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1063"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выбран из уже существующих справочников системы.</w:t>
+        <w:t xml:space="preserve">жүйенің бар анықтамалықтарынан таңдауға болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В режиме заполнения пользователю отображаются значения из столбца</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Компонент «Выпадающий список» имеет следующие настройки:</w:t>
+        <w:t xml:space="preserve">Толтыру режимінде пайдаланушыға «Атау» бағанындағы мәндер көрсетіледі,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ал жүйелік мән «Мән» бағанындағы мән болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Ашылмалы тізім» компоненті мынадай баптауларға ие:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Обязательное поле»</w:t>
+        <w:t xml:space="preserve">«Міндетті өріс»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Заблокировать от изменений пользователем»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- блокирует выбор значения из справочника пользователем во время редактирования заявки.</w:t>
+        <w:t xml:space="preserve">«Пайдаланушы өзгертуіне бұғаттау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— өтінімді өңдеу кезінде пайдаланушының анықтамалықтан мән таңдауын бұғаттайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Шифровать данные»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">используется для защиты конфиденциальной информации. Если опция включена, значения поля сохраняются в системе в зашифрованном виде и недоступны для чтения вне платформы. Шифрование включается галочкой в настройках компонента формы. Для пользователей работа с полем не меняется - данные автоматически шифруются при сохранении и расшифровываются при просмотре. Примечание: Для работы функционала необходимо попросить администратора платформы включить использование шифрования.</w:t>
+        <w:t xml:space="preserve">«Деректерді шифрлау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— құпия ақпаратты қорғау үшін қолданылады. Параметр қосылған жағдайда өріс мәндері жүйеде шифрланған түрде сақталады және платформадан тыс оқу үшін қол жетімді болмайды. Шифрлау нысан компонентінің баптауларындағы жалауша арқылы қосылады. Пайдаланушылар үшін өріспен жұмыс өзгермейді — деректер сақтаған кезде автоматты түрде шифрланады және қараған кезде шешіледі. Ескерту: Функционалды жұмыс істеуі үшін платформа әкімшісінен шифрлауды қосуды сұрау қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Позволять поиск»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">позволяет найти нужное значение в справочнике</w:t>
+        <w:t xml:space="preserve">«Іздеуге рұқсат беру»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— анықтамалықта қажетті мәнді табуға мүмкіндік береді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Связь с компонентом»</w:t>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="194" w:name="form_fields.xhtml#id7"/>
+        <w:t xml:space="preserve">«Компонентпен байланыс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— анықтамалықтарды бір-бірімен байланыстыруға, белгілі бір мәндерді басқа анықтамалыққа байланысты сүзуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="198" w:name="form_fields.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.5.1. Объект приложения "Справочник"</w:t>
+        <w:t xml:space="preserve">5.3.5.1. «Анықтамалық» қолданба нысаны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Справочник — это отдельный объект приложения, представляющий собой таблицу со списком значений, которая используется в компонентах выбора (выпадающие списки, переключатели вариантов и т.д.).</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Справочник нужен, чтобы:</w:t>
+        <w:t xml:space="preserve">Анықтамалық — таңдау компоненттерінде (ашылмалы тізімдер, нұсқалар ауыстырғыштары және т.б.) пайдаланылатын мәндер тізімі бар кестені білдіретін бөлек қолданба нысаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Анықтамалық мыналар үшін қажет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">не вводить одни и те же значения каждый раз;</w:t>
+        <w:t xml:space="preserve">бірдей мәндерді әр жолы енгізбеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">избежать ошибок и опечаток;</w:t>
+        <w:t xml:space="preserve">қателер мен теріс жазулардан аулақ болу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">использовать единые значения во всех формах и процессах;</w:t>
+        <w:t xml:space="preserve">барлық нысандар мен процестерде бірыңғай мәндерді пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">управлять логикой процесса (условия, переходы, фильтрация).</w:t>
+        <w:t xml:space="preserve">процес логикасын басқару (шарттар, ауысулар, сүзу).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В этом шаге мы создадим статичный справочник, который будет универсальным для всего приложения.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="189" w:name="form_fields.xhtml#id8"/>
+        <w:t xml:space="preserve">Бұл қадамда бүкіл қолданба үшін әмбебап болатын статикалық анықтамалық жасаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="193" w:name="form_fields.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.5.1.1. Создание справочника:</w:t>
+        <w:t xml:space="preserve">5.3.5.1.1. Анықтамалық жасау:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Выбираем: Добавить → Базовые сущности → Справочник</w:t>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қолданба ағашында қажетті қалтаны тінтуірдің оң жақ батырмасымен басамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Таңдаймыз: Қосу → Негізгі нысандар → Анықтамалық</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/create_dict.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/create_dict.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...390 lines deleted...]
-                    <pic:cNvPr descr="_images/dict_final.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId190"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">5.3.5.1.3. Привязка справочника к полю на форме:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған терезеде көрсетеміз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1066"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Анықтамалық атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(мысалы, «Өтінімнің мәртебесі»);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1066"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Анықтамалық коды</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— интуитивті түсінікті (автоматты түрде жасалған транслитті қалдыруға болады).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">В столбце "Значение" выбираем колонку "Код статуса"</w:t>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Төменде анықтамалықтың бағандар кестесі көрсетіледі. Бұл кесте анықтамалықтың қандай бағандары болатынын анықтайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кесте кемінде бір жолын қосамыз, мыналарды көрсетіп:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1067"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Баған атауы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1067"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Баған коды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мысал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1068"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Атауы → status_name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1068"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Коды → status_code</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/dropdown_settings.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/dict_table.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/dropdown_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/dict_table.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId191"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қажет болса, мәндердің аудармаларын қосу керек болса «Аударма» бағанына жалауша қоямыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Анықтамалықты сақтаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Анықтамалық жасалды. Сақталғаннан кейін «Сақтау» батырмасының жанында «Элементтер» қойындысы пайда болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/dict_elements.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/dict_elements.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId192"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Нажимаем "ОК"</w:t>
+        <w:t xml:space="preserve">Анықтамалыққа мәндер қосуға өтеміз</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkEnd w:id="194"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">5.3.6. Визуальное разделение</w:t>
+    <w:bookmarkStart w:id="195" w:name="form_fields.xhtml#id9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.5.1.2. Анықтамалыққа мәндер қосу:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для того чтобы визуально отделить основные данные заявки от раздела "Анкета", используем еще один компонент "Таблица" с заголовком.</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Добавляем еще одну свободную строку на основной форме</w:t>
+        <w:t xml:space="preserve">Бұл кезеңде анықтамалықты кейін нысанда пайдаланушыға көрсетілетін нақты мәндермен толтырамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементтер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысына өтеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Жоғарғы тақтадағы «+» батырмасын басамыз — бос жолдар қосылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Жасалған бағандардағы мәндерді толтырамыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/new_line_form.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/dict_final.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/new_line_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/dict_final.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId194"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:id="197" w:name="form_fields.xhtml#id10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.5.1.3. Анықтамалықты нысандағы өріске байланыстыру:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Өтінім нысанына ораламыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Тиісті өрістегі (мысалы «Өтінімнің мәртебесі») «Ашылмалы тізім» компонентін басамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Компонент қасиеттерінде «Элементтер» қойындысына өтеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылмалы тізімнен жасалған анықтамалықты таңдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1069"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Атауы» бағанында «Мәртебенің атауы» бағанын таңдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1069"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Мән» бағанында «Мәртебе коды» бағанын таңдаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/dropdown_settings.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/dropdown_settings.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId196"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">Нажимаем на иконку «Объединить» в левом верхнем углу редактора формы</w:t>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«ОК» батырмасын басамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:id="201" w:name="form_fields.xhtml#id11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.6. Визуалды бөлу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Негізгі өтінім деректерін «Сауалнама» бөлімінен визуалды бөлу үшін тақырыбы бар тағы бір «Кесте» компонентін пайдаланамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Негізгі нысанға бос жол қосамыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/merge_cells.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/new_line_form.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/merge_cells.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/new_line_form.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId164"/>
+                    <a:blip r:embed="rId200"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...227 lines deleted...]
-        <w:t xml:space="preserve">задаём соответствующее значение (код, может быть как числовым так и буквенным).</w:t>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Жаңа жолға «Кесте» компонентін қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кестені екі бағанға бөліп, бағандардың енін бірінші кестедегідей баптаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Тақырып жасау:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1070"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Shift батырмасын ұстап кестенің жоғарғы екі ұяшығын белгілейміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1070"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нысан редакторының жоғарғы сол жақ бұрышындағы «Біріктіру» белгішесін басамыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/type_of_applicant_example.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/merge_cells.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/type_of_applicant_example.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/merge_cells.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId198"/>
+                    <a:blip r:embed="rId168"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="208" w:name="form_fields.xhtml#id13"/>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Біріктірілген ұяшыққа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өзгермейтін мәтін»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Сауалнама» тақырыбының мәтінін толтырамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мәтінді жуан қаріппен белгілейміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ортаға туралаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кестенің жаңа ұяшықтарына осы бөлімнің өрістерін қосуды жалғастырамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Осылайша ордерге сәйкес өтінімнің бөлімдерін бөлектейміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:id="203" w:name="form_fields.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.8. Поля 4,5,6,7,8,9: «БИН организации», «ИИН индивидуального предпринимателя», «Наименование организации или индивидуального предпринимателя», «ФИО Руководителя организации», «Номер телефона», «Адрес электронной почты»</w:t>
+        <w:t xml:space="preserve">5.3.7. 3-өріс. Өтінім беруші түрі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Поля 4–9 предназначены для ввода идентификационных и контактных данных заявителя.</w:t>
-[...87 lines deleted...]
-    <w:bookmarkStart w:id="201" w:name="form_fields.xhtml#id25"/>
+        <w:t xml:space="preserve">«Өтінім беруші түрі» өрісі үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нұсқалар ауыстырғышы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін пайдаланамыз. Өйткені бұл жағдайда тек бір мүмкін нұсқаны таңдауға мүмкіндік беретін компонент қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нұсқалар ауыстырғышы баптаулары бойынша «Ашылмалы тізім» компонентіне ұқсас, онда да кірістірілген анықтамалық пайдаланылады немесе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементтер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысын басып мүмкін мәндерді қолмен толтыруға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысанда қажетті жолға</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нұсқалар ауыстырғышы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Компонентті басып оның баптауларына өтеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Элементтер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысын ашамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Төмендегі кестеге мүмкін нұсқаларды қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1072"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">нұсқаның атауын көрсетеміз («ЗТ», «ЖК»);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1072"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">тиісті мәнді береміз (код, сандық немесе әріптік болуы мүмкін).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="5334000" cy="2921165"/>
+            <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/field_text_input.png" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/type_of_applicant_example.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/field_text_input.png" id="0" name="Picture"/>
-[...303 lines deleted...]
-                    <pic:cNvPr descr="_images/input_mask.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/type_of_applicant_example.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId202"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...7 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Барлық қажетті мәндерді көрсеткеннен кейін «ОК» батырмасын басамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:id="212" w:name="form_fields.xhtml#id13"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.8. 4,5,6,7,8,9-өрістер: «Ұйымның БСН», «Жеке кәсіпкердің ЖСН», «Ұйым немесе жеке кәсіпкердің атауы», «Ұйым басшысының АЖӘ», «Телефон нөмірі», «Электрондық пошта мекенжайы»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">4–9-өрістер өтінім берушінің жеке куәлік және байланыс деректерін енгізуге арналған.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Бұл мәндердің барлығы бір жолға енгізілетін қысқа мәтін болып табылады, сондықтан олар үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Бір жолды өріс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компоненті қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Бір жолды өріс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компоненті бір жолда (абзацсыз) еркін мәтіндік мәнді енгізуге және көрсетуге мүмкіндік береді және мынадай деректерге қолайлы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1073"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">идентификаторлар (БСН, ЖСН);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1073"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">атаулар мен АЖӘ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1073"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">телефон нөмірі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1073"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">электрондық пошта мекенжайы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="205" w:name="form_fields.xhtml#id25"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
-            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:extent cx="5334000" cy="2921165"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/input_mask_icon.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/field_text_input.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/field_text_input.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId203"/>
+                    <a:blip r:embed="rId204"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3810000" cy="2540000"/>
+                      <a:ext cx="5334000" cy="2921165"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">Кликом по строке в предложенной таблице</w:t>
+        <w:t xml:space="preserve">«Бір жолды өріс» компоненті</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Бір жолды өріс» компоненті үшін мынадай баптаулар қол жетімді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Міндетті өріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— өрісті толтыруды міндетті етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өзгертуден бұғаттау</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— пайдаланушыға мәнді өзгертуге тыйым салады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Деректерді шифрлау</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— енгізілген мәндерді шифрлайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Енгізу маскасы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— енгізілетін деректердің форматын шектейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1074"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Плейсхолдер</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— бос өрістің ішінде кеңес мәтінін көрсетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4–9-өрістердің әрқайсысы үшін оң жақ ұяшыққа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Бір жолды өріс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Әрбір компоненттің баптауларында оқылымды және логикалы өріс кодын береміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Міндетті өріс» жалаушасын белгілейміз — ордерде өріс атауының жанындағы жұлдызшаға сәйкес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ордердің ескертуінде өрістер автоматты толтырылатыны көрсетілген өрістерге «Өзгертуден бұғаттау» жалаушасын белгілейміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="211" w:name="form_fields.xhtml#id14"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.8.1. Формат баптаулары (енгізу маскасы және тұрақты өрнектер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">⚠️ Енгізу маскасы әрбір компонент үшін жеке баптауды қажет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1075"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН» және «Ұйымның БСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрістерінің форматы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Компонент баптауларында</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Енгізу маскасы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жалаушасын қосамыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/input_mask_settings.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/input_mask.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/input_mask_settings.jpeg" id="0" name="Picture"/>
-[...352 lines deleted...]
-                    <pic:cNvPr descr="_images/regex_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/input_mask.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId206"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...524 lines deleted...]
-        <w:t xml:space="preserve">задаём значение (код, буквенный или числовой).</w:t>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған өрісте баптаулар белгішесін басып енгізу маскасының баптауларын ашамыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/checkbox_settings.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/input_mask_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/checkbox_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId212"/>
+                    <a:blip r:embed="rId207"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 6.</w:t>
-[...311 lines deleted...]
-        <w:t xml:space="preserve">так как у пользователей будет остуствовать доступ к хранилищу.</w:t>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">12 таңбалы сандық мән форматын беру үшін баптаулар кестесінде ############ маскасын пайдаланамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маскаты мынадай жолмен беруге болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1076"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қолмен енгізу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1076"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ұсынылған кестедегі жолды басу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/dynamic_table.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/input_mask_settings.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/dynamic_table.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/input_mask_settings.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId214"/>
+                    <a:blip r:embed="rId208"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">указываем допустимые форматы:</w:t>
+        <w:numPr>
+          <w:numId w:val="1077"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Телефон нөмірі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінің форматы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Телефон нөмірі» өрісі үшін де «Енгізу маскасы» баптауын қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маскада тіркелген таңбалары бар форматты көрсетеміз, мысалы: +7 (###) ###-##-##</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тіркелген таңбалар (мысалы, +7):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1078"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">автоматты түрде қойылады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1078"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пайдаланушы жоя немесе өзгерте алмайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл телефон нөмірін енгізудің дұрыс форматын қамтамасыз етуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1079"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Электрондық пошта»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінің формат баптаулары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Электрондық пошта мекенжайы» өрісі форматтың қатаң тексерілуін талап етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Енгізу маскасы» баптауын қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Осыдан кейін қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тұрақты өрнек</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жалаушасы қол жетімді болады — оны белгілейміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/regular_expression.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/regular_expression.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId209"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Енгізу маскасы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісіндегі баптаулар белгішесін басамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/input_mask_icon.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/input_mask_icon.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId207"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған терезеде қол жетімді тұрақты өрнектер тізімінен e-mail форматының дайын шаблонын таңдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/regex_settings.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/regex_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId210"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«ОК» батырмасын басамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тұрақты өрнекті қолмен өңдеген кезде өзгерістерді қолдану үшін Enter батырмасын басу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:id="213" w:name="form_fields.xhtml#id15"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.9. 10, 11-өрістер. Өңір және Қызмет түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Өңір» және «Қызмет түрі» өрістері үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ашылмалы тізім»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компоненті қажет, оны қосып «Өтінімнің мәртебесі» өрісіне ұқсас белгілі бізге тәсілмен баптаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:id="214" w:name="form_fields.xhtml#id16"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.10. 12-өріс. Жазылым түрі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Анықтамалық ашылмалы тізімнен басқа тізілімнің бөлек жазбалар тізімі де бола алады. Ол үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Арнайы» бөлімінен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілімге сілтеме»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Жүйеде анықтамалық ретінде пайдаланылатын тізілім жасау (бұл туралы кейінірек)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:id="215" w:name="form_fields.xhtml#id17"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.11. 13-өріс. Клиенттің пікірі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Клиенттің пікірі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісі өтінім берушінің кеңейтілген мәтіндік сипаттамасын енгізуге арналған.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Басқа мәтіндік өрістерден айырмашылығы, мұнда абзацтары бар бірнеше жол мәтін енгізу мүмкіндігі болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ол үшін «Көп жолды мәтін» компоненті қолданылады, оның көмегімен шектеусіз мәтін мөлшерін енгізуге және пікір құрылымын сақтауға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ұяшыққа «Көп жолды мәтін» компонентін қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қажет болса, мынадай баптауды қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жол басындағы бос орындарды жоймау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— пайдаланушы енгізген мәтіннің форматтауы мен құрылымын сақтау маңызды болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Көп жолды мәтін»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компоненті үлкен мәтін көлемімен жұмыс жасауға арналған және мынадай баптауларды қамтиды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Міндетті өріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— өрісті толтыруды міндетті етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пайдаланушы өзгертуіне бұғаттау</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— пайдаланушыға өтінімді өзгерту режимінде өрісті өңдеуге тыйым салады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Деректерді шифрлау</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— енгізілген мәндерді шифрлайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1080"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жол басындағы бос орындарды жоймау</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— мәтіннің форматтауы мен абзацтар құрылымын сақтауға, мәтінді бір тізбекті жолға біріктірмеуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:id="217" w:name="form_fields.xhtml#id18"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.12. 14-өріс. Байланыс тәсілі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Байланыс тәсілі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісі өтінім берушімен байланысудың артықшылықты арналарын (мысалы, телефон, электрондық пошта және т.б.) көрсетуге арналған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Процесс логикасы бойынша бұл өріс бірден бірнеше мән таңдауға мүмкіндік беруі тиіс, сондықтан өрістің деректер түрі — чекбокс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мұндай мінез-құлықты іске асыру үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нұсқаларды таңдау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компоненті қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Байланыс тәсілі» атауының жанына</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нұсқаларды таңдау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Компонентті басып оның қасиеттеріне өтеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Элементтер» қойындысын ашамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Анықтамалық» ашылмалы тізімінде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1081"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">байланыс тәсілдері бар бар анықтамалықты таңдаймыз,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">немесе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1082"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Жоқ» мәнін қалдырып, нұсқаларды қолмен қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қолмен қосқан кезде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1083"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">әрбір нұсқаның атауын көрсетеміз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1083"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">мән береміз (код, буквенный немесе сандық).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/checkbox_settings.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/checkbox_settings.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId216"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Барлық қажетті нұсқаларды көрсеткеннен кейін «ОК» батырмасын басамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Компонент таңдау логикасын түсіну үшін таңдау элементтерін ажырата білу маңызды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ашылмалы тізім:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылатын тізімді білдіреді және ұсынылған нұсқалардан тек бір мәнді таңдауға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нұсқалар ауыстырғышы:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нұсқалардың көрінетін тізімін білдіреді және де тек бір мәнді таңдауға мүмкіндік береді, бірақ олардың арасында ауысу арқылы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Нұсқаларды таңдау:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нұсқалардың көрінетін тізімін білдіреді және жалаушалармен белгілей отырып бірден бірнеше мәнді таңдауға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:id="220" w:name="form_fields.xhtml#id19"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.3.13. 15-өріс. Құжаттарды тіркеу (компания құжаттары/ТЗ/есептер және т.б.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Құжаттарды тіркеу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісі өтінімге қатысты бір немесе бірнеше файлды жүктеп салуға арналған (компания құжаттары, техникалық тапсырма, есептер және басқа да тіркемелер).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ордерге сәйкес бұл өріс бірнеше файлды динамикалық қосуға мүмкіндік беруі тиіс, сондықтан ол динамикалық кесте түрінде іске асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ол үшін өріс «Файл» компоненті орналасатын бөлек «Кесте» компонентіне шығарылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысанға «Кесте» компонентін қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Бұл жағдайда кесте ұяшықтарын бағандарға бөлудің қажеті жоқ — бір баған жеткілікті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кесте баптауларында параметрлерді қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1084"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Толтыру режимінде жолдар қосу»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1084"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Кесте тақырыбын қосу».</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Пайда болған тақырып жолында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1085"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Құжаттарды тіркеу» өрісінің атауын енгіземіз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1085"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">мәтінді ортаға туралаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кестенің екінші жолына</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Файл»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосамыз және де ортаға туралаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Файл» компонентінің баптауларында мыналарды қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1086"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Файл таңдауды құрылғыдан ашу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пайдаланушылардың қоймаға қол жетімділігі болмайтындықтан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/dynamic_table.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/dynamic_table.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId218"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Кеңейтілген файл форматтары»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">баптауында рұқсат етілген форматтарды көрсетеміз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">DOCX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">PDF</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">XLSX</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройки компонента</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Файл»</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Компонент содержит следующие настройки:</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентінің баптаулары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Компонент мынадай баптауларды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Обязательное поле</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— делает загрузку файла обязательной.</w:t>
+        <w:t xml:space="preserve">Міндетті өріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— файлды жүктеп салуды міндетті етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Заблокировать от изменений пользователем</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— запрещает изменение файла при редактировании заявки.</w:t>
+        <w:t xml:space="preserve">Пайдаланушы өзгертуіне бұғаттау</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— өтінімді өңдеген кезде файлды өзгертуге тыйым салады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Отображать полный путь к файлу при загрузке из хранилища</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— отображает полный путь к файлу из хранилища проекта.</w:t>
+        <w:t xml:space="preserve">Қоймадан жүктеп салғанда файлдың толық жолын көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— жоба қоймасынан файлдың толық жолын көрсетеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Отображать содержимое загруженного файла</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— вместо ссылки отображает содержимое файла (актуально для изображений).</w:t>
+        <w:t xml:space="preserve">Жүктелген файлдың мазмұнын көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— сілтеменің орнына файлдың мазмұнын көрсетеді (кескіндер үшін өзекті).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Открывать выбор файла с устройства</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— ограничивает выбор источника только файлами с устройства.</w:t>
+        <w:t xml:space="preserve">Файл таңдауды құрылғыдан ашу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— таңдау көзін тек құрылғыдағы файлдармен шектейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Открывать выбор файла с хранилища</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— ограничивает выбор источника только файлами из хранилища.</w:t>
+        <w:t xml:space="preserve">Файл таңдауды қоймадан ашу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— таңдау көзін тек қоймадағы файлдармен шектейді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Позволять создание нового документа</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— открывает модальное окно для создания нового файла.</w:t>
+        <w:t xml:space="preserve">Жаңа құжат жасауға рұқсат беру</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— жаңа файл жасауға арналған модальды терезені ашады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Расширенные форматы файлов</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">— позволяет ограничить список допустимых форматов файлов.</w:t>
+        <w:t xml:space="preserve">Кеңейтілген файл форматтары</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— рұқсат етілген файл форматтары тізімін шектеуге мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See also</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Дополнительную информацию касательно всех полей и их особенностей можно найти в официальной документации:</w:t>
-[...4 lines deleted...]
-      <w:hyperlink r:id="rId215">
+        <w:t xml:space="preserve">Барлық өрістер мен олардың ерекшеліктері туралы қосымша ақпаратты ресми құжаттамадан табуға болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId219">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:id="217" w:name="form_fields.xhtml#id20"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:id="221" w:name="form_fields.xhtml#id20"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.3.14. Результат этапа</w:t>
+        <w:t xml:space="preserve">5.3.14. Кезең нәтижесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">По завершении данного этапа:</w:t>
+        <w:t xml:space="preserve">Осы кезеңді аяқтағаннан кейін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">все поля заявки добавлены на форму;</w:t>
+        <w:t xml:space="preserve">өтінімнің барлық өрістері нысанға қосылды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">каждому полю соответствует правильный тип компонента;</w:t>
+        <w:t xml:space="preserve">әрбір өріске компоненттің дұрыс түрі сәйкес келеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">форма готова к настройке форматных ограничений и логики отображения.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="218"/>
+        <w:t xml:space="preserve">нысан формат шектеулері мен көрсету логикасын баптауға дайын.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="219" w:name="form_save_final_touches.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="230" w:name="form_save_final_touches.xhtml#id1"/>
+      <w:bookmarkStart w:id="223" w:name="form_save_final_touches.xhtml"/>
+      <w:bookmarkEnd w:id="223"/>
+    </w:p>
+    <w:bookmarkStart w:id="234" w:name="form_save_final_touches.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.4. Сохранение формы и финальные штрихи</w:t>
+        <w:t xml:space="preserve">5.4. Нысанды сақтау және соңғы реттеулер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После добавления всех компонентов и полей формы необходимо сохранить</w:t>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="222" w:name="form_save_final_touches.xhtml#id2"/>
+        <w:t xml:space="preserve">Нысанның барлық компоненттері мен өрістерін қосқаннан кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">орындалған өзгерістерді сақтап, нысанды аяқтаушы баптауларды жүзеге асыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="226" w:name="form_save_final_touches.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.4.1. Сохранение формы</w:t>
+        <w:t xml:space="preserve">5.4.1. Нысанды сақтау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После завершения настройки формы необходимо сохранить изменения.</w:t>
-[...28 lines deleted...]
-    <w:bookmarkStart w:id="221" w:name="form_save_final_touches.xhtml#id6"/>
+        <w:t xml:space="preserve">Нысанды баптауды аяқтағаннан кейін өзгерістерді сақтау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ол үшін нысан редакторының жоғарғы жағында орналасқан</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сақтау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасы қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="225" w:name="form_save_final_touches.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="4677877" cy="1116530"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/save_form_button.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/save_form_button.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId220"/>
+                    <a:blip r:embed="rId224"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4677877" cy="1116530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Кнопка сохранения формы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="221"/>
+        <w:t xml:space="preserve">Нысанды сақтау батырмасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Important</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Рекомендуется сохранять форму регулярно в процессе работы,</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="223" w:name="form_save_final_touches.xhtml#id3"/>
+        <w:t xml:space="preserve">Енгізілген өзгерістердің жоғалып кетпеуі үшін жұмыс барысында нысанды</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жүйелі түрде сақтап отыру ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:id="227" w:name="form_save_final_touches.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.4.2. Проверка корректности формы</w:t>
+        <w:t xml:space="preserve">5.4.2. Нысанның дұрыстығын тексеру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После сохранения формы необходимо визуально проверить ее структуру.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Следует убедиться, что:</w:t>
+        <w:t xml:space="preserve">Нысанды сақтағаннан кейін оның құрылымын визуалды тексеру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мыналарды тексеру керек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">все поля добавлены в соответствии со структурой ордера;</w:t>
+        <w:t xml:space="preserve">барлық өрістер ордердің құрылымына сәйкес қосылған;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">названия полей отображаются корректно;</w:t>
+        <w:t xml:space="preserve">өрістердің атаулары дұрыс көрсетілген;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">поля расположены логично и удобно для заполнения;</w:t>
+        <w:t xml:space="preserve">өрістер толтыру үшін логикалы және ыңғайлы орналасқан;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">отсутствуют пустые или лишние элементы.</w:t>
+        <w:t xml:space="preserve">бос немесе артық элементтер жоқ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">На данном этапе важно проверить форму именно с точки зрения пользователя,</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="228" w:name="form_save_final_touches.xhtml#id4"/>
+        <w:t xml:space="preserve">Бұл кезеңде нысанды өтінімді жасайтын пайдаланушының</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">көзқарасы тұрғысынан тексеру маңызды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:id="232" w:name="form_save_final_touches.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.4.3. Финальные штрихи</w:t>
+        <w:t xml:space="preserve">5.4.3. Соңғы реттеулер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Перед переходом к следующему этапу рекомендуется обратить внимание</w:t>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">Для того чтобы просмотреть коды компонентов или таблиц на форме целиком, можно воспользоваться кнопками отображения, находящимися на верхней панели</w:t>
+        <w:t xml:space="preserve">Келесі кезеңге өтпес бұрын бірнеше маңызды мәселеге</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">назар аудару ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Компоненттер кодтары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нысанның әрбір компонентінің өз коды бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Одан әрі жұмысты жеңілдету үшін компоненттерге</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">түсінікті және мағыналы кодтар беру ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нысандағы компоненттер немесе кестелер кодтарын толық қарау үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жоғарғы тақтадағы көрсету батырмаларын пайдалануға болады</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/cid_tid.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/cid_tid.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId224"/>
+                    <a:blip r:embed="rId228"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1091"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">cid (component id)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">- отобразить коды компонентов</w:t>
+        <w:t xml:space="preserve">— компоненттер кодтарын көрсету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1091"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">tid (table id)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">- отобразить коды таблиц</w:t>
+        <w:t xml:space="preserve">— кестелер кодтарын көрсету</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Код компонента задается в его свойствах и используется</w:t>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="226" w:name="form_save_final_touches.xhtml#id7"/>
+        <w:t xml:space="preserve">Компонент коды оның қасиеттерінде беріледі және нысан мен бизнес-процестің</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">логикасын баптауда пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="230" w:name="form_save_final_touches.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3590223" cy="3426593"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/component_code.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/component_code.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId225"/>
+                    <a:blip r:embed="rId229"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3590223" cy="3426593"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Код компонента в свойствах</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">При необходимости можно скорректировать:</w:t>
+        <w:t xml:space="preserve">Қасиеттердегі компонент коды</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Визуалды безендіру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қажет болған жағдайда мыналарды реттеуге болады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выравнивание текста;</w:t>
+        <w:t xml:space="preserve">мәтінді туралау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">шрифт и размер;</w:t>
+        <w:t xml:space="preserve">қаріп және өлшем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">отступы внутри ячеек таблицы.</w:t>
+        <w:t xml:space="preserve">кесте ұяшықтарындағы бос орындар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Эти настройки не влияют на логику работы формы,</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Для того чтобы проверить корректность созданной формы в разных состояниях, можно использовать режимы отображений:</w:t>
+        <w:t xml:space="preserve">Бұл баптаулар нысанның жұмыс логикасына әсер етпейді,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бірақ оны пайдалану ыңғайлылығын арттырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жасалған нысанның әртүрлі күйлердегі дұрыстығын тексеру үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">көрсету режимдерін пайдалануға болады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/visual_settings.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/visual_settings.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId227"/>
+                    <a:blip r:embed="rId231"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Режим конструктора</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- позволяет конструировать форму, добавлять, изменять элементы</w:t>
+        <w:t xml:space="preserve">Конструктор режимі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— нысанды конструкциялауға, элементтер қосып, өзгертуге мүмкіндік береді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Режим просмотра</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- включает режим просмотра формы как ее будет видеть конечный пользователь(заполнять, редактировать форму нельзя).</w:t>
+        <w:t xml:space="preserve">Қарау режимі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— нысанды түпкілікті пайдаланушы көретіндей режимде қарауды қосады (нысанды толтыруға, өңдеуге болмайды).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Режим редактирования</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="229" w:name="form_save_final_touches.xhtml#id5"/>
+        <w:t xml:space="preserve">Өңдеу режимі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— пайдаланушыға қол жетімді болатындай етіп құжатты толтыруға, өңдеуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:id="233" w:name="form_save_final_touches.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.4.4. Результат этапа</w:t>
+        <w:t xml:space="preserve">5.4.4. Кезең нәтижесі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">По завершении данного этапа:</w:t>
+        <w:t xml:space="preserve">Осы кезеңді аяқтағаннан кейін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">форма полностью настроена;</w:t>
+        <w:t xml:space="preserve">нысан толығымен баптауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">все изменения сохранены;</w:t>
+        <w:t xml:space="preserve">барлық өзгерістер сақталды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">форма готова к использованию;</w:t>
+        <w:t xml:space="preserve">нысан пайдалануға дайын;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">можно переходить к настройке логики поведения формы.</w:t>
+        <w:t xml:space="preserve">нысанның мінез-құлық логикасын баптауға өтуге болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В следующем этапе будет выполнена настройка условных действий,</w:t>
-[...17 lines deleted...]
-    <w:bookmarkStart w:id="255" w:name="conditional_actions.xhtml#id1"/>
+        <w:t xml:space="preserve">Келесі кезеңде деректерге байланысты өрістердің көрінуін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">басқаратын шартты іс-қимылдар баптауы орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="235" w:name="conditional_actions.xhtml"/>
+      <w:bookmarkEnd w:id="235"/>
+    </w:p>
+    <w:bookmarkStart w:id="259" w:name="conditional_actions.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.5. Условные действия</w:t>
+        <w:t xml:space="preserve">5.5. Шартты іс-қимылдар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После сохранения формы и приведения кодов компонентов в порядок</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">элементов формы в зависимости от значений, которые вводит пользователь.</w:t>
+        <w:t xml:space="preserve">Нысанды сақтап, компоненттер кодтарын реттегеннен кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">шартты іс-қимылдарды баптауға өтуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Шартты іс-қимылдар пайдаланушы енгізетін мәндерге байланысты</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нысан элементтерінің көрінуі мен мінез-құлқын басқару үшін қолданылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Условные действия не являются отдельной сущностью приложения и привязаны к конкретной форме.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="234" w:name="conditional_actions.xhtml#id2"/>
+        <w:t xml:space="preserve">Шартты іс-қимылдар қолданбаның бөлек нысаны емес және нақты нысанға тіркелген болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="238" w:name="conditional_actions.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.5.1. Переход к разделу «Условные действия»</w:t>
+        <w:t xml:space="preserve">5.5.1. «Шартты іс-қимылдар» бөліміне өту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Откройте ранее созданную форму.</w:t>
+        <w:t xml:space="preserve">Бұрын жасалған нысанды ашыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">На левой панели выберите вкладку</w:t>
-[...14 lines deleted...]
-    <w:bookmarkStart w:id="233" w:name="conditional_actions.xhtml#id9"/>
+        <w:t xml:space="preserve">Сол жақ тақтада</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Шартты іс-қимылдар»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысын таңдаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="237" w:name="conditional_actions.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="2787960" cy="933583"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_actions_tab.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_actions_tab.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId232"/>
+                    <a:blip r:embed="rId236"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2787960" cy="933583"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Раздел «Условные действия» формы</w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="237" w:name="conditional_actions.xhtml#id3"/>
+        <w:t xml:space="preserve">Нысанның «Шартты іс-қимылдар» бөлімі</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:id="241" w:name="conditional_actions.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.5.2. Создание нового условного действия</w:t>
+        <w:t xml:space="preserve">5.5.2. Жаңа шартты іс-қимыл жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для добавления условного действия выполните следующие шаги:</w:t>
-[...74 lines deleted...]
-    <w:bookmarkStart w:id="236" w:name="conditional_actions.xhtml#id10"/>
+        <w:t xml:space="preserve">Шартты іс-қимыл қосу үшін мынадай қадамдарды орындаңыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Шартты іс-қимылдар»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қалтасын тінтуірдің оң жақ батырмасымен басыңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Іс-қимылдар тобын қосу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">таңдаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған терезеде латын әріптерімен шартты іс-қимылдардың атауын көрсетіңіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="240" w:name="conditional_actions.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3376246" cy="1150993"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action_create.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action_create.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId235"/>
+                    <a:blip r:embed="rId239"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3376246" cy="1150993"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Создание нового условного действия</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Каждое условное действие состоит из двух логических частей:</w:t>
+        <w:t xml:space="preserve">Жаңа шартты іс-қимыл жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған беттегі «+» батырмасын басып шартты іс-қимылдар қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Әрбір шартты іс-қимыл екі логикалық бөліктен тұрады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">условия (когда выполняется);</w:t>
+        <w:t xml:space="preserve">шарт (қашан орындалады);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">действий (что происходит при выполнении условия).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="238" w:name="conditional_actions.xhtml#id4"/>
+        <w:t xml:space="preserve">іс-қимылдар (шарт орындалғанда не болады).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:id="242" w:name="conditional_actions.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.5.3. Логика условия</w:t>
+        <w:t xml:space="preserve">5.5.3. Шарт логикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В первую очередь необходимо указать условие,</w:t>
-[...98 lines deleted...]
-        <w:t xml:space="preserve">Что требуется по ордеру:</w:t>
+        <w:t xml:space="preserve">Ең алдымен ережені іске қосу шартын көрсету қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Компонент таңдау өрісінде мәні тексерілетін нысан компонентін көрсетіңіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Шарт түрін таңдаңыз (тең, тең емес және т.б.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Шарт орындалатын мәнді көрсетіңіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ағымдағы процесс шеңберінде шарт ретінде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінім беруші түрі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісі пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Шарт логикасының мысалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ордер бойынша талап:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1097"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">поле</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">«ЮЛ»</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ұйымның БСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісі тек</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ЗТ»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(заңды тұлға) өтінім беруші түрі таңдалғанда көрсетілуі тиіс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1097"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">поле</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">«ИП»</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісі тек</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ЖК»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(жеке кәсіпкер) өтінім беруші түрі таңдалғанда көрсетілуі тиіс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Как это работает через условные действия:</w:t>
-[...101 lines deleted...]
-    <w:bookmarkStart w:id="243" w:name="conditional_actions.xhtml#id5"/>
+        <w:t xml:space="preserve">Шартты іс-қимылдар арқылы бұл мынадай жұмыс істейді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Егер Өтінім беруші түрі =</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ЗТ»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">болса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Онда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ұйымның БСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін көрсету және</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін жасыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Егер Өтінім беруші түрі =</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ЖК»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">болса</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Онда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін көрсету және</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ұйымның БСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін жасыру</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:id="247" w:name="conditional_actions.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.5.4. Настройка условия</w:t>
+        <w:t xml:space="preserve">5.5.4. Шартты баптау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После нажатия на кнопку</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«+»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">на странице нам открывается возможность настроить нужные нам условные действия</w:t>
-[...46 lines deleted...]
-    <w:bookmarkStart w:id="240" w:name="conditional_actions.xhtml#id11"/>
+        <w:t xml:space="preserve">батырмасын басқаннан кейін бізге қажетті шартты іс-қимылдарды баптау мүмкіндігі ашылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Егер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жолында іс-қимылды іске қосу шарты болатын өрісті таңдаймыз. Біздің жағдайда бұл</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінім беруші түрі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— тізімнен осы өрістің кодын таңдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="244" w:name="conditional_actions.xhtml#id11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1048149"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_actions_setting.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_actions_setting.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId239"/>
+                    <a:blip r:embed="rId243"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1048149"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройка условия</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">«Тип заявителя»</w:t>
+        <w:t xml:space="preserve">Шартты баптау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Енді қандай мән таңдалғанда өріспен іс-қимыл жасайтынымызды көрсету қажет.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Біздің жағдайда пайдаланушы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ЗТ»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өтінім беруші түрін белгілеуі тиіс, сондықтан</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінім беруші түрі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінің анықтамалығына жүгінеміз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/type_of_applicant_example.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/type_of_applicant_example.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId198"/>
+                    <a:blip r:embed="rId202"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В нашем случае, вариант</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">= значению</w:t>
+        <w:t xml:space="preserve">Біздің жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ЗТ»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нұсқасы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«1»</w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Значит в условных действиях выбираем операнд</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мәніне сәйкес келеді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Демек шартты іс-қимылдарда</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«=»</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, а в следующем поле тип компонента выбираем</w:t>
-[...19 lines deleted...]
-    <w:bookmarkStart w:id="242" w:name="conditional_actions.xhtml#id12"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">операндын, ал келесі өрісте компонент түрі ретінде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Мәтіндік мән»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">таңдаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Және ашылған оң жақ өрісте анықтамалықтың қажетті мәнін көрсетеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="246" w:name="conditional_actions.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="764530"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_if.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_if.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId241"/>
+                    <a:blip r:embed="rId245"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="764530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройка условия</w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="251" w:name="conditional_actions.xhtml#id6"/>
+        <w:t xml:space="preserve">Шартты баптау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:id="255" w:name="conditional_actions.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">5.5.5. Настройка действия</w:t>
+        <w:t xml:space="preserve">5.5.5. Іс-қимылды баптау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В строке</w:t>
-[...87 lines deleted...]
-        <w:t xml:space="preserve">- в нашем случае это</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Онда»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жолында қандай өріспен және нақты не болуы керектігін көрсетеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Біздің жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ұйымның БСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін көрсету, ал</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін жасыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сондықтан</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Онда»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жолында тізімнен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ұйымның БСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінің кодын таңдаймыз — біздің жағдайда бұл</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«textbox_bin»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">и выбираем из списка действие, которое должно произойти с полем. В нашем случае</w:t>
-[...11 lines deleted...]
-    <w:bookmarkStart w:id="245" w:name="conditional_actions.xhtml#id13"/>
+        <w:t xml:space="preserve">— және өріспен болуы тиіс іс-қимылды тізімнен таңдаймыз. Біздің жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Көрсету»</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="249" w:name="conditional_actions.xhtml#id13"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1641455"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action1.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action1.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId244"/>
+                    <a:blip r:embed="rId248"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1641455"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройка действия</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">нажимаем на кнопку добавить</w:t>
+        <w:t xml:space="preserve">Іс-қимылды баптау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сол шартқа тағы бір іс-қимыл қосу үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Онда»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жолының астындағы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«+»</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-    <w:bookmarkStart w:id="247" w:name="conditional_actions.xhtml#id14"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қосу батырмасын басыңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Және дәл осылай</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін жасыру керектігін көрсетеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="251" w:name="conditional_actions.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="987886"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action2.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action2.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId246"/>
+                    <a:blip r:embed="rId250"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="987886"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Первое условное действие</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Шаги создания второго условного действия аналогичны созданию первого варианта, но с другими условиями.</w:t>
+        <w:t xml:space="preserve">Бірінші шартты іс-қимыл</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бірінші шартты іс-қимыл дайын. Енді өтінім беруші түрі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ЖК»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">таңдалған кездегі анықтамалықтың екінші нұсқасы үшін айналы іс-қимыл баптау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Екінші шартты іс-қимыл жасаудың қадамдары бірінші нұсқаны жасаумен бірдей, тек шарттары басқаша болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/conditional_action_final.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_action_final.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...365 lines deleted...]
-                    <pic:cNvPr descr="_images/edit.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId252"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">отображаются или скрываются корректно.</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Дәл осылай</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өрістердің атауларын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(жазуларды) баптау қажет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Шарттардың бірінші блогында «Онда» бөліміне:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1098"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«БСН ұйымы» жазуы орналасқан өрістің кодын қосып, «Көрсету» іс-қимылын таңдаңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1098"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН» жазуы орналасқан өрістің кодын қосып, «Жасыру» іс-қимылын таңдаңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если логика работает ожидаемым образом,</w:t>
-[...730 lines deleted...]
-    <w:bookmarkStart w:id="263" w:name="registry_create.xhtml#id3"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Дәл осылай, шарттардың екінші блогында айналы түрде баптаңыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1099"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«БСН ұйымы» жазуы орналасқан өрістің кодын қосып, «Жасыру» іс-қимылын таңдаңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1099"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН» жазуы орналасқан өрістің кодын қосып, «Көрсету» іс-қимылын таңдаңыз</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/create_registry.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/conditional_actions_both_final.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/create_registry.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/conditional_actions_both_final.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId262"/>
+                    <a:blip r:embed="rId253"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Cоздание реестра</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Күтілетін нәтиже:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«ЗТ» өтінім беруші түрін таңдағанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН» жолы мен ЖСН енгізу өрісі жасырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Ұйымның БСН» жолы мен БСН енгізу өрісі көрсетіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«ЖК» өтінім беруші түрін таңдағанда:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1101"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Ұйымның БСН» жолы мен БСН енгізу өрісі жасырылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1101"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Жеке кәсіпкердің ЖСН» жолы мен ЖСН енгізу өрісі көрсетіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Шартты іс-қимылдарды сақтаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/conditional_actions_save.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/conditional_actions_save.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId254"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:id="257" w:name="conditional_actions.xhtml#id7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.5.6. Шартты іс-қимылдардың жұмысын тексеру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Шартты іс-қимылдарды баптағаннан кейін олардың жұмысын тексеру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ол үшін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1102"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Редактор тақтасындағы өңдеу белгішесін басып, нысанның өңдеу режиміне өтіңіз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/edit.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/edit.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId256"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Шартқа қатысатын өрістің мәнін өзгертіңіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тиісті өрістердің</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дұрыс көрсетілетінін немесе жасырылатынын тексеріңіз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Логика күтілетіндей жұмыс істесе,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">шартты іс-қимылдар дұрыс баптаулы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:id="258" w:name="conditional_actions.xhtml#id8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">5.5.7. Кезең нәтижесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Осы кезеңді аяқтағаннан кейін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1104"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">нысан толтырудың әртүрлі сценарийлеріне бейімделеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1104"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пайдаланушы тек өзіне қатысты өрістерді көреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1104"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">өтінімді толтыру логикасы ордердің талаптарына сәйкес болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Шартты іс-қимылдарды баптағаннан кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өтінімдерді сақтауға арналған тізілім жасауға өтуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="260" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="260"/>
+    </w:p>
+    <w:bookmarkStart w:id="261" w:name="index.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6. Тізілімдер</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_intro.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.1. Тізілімдер туралы жалпы ақпарат</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1106"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_intro.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.1.1. Бизнес-процестегі тізілімнің рөлі</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_create.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.2. Тізілім жасау</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1107"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_create.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.2.1. Тізілім жасауға өту</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_settings.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.3. Тізілімнің негізгі баптаулары</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1108"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_settings.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.3.1. Негізгі өрістерді толтыру</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4. Тізілімнің өрістері мен бағандары</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.1. Өрістер баптауларының мақсаты</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.2. Бағандарды көрсету тәртібі</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.3. Көрсету және атау</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_fields.xhtml#id5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.4.4. Мәнді мазмұн</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1105"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5. Тізілімге қол жеткізу құқықтары</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.1. Қол жеткізу құқықтарын тағайындау</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.2. Құқықтардың түрлері</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.3. Пайдаланушылар топтары</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.4. Пайдаланушылар тобын жасау</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id6">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.5. Пайдаланушылар тобына құқықтар тағайындау</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id7">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.6. Құқықтарды баптау мысалы</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="registry_access_rights.xhtml#id8">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">6.5.7. Баптауды аяқтау</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="262" w:name="registry_intro.xhtml"/>
+      <w:bookmarkEnd w:id="262"/>
+    </w:p>
+    <w:bookmarkStart w:id="264" w:name="registry_intro.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.1. Тізілімдер туралы жалпы ақпарат</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бизнес-процестің нысанын жасағаннан кейін осы нысан бойынша жасалған құжаттардың қайда сақталатынын және пайдаланушының жүйеде олармен қандай түрде жұмыс істейтінін анықтау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Осы мақсатта</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілім»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нысаны қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілім — нысан бойынша жасалған жазбалардың құрылымдық каталогы болып табылады және мыналарды орындауға мүмкіндік береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">құжаттар тізімін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">сүзу және сұрыптау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пайдаланушылар арасында қол жеткізуді шектеу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">бизнес-процестің маршруттарын іске қосу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілімдегі әрбір жазба нысан негізінде жасалған бір құжатқа сәйкес келеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="263" w:name="registry_intro.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.1.1. Бизнес-процестегі тізілімнің рөлі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілім — құжаттармен жұмыстың орталық нүктесі.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Пайдаланушы дәл осы арқылы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">жаңа өтінімдер жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">бұрын жасалған құжаттарды бақылайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">өңдеу маршрутымен өзара әрекет жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1112"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">өз құқықтары шеңберінде деректерге қол жеткізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілімнің дұрыс баптауы пайдаланушылардың жұмыс ыңғайлылығына және бизнес-процестің дұрыс жұмыс істеуіне тікелей әсер етеді.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:p>
-[...6 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkEnd w:id="265"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="270" w:name="registry_settings.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="265" w:name="registry_create.xhtml"/>
+      <w:bookmarkEnd w:id="265"/>
+    </w:p>
+    <w:bookmarkStart w:id="269" w:name="registry_create.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.3. Основные настройки реестра</w:t>
+        <w:t xml:space="preserve">6.2. Тізілім жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В окне создания реестра необходимо заполнить основные параметры,</w:t>
-[...14 lines deleted...]
-    <w:bookmarkStart w:id="269" w:name="registry_settings.xhtml#id2"/>
+        <w:t xml:space="preserve">Нысанды жасағаннан кейінгі келесі қадам — осы нысан бойынша құжаттарды сақтайтын тізілім жасау болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="268" w:name="registry_create.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.3.1. Заполнение основных полей</w:t>
+        <w:t xml:space="preserve">6.2.1. Тізілім жасауға өту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В процессе создания реестра указываются следующие параметры:</w:t>
+        <w:t xml:space="preserve">Тізілім жасау үшін мыналарды орындау қажет:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1113"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қолданба құрылымында тізілім орналасатын қалтаны таңдау</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(нысан тұрған қалтаны пайдалану ұсынылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1113"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тінтуірдің оң жақ батырмасын басу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1113"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Контекстік мәзірден таңдау:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қосу → Процестер → Тізілім</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="267" w:name="registry_create.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/create_registry.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/create_registry.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId266"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілім жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Көрсетілген әрекеттерді орындағаннан кейін жасалған тізілім ашылады, оны баптау қажет болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="270" w:name="registry_settings.xhtml"/>
+      <w:bookmarkEnd w:id="270"/>
+    </w:p>
+    <w:bookmarkStart w:id="274" w:name="registry_settings.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.3. Тізілімнің негізгі баптаулары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілімді жасау терезесінде тізілімді нысанмен байланыстыратын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және бизнес-процестің жұмысын анықтайтын негізгі параметрлерді</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">толтыру қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="273" w:name="registry_settings.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.3.1. Негізгі өрістерді толтыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілімді жасау барысында мынадай параметрлер көрсетіледі:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Наименование реестра</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- задается в соответствии с логикой бизнес-процесса.</w:t>
+        <w:t xml:space="preserve">Тізілімнің атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— бизнес-процестің логикасына сәйкес беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Код</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">- может быть задан вручную.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Либо оставлен автоматически сформированный транслит.</w:t>
+        <w:t xml:space="preserve">— қолмен берілуі мүмкін.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Немесе автоматты түрде қалыптастырылған транслит қалдырылуы мүмкін.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Форма документа</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">При большом количестве форм рекомендуется использование поиска.</w:t>
+        <w:t xml:space="preserve">Құжат нысаны</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— жазбалар жасалатын нысан таңдалады.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысандардың саны көп болғанда іздеуді пайдалану ұсынылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Название действия по документу</w:t>
-[...14 lines deleted...]
-    <w:bookmarkStart w:id="268" w:name="registry_settings.xhtml#id3"/>
+        <w:t xml:space="preserve">Құжат бойынша іс-қимыл атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— бизнес-процесті іске қосатын батырманың мәтіні</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(мысалы: «Жасау», «Жіберу»).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="272" w:name="registry_settings.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2528093"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_main_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_main_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId267"/>
+                    <a:blip r:embed="rId271"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2528093"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Основные параметры реестра</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">и получает точку входа для запуска маршрута.</w:t>
+        <w:t xml:space="preserve">Тізілімнің негізгі параметрлері</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Осылайша тізілім нақты нысанмен байланысып, маршрутты іске қосудың кіру нүктесіне ие болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Реестр, помимо основных, также имеет в себе следующие настройки:</w:t>
+        <w:t xml:space="preserve">Тізілімде негізгілерден басқа мынадай баптаулар да бар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">«Тип документа» не обязательно для заполнения. Содержит типы документов текущего приложения в исходящих и внутренних журналах. Необходимо заполнять при наличии в маршруте типа работы «регистрация».</w:t>
+        <w:t xml:space="preserve">«Құжат түрі» — толтыру міндетті емес. Кіріс және ішкі журналдардың ағымдағы қолданба құжат түрлерін қамтиды. Маршрутта «тіркеу» жұмыс түрі болған жағдайда толтыру қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">«Сортировать по» позволяет настроить сортировку записей реестра по двум вариантам: «Дате создания» (используется по умолчанию). «Полю реестра» отображает доступные поля формы, по которым будет произведена сортировка. (кроме «Динамическая таблица», «Выбор вариантов», «Ссылка на документ», «Свойства документа» и «Ссылка на файл в хранилище»)</w:t>
+        <w:t xml:space="preserve">«Сұрыптау» — тізілім жазбаларын екі нұсқа бойынша сұрыптауды баптауға мүмкіндік береді: «Жасалған күні бойынша» (әдепкі бойынша пайдаланылады). «Тізілім өрісі бойынша» — сұрыптау жүзеге асырылатын нысанның қол жетімді өрістерін көрсетеді («Динамикалық кесте», «Нұсқаларды таңдау», «Құжатқа сілтеме», «Құжат қасиеттері» және «Қоймадағы файлға сілтеме» өрістерінен басқа).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">«Направление сортировки» позволяет настроить сортировку по возрастанию или убыванию выбранного значения.</w:t>
+        <w:t xml:space="preserve">«Сұрыптау бағыты» — таңдалған мәнді өсу немесе кему тәртібінде сұрыптауды баптауға мүмкіндік береді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">«Название действия по документу» название кнопки для запуска маршрута (отправить, создать, сохранить и т.д). Поле является обязательным.</w:t>
+        <w:t xml:space="preserve">«Құжат бойынша іс-қимыл атауы» — маршрутты іске қосу батырмасының атауы (жіберу, жасау, сақтау және т.б.). Өріс міндетті болып табылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">«Отображать документы по реестру в разделе «Мои»» определяет, будет ли добавляться документ, созданный пользователем по реестру, в разделе «Все» и «Мои» документов этого пользователя.</w:t>
+        <w:t xml:space="preserve">«Тізілім бойынша жасалған құжаттарды «Менің» бөлімінде көрсету» — тізілім бойынша пайдаланушы жасаған құжаттың осы пайдаланушының «Барлық» және «Менің» құжаттар бөлімдерінде қосылатынын анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">«Закрыть окно документа после отправки на активацию»</w:t>
+        <w:t xml:space="preserve">«Белсендіруге жібергеннен кейін құжат терезесін жабу»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">«Реестр ответа» Настройка является необязательной. Указывается, какой реестр будет использоваться для ответа на документ данного реестра. Реестр для ответа выбирается из общего списка реестров текущего приложения.</w:t>
+        <w:t xml:space="preserve">«Жауап тізілімі» — баптау міндетті емес. Осы тізілімнің құжатына жауап беру үшін қандай тізілім пайдаланылатыны көрсетіледі. Жауап тізілімі ағымдағы қолданбаның тізілімдерінің жалпы тізімінен таңдалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">«Название действия по реестру ответа» для названия предпочтительной («зеленой») кнопки действия с документом. Поле доступно только для выбранного реестра ответа. Значение поля по умолчанию - «Создать ответ»</w:t>
+        <w:t xml:space="preserve">«Жауап тізілімі бойынша іс-қимыл атауы» — құжатпен іс-қимылдың артықшылықты («жасыл») батырмасының атауы үшін. Өріс тек таңдалған жауап тізілімі үшін қол жетімді. Өрістің әдепкі мәні — «Жауап жасау»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
           <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">«Создавать корневую работу для маршрута по реестру» это настройка, которая включает создание одной общей “главной работы” для записи реестра, когда по ней запускается маршрут (активация, изменение, удаление).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkEnd w:id="270"/>
+        <w:t xml:space="preserve">«Тізілім бойынша маршрутқа түбірлік жұмыс жасау» — бұл баптау тізілім жазбасы үшін маршрут іске қосылған кезде (белсендіру, өзгерту, жою) бір жалпы «бас жұмыс» жасауды қосады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="271" w:name="registry_fields.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="280" w:name="registry_fields.xhtml#id1"/>
+      <w:bookmarkStart w:id="275" w:name="registry_fields.xhtml"/>
+      <w:bookmarkEnd w:id="275"/>
+    </w:p>
+    <w:bookmarkStart w:id="284" w:name="registry_fields.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.4. Поля и колонки реестра</w:t>
+        <w:t xml:space="preserve">6.4. Тізілімнің өрістері мен бағандары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После создания реестра необходимо определить,</w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:id="272" w:name="registry_fields.xhtml#id2"/>
+        <w:t xml:space="preserve">Тізілімді жасағаннан кейін нысанның қандай өрістері құжаттар тізімінде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">көрсетілетінін анықтау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нысан компоненттеріне алдын ала дұрыс кодтар берілген болса,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бұл тізілім өрістерін баптауды айтарлықтай жеңілдетеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="276" w:name="registry_fields.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.4.1. Назначение настроек полей</w:t>
+        <w:t xml:space="preserve">6.4.1. Өрістер баптауларының мақсаты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройки полей реестра определяют:</w:t>
+        <w:t xml:space="preserve">Тізілім өрістерінің баптаулары мыналарды анықтайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">какие колонки отображаются в списке;</w:t>
+        <w:t xml:space="preserve">тізімде қандай бағандар көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">порядок их расположения;</w:t>
+        <w:t xml:space="preserve">олардың орналасу тәртібі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">наименования колонок;</w:t>
+        <w:t xml:space="preserve">бағандардың атаулары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1116"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">какие поля считаются значащими.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="273" w:name="registry_fields.xhtml#id3"/>
+        <w:t xml:space="preserve">қандай өрістер мәнді болып саналады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:id="277" w:name="registry_fields.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.4.2. Порядок отображения колонок</w:t>
+        <w:t xml:space="preserve">6.4.2. Бағандарды көрсету тәртібі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Поле</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Принцип работы простой:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«№ р/с»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісі бағандарды көрсету кезектілігін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жұмыс принципі қарапайым:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1117"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">значение</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">— колонка отображается первой;</w:t>
+        <w:t xml:space="preserve">мәні — баған бірінші болып көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1117"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">значение</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">— второй и т.д.;</w:t>
+        <w:t xml:space="preserve">мәні — екінші болып және т.б.;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1117"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">если значение не указано,</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">порядок определяется системой автоматически.</w:t>
+        <w:t xml:space="preserve">мән көрсетілмеген жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тәртіп жүйемен автоматты түрде анықталады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Это позволяет гибко управлять визуальным представлением реестра.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="274" w:name="registry_fields.xhtml#id4"/>
+        <w:t xml:space="preserve">Бұл тізілімнің визуалды көрінісін икемді басқаруға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:id="278" w:name="registry_fields.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.4.3. Отображение и наименование</w:t>
+        <w:t xml:space="preserve">6.4.3. Көрсету және атау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1118"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Отображать колонку</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Для сохранения реестра необходимо включить хотя бы один.</w:t>
+        <w:t xml:space="preserve">Бағанды көрсету</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— өріс тізілім тізімінде көрінетінін анықтайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Әдепкі бойынша барлық жалаушалар өшірілген.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Тізілімді сақтау үшін кемінде біреуін қосу қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1118"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Наименование колонки</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="279" w:name="registry_fields.xhtml#id5"/>
+        <w:t xml:space="preserve">Баған атауы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— пайдаланушыға түсінікті өрістің көрсетілетін атауын береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:id="283" w:name="registry_fields.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.4.4. Значащее содержимое</w:t>
+        <w:t xml:space="preserve">6.4.4. Мәнді мазмұн</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройка</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">Если параметр включен, значение поля:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Мәнді мазмұн»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">баптауы өрістің мәні жүйе үшін маңызды ма екенін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Параметр қосылған жағдайда өрістің мәні:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1119"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">отображается в кратком содержании записи;</w:t>
+        <w:t xml:space="preserve">жазбаның қысқаша мазмұнында көрсетіледі;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1119"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">участвует в поиске;</w:t>
+        <w:t xml:space="preserve">іздеуге қатысады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1119"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">используется в названиях работ при запуске маршрутов.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="276" w:name="registry_fields.xhtml#id6"/>
+        <w:t xml:space="preserve">маршруттарды іске қосқанда жұмыстардың атауларында пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="280" w:name="registry_fields.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2552987"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_fields_settings.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_fields_settings.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId275"/>
+                    <a:blip r:embed="rId279"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2552987"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Настройка полей реестра</w:t>
-[...11 lines deleted...]
-    <w:bookmarkStart w:id="278" w:name="registry_fields.xhtml#id7"/>
+        <w:t xml:space="preserve">Тізілім өрістерін баптау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Осыдан кейін жасалған тізілімді тізілім тақтасындағы сақтау белгішесін басу арқылы сақтауға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="282" w:name="registry_fields.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3513221" cy="1116530"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/save_registry_button.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/save_registry_button.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId277"/>
+                    <a:blip r:embed="rId281"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3513221" cy="1116530"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Кнопка сохранения</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:id="298" w:name="registry_access_rights.xhtml#id1"/>
+        <w:t xml:space="preserve">Сақтау батырмасы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="285" w:name="registry_access_rights.xhtml"/>
+      <w:bookmarkEnd w:id="285"/>
+    </w:p>
+    <w:bookmarkStart w:id="302" w:name="registry_access_rights.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.5. Права доступа к реестру</w:t>
+        <w:t xml:space="preserve">6.5. Тізілімге қол жеткізу құқықтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После настройки полей необходимо определить,</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Өрістерді баптағаннан кейін тізілімге қандай пайдаланушылар мен топтардың</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қол жеткізе алатынын анықтау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ол үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілімге құқықтар»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысы пайдаланылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3763477" cy="1106905"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_access_rights.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_access_rights.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId282"/>
+                    <a:blip r:embed="rId286"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3763477" cy="1106905"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="283" w:name="registry_access_rights.xhtml#id2"/>
+    <w:bookmarkStart w:id="287" w:name="registry_access_rights.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.5.1. Назначение прав доступа</w:t>
+        <w:t xml:space="preserve">6.5.1. Қол жеткізу құқықтарын тағайындау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Права доступа определяют,</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Настройка прав выполняется на уровне:</w:t>
+        <w:t xml:space="preserve">Қол жеткізу құқықтары тізілімнің жазбаларын кім жасай алатынын,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қарай алатынын, өзгерте алатынын және жоя алатынын анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Құқықтарды баптау мына деңгейде орындалады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1120"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">групп пользователей;</w:t>
+        <w:t xml:space="preserve">пайдаланушылар топтары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1120"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">департаментов;</w:t>
+        <w:t xml:space="preserve">департаменттер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1120"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">подразделений;</w:t>
+        <w:t xml:space="preserve">бөлімшелер;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1120"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">отдельных организационных единиц.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="284" w:name="registry_access_rights.xhtml#id3"/>
+        <w:t xml:space="preserve">жеке ұйымдастырушылық бірліктер.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:id="288" w:name="registry_access_rights.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.5.2. Виды прав</w:t>
+        <w:t xml:space="preserve">6.5.2. Құқықтардың түрлері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Реестр поддерживает следующие типы прав доступа:</w:t>
+        <w:t xml:space="preserve">Тізілім мынадай қол жеткізу құқықтарын қолдайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1121"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Все»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- наличие всех либо частичных прав на реестр</w:t>
+        <w:t xml:space="preserve">«Барлығы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— тізілімге барлық немесе жартылай құқықтардың болуы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1121"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Просмотр списка»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- просмотр списка записей по форме реестра</w:t>
+        <w:t xml:space="preserve">«Тізімді қарау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— тізілімнің нысаны бойынша жазбалар тізімін қарау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1121"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Просмотр данных»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- просмотр конкретных записей по форме реестра</w:t>
+        <w:t xml:space="preserve">«Деректерді қарау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— тізілімнің нысаны бойынша нақты жазбаларды қарау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1121"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Создание»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- создание записей по форме реестра</w:t>
+        <w:t xml:space="preserve">«Жасау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— тізілімнің нысаны бойынша жазбалар жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1121"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Редактирование»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- изменение записей по форме реестра (для всех статусов, кроме «Активная»)</w:t>
+        <w:t xml:space="preserve">«Өңдеу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— тізілімнің нысаны бойынша жазбаларды өзгерту («Белсенді» мәртебесінен басқа барлық мәртебелер үшін)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1121"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Изменение»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- изменение записи со статусом «Активная» (и запуск соответствующего маршрута)</w:t>
+        <w:t xml:space="preserve">«Өзгерту»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— «Белсенді» мәртебесі бар жазбаны өзгерту (және тиісті маршрутты іске қосу)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1121"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">«Удаление»</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">- удаление записей по форме реестра</w:t>
+        <w:t xml:space="preserve">«Жою»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— тізілімнің нысаны бойынша жазбаларды жою</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1122"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Право просмотра данных автоматически предусматривает право просмотра списка.</w:t>
+        <w:t xml:space="preserve">Деректерді қарау құқығы тізімді қарау құқығын автоматты түрде қамтиды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1122"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Права на редактирование / изменение / удаление автоматически предусматривают права на просмотр списка и данных.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="285" w:name="registry_access_rights.xhtml#id4"/>
+        <w:t xml:space="preserve">Өңдеу / өзгерту / жою құқықтары тізімді және деректерді қарау құқықтарын автоматты түрде қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:id="289" w:name="registry_access_rights.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.5.3. Группы пользователей</w:t>
+        <w:t xml:space="preserve">6.5.3. Пайдаланушылар топтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для удобства управления доступом</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">группы пользователей</w:t>
+        <w:t xml:space="preserve">Қол жеткізуді ыңғайлы басқару үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">пайдаланушылар топтарын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пайдалану ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Топтар мыналарға мүмкіндік береді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1123"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">құқықтарды орталықтандырылған басқару;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1123"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">бірден бірнеше пайдаланушыға қол жеткізу тағайындау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1123"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">жүйені одан әрі сүйемелдеуді жеңілдету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілімге құқықтар тағайындамас бұрын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кемінде бір пайдаланушылар тобын жасау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:id="292" w:name="registry_access_rights.xhtml#id5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">6.5.4. Пайдаланушылар тобын жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пайдаланушылар тобын жасау үшін мынадай қадамдарды орындаңыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1124"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жоба ағашында пайдаланушылар топтары сақталатын қалтаны таңдаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1124"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қалтаны тінтуірдің оң жақ батырмасымен басыңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1124"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Контекстік мәзірден таңдаңыз:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қосу → Пайдаланушылар тобы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...123 lines deleted...]
-    <w:bookmarkStart w:id="287" w:name="registry_access_rights.xhtml#id9"/>
+    <w:bookmarkStart w:id="291" w:name="registry_access_rights.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4447222"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/user_group_add.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/user_group_add.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId286"/>
+                    <a:blip r:embed="rId290"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="4447222"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Создание группы пользователей</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне:</w:t>
+        <w:t xml:space="preserve">Пайдаланушылар тобын жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған терезеде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1125"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Укажите</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пайдаланушылар тобының атауын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">көрсетіңіз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1125"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В поле</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">которые будут входить в данную группу.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Пайдаланушылар»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінде жүйеде тіркелген және</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">осы топқа кіретін пайдаланушыларды таңдаңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1125"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Сохраните группу.</w:t>
+        <w:t xml:space="preserve">Топты сақтаңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После сохранения группа станет доступна</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:id="293" w:name="registry_access_rights.xhtml#id6"/>
+        <w:t xml:space="preserve">Сақталғаннан кейін топ тізілімдер мен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жүйенің басқа нысандарына құқықтар тағайындауға қол жетімді болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:id="297" w:name="registry_access_rights.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.5.5. Назначение прав группе пользователей</w:t>
+        <w:t xml:space="preserve">6.5.5. Пайдаланушылар тобына құқықтар тағайындау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После создания групп можно перейти</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Для этого:</w:t>
+        <w:t xml:space="preserve">Топтарды жасағаннан кейін тізілімге</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қол жеткізу құқықтарын тікелей баптауға өтуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ол үшін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1126"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Откройте реестр и перейдите во вкладку</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Тізілімді ашып,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілімге құқықтар»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысына өтіңіз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1126"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Нажмите кнопку</w:t>
+        <w:t xml:space="preserve">Қол жеткізу қосу үшін</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«+»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">для добавления доступа.</w:t>
+        <w:t xml:space="preserve">батырмасын басыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1126"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В открывшемся окне выберите:</w:t>
+        <w:t xml:space="preserve">Ашылған терезеде таңдаңыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1127"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">группу пользователей;</w:t>
+        <w:t xml:space="preserve">пайдаланушылар тобы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1127"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">либо департамент / подразделение.</w:t>
+        <w:t xml:space="preserve">немесе департамент / бөлімше.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1126"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Отметьте галочками необходимые права.</w:t>
+        <w:t xml:space="preserve">Қажетті құқықтарды жалаушалармен белгілеңіз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1126"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Сохраните изменения.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="290" w:name="registry_access_rights.xhtml#id10"/>
+        <w:t xml:space="preserve">Өзгерістерді сақтаңыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="294" w:name="registry_access_rights.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3383356"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_rights_grand.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_rights_grand.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId289"/>
+                    <a:blip r:embed="rId293"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3383356"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выбор группы пользователей(подразделения)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="292" w:name="registry_access_rights.xhtml#id11"/>
+        <w:t xml:space="preserve">Пайдаланушылар тобын (бөлімшені) таңдау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:id="296" w:name="registry_access_rights.xhtml#id11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1203292"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_rights_assign.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_rights_assign.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId291"/>
+                    <a:blip r:embed="rId295"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1203292"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Назначение прав группе пользователей</w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="296" w:name="registry_access_rights.xhtml#id7"/>
+        <w:t xml:space="preserve">Пайдаланушылар тобына құқықтар тағайындау</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:id="300" w:name="registry_access_rights.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.5.6. Пример настройки прав</w:t>
+        <w:t xml:space="preserve">6.5.6. Құқықтарды баптау мысалы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Например:</w:t>
+        <w:t xml:space="preserve">Мысалы:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1128"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">группе</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Admin</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">можно назначить все права на реестр:</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">просмотр, создание, редактирование, изменение и удаление;</w:t>
+        <w:t xml:space="preserve">тобына</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тізілімге барлық құқықтарды тағайындауға болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қарау, жасау, өңдеу, өзгерту және жою;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1128"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">группе</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve">* просмотр данных.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өтінім берушілер</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тобына</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мыналарды беруге болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">* жазбалар жасау;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">* тізімді қарау;</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">* деректерді қарау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Следует учитывать, что на данном этапе</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:id="295" w:name="registry_access_rights.xhtml#id12"/>
+        <w:t xml:space="preserve">Осы кезеңде құқықтар тізілімнің барлық жазбаларына қолданылатынын ескеру қажет.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Тек «өзіне тиесілі» жазбаларға ғана қол жеткізуді шектеу</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сүзгілер көмегімен жеке баптауды талап етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="299" w:name="registry_access_rights.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1029211"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/registry_rights_assign_example.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/registry_rights_assign_example.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId294"/>
+                    <a:blip r:embed="rId298"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1029211"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пример настройки прав доступа</w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:id="297" w:name="registry_access_rights.xhtml#id8"/>
+        <w:t xml:space="preserve">Қол жеткізу құқықтарын баптау мысалы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:id="301" w:name="registry_access_rights.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">6.5.7. Завершение настройки</w:t>
+        <w:t xml:space="preserve">6.5.7. Баптауды аяқтау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После назначения прав:</w:t>
+        <w:t xml:space="preserve">Құқықтарды тағайындағаннан кейін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1129"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Нажмите кнопку сохранения в правом верхнем углу.</w:t>
+        <w:t xml:space="preserve">Жоғарғы оң жақ бұрыштағы сақтау батырмасын басыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1129"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для перехода к следующей вкладке</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Келесі қойындыға өту үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Артқа»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">көрсеткісімен артқа оралыңыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">На этом настройка прав доступа к реестру завершена.</w:t>
-[...11 lines deleted...]
-    <w:bookmarkStart w:id="300" w:name="index.xhtml#id1"/>
+        <w:t xml:space="preserve">Осымен тізілімге қол жеткізу құқықтарын баптау аяқталды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="303" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="303"/>
+    </w:p>
+    <w:bookmarkStart w:id="304" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7. Маршруты</w:t>
+        <w:t xml:space="preserve">7. Маршруттар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1130"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="routes_description.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.1. Маршруты реестра: назначение и различия</w:t>
+          <w:t xml:space="preserve">7.1. Тізілім маршруттары: мақсаты мен айырмашылықтары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1131"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="routes_description.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.1.1. Виды маршрутов</w:t>
+          <w:t xml:space="preserve">7.1.1. Маршрут түрлері</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1130"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2. Маршрут «Активация»: интерфейс и логика настройки</w:t>
+          <w:t xml:space="preserve">7.2. «Белсендіру» маршруты: интерфейс және баптаудың логикасы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.1. Введение</w:t>
+          <w:t xml:space="preserve">7.2.1. Кіріспе</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.2. Переход к созданию маршрута</w:t>
+          <w:t xml:space="preserve">7.2.2. Маршрут жасауға өту</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.3. Этап 1. Заполнение заявки</w:t>
+          <w:t xml:space="preserve">7.2.3. 1-кезең. Өтінімді толтыру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.4. Этап 2. Отправка заявки.</w:t>
+          <w:t xml:space="preserve">7.2.4. 2-кезең. Өтінімді жіберу.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.5. Этап 3. Регистрация заявки</w:t>
+          <w:t xml:space="preserve">7.2.5. 3-кезең. Өтінімді тіркеу</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.6. Этап 3. Отправка уведомления о номере заказа.</w:t>
+          <w:t xml:space="preserve">7.2.6. 3-кезең. Тапсырыс нөмірі туралы хабарландыру жіберу.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id13">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.7. Этап 4. Назначение исполнителя</w:t>
+          <w:t xml:space="preserve">7.2.7. 4-кезең. Орындаушыны тағайындау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id18">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.8. Этап 5. Смена статуса заявки</w:t>
+          <w:t xml:space="preserve">7.2.8. 5-кезең. Өтінімнің мәртебесін өзгерту</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.9. Добавление дополнительного шага для этапа 4</w:t>
+          <w:t xml:space="preserve">7.2.9. 4-кезеңге қосымша қадам қосу</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.10. Этап 6. Отправка уведомления заявителю о смене статуса заявки</w:t>
+          <w:t xml:space="preserve">7.2.10. 6-кезең. Өтінімнің мәртебесі өзгергені туралы өтінім берушіге хабарландыру жіберу</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.11. Этап 7. Проверка типа услуги</w:t>
+          <w:t xml:space="preserve">7.2.11. 7-кезең. Қызмет түрін тексеру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.12. Этап 8. Формирование договора</w:t>
+          <w:t xml:space="preserve">7.2.12. 8-кезең. Шарт қалыптастыру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.13. Этап 8.1. Завершение работы исполнителем</w:t>
+          <w:t xml:space="preserve">7.2.13. 8.1-кезең. Орындаушының жұмысты аяқтауы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.14. Этап 8.2. Смена статуса заявки на "Выполнена"</w:t>
+          <w:t xml:space="preserve">7.2.14. 8.2-кезең. Өтінімнің мәртебесін «Орындалды» деп өзгерту</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.15. Этап 8.3. Отправка уведомления о статусе заявки</w:t>
+          <w:t xml:space="preserve">7.2.15. 8.3-кезең. Өтінімнің мәртебесі туралы хабарландыру жіберу</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.16. Привязка шаблона маршрута к реестру</w:t>
+          <w:t xml:space="preserve">7.2.16. Маршрут шаблонын тізілімге байланыстыру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.17. Этап 9. Создание подпроцесса "Формирование договора"</w:t>
+          <w:t xml:space="preserve">7.2.17. 9-кезең. «Шарт қалыптастыру» ішкі процесін жасау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1132"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="route_setting.xhtml#id32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">7.2.18. Этап 10. Конец маршрута.</w:t>
+          <w:t xml:space="preserve">7.2.18. 10-кезең. Маршруттың соңы.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="301" w:name="routes_description.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="305" w:name="routes_description.xhtml#id1"/>
+      <w:bookmarkStart w:id="305" w:name="routes_description.xhtml"/>
+      <w:bookmarkEnd w:id="305"/>
+    </w:p>
+    <w:bookmarkStart w:id="309" w:name="routes_description.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.1. Маршруты реестра: назначение и различия</w:t>
+        <w:t xml:space="preserve">7.1. Тізілім маршруттары: мақсаты мен айырмашылықтары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В рамках одного реестра может существовать несколько маршрутов.</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">«Маршруты»</w:t>
+        <w:t xml:space="preserve">Бір тізілім шеңберінде бірнеше маршрут болуы мүмкін.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут түрі өтінімнің қандай жағдайда және қандай сценарий бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өңделетінін анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут қосу үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Маршруттар»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысына өту қажет</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/routes_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/routes_icon.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId302"/>
+                    <a:blip r:embed="rId306"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">по нажатию на кнопку</w:t>
-[...4 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«+»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">нам открывается список возможных видов маршрута.</w:t>
+        <w:t xml:space="preserve">батырмасын басқаннан кейін маршруттың мүмкін түрлерінің тізімі ашылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/types_of_routes.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/types_of_routes.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId303"/>
+                    <a:blip r:embed="rId307"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="304" w:name="routes_description.xhtml#id2"/>
+    <w:bookmarkStart w:id="308" w:name="routes_description.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.1.1. Виды маршрутов</w:t>
+        <w:t xml:space="preserve">7.1.1. Маршрут түрлері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Активация</w:t>
-[...110 lines deleted...]
-    <w:bookmarkStart w:id="383" w:name="route_setting.xhtml#id1"/>
+        <w:t xml:space="preserve">Белсендіру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Өтінімнің</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">жасалып, алғашқы рет белсендірілгеннен кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өтетін жолын анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Өзгерту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Белсендірілген (аяқталған) өтінімге</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">өзгерістер енгізілгеннен кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өтінімнің маршрутын анықтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жою</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Өтінімді</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">жою кезіндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">маршрутын анықтайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Мысалы, жоюды жетекшімен келісу немесе жазбаны жою әрекеті туралы хабарландырулар жіберу үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілімде бірнеше маршрут баптауға болады, олардың әрқайсысы өз контекстінде орындалады: жазбаны жасау, өзгерту немесе жою кезінде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="310" w:name="route_setting.xhtml"/>
+      <w:bookmarkEnd w:id="310"/>
+    </w:p>
+    <w:bookmarkStart w:id="387" w:name="route_setting.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2. Маршрут «Активация»: интерфейс и логика настройки</w:t>
+        <w:t xml:space="preserve">7.2. «Белсендіру» маршруты: интерфейс және баптаудың логикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">На этом этапе мы настраиваем путь заявки при её подаче, то есть маршрут, по которому заявка пойдёт после создания и активации.</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">- содержат только стандартные процессы, которые выполняются до основных действий:</w:t>
+        <w:t xml:space="preserve">Бұл кезеңде өтінімнің берілу жолын, яғни жасалып, белсендірілгеннен кейін өтінімнің өтетін маршрутын баптаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ол үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Белсендіру»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">түріндегі маршрут қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Негізгі жұмыс аймағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут редакторы үш тақтадан тұрады, олардың әрқайсысы маршрут кезеңдерінің өз түріне жауапты болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Маршрут редакторының тақталары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Алдын ала кезеңдер</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— тек негізгі іс-қимылдарға дейін орындалатын стандартты процестерді қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1133"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Работа</w:t>
+        <w:t xml:space="preserve">Жұмыс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1133"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Согласование</w:t>
+        <w:t xml:space="preserve">Келісу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1133"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Утверждение</w:t>
+        <w:t xml:space="preserve">Бекіту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1133"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ознакомление</w:t>
+        <w:t xml:space="preserve">Таныстыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1133"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Отправка документа</w:t>
+        <w:t xml:space="preserve">Құжат жіберу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1133"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Регистрация</w:t>
+        <w:t xml:space="preserve">Тіркеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1133"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Маршрут</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Действия</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">Этапы в этой панели:</w:t>
+        <w:t xml:space="preserve">Іс-қимылдар</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— маршруттың негізгі бөлігі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл тақтадағы кезеңдер:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1134"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">могут автоматически получать данные из формы (по кодам компонентов);</w:t>
+        <w:t xml:space="preserve">нысаннан деректерді автоматты түрде ала алады (компонент кодтары бойынша);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1134"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">изменяют объекты и состояние процесса в системе;</w:t>
+        <w:t xml:space="preserve">жүйедегі объектілер мен процес күйін өзгертеді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1134"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выполняются только после успешного завершения предварительных этапов (если они есть).</w:t>
+        <w:t xml:space="preserve">тек алдын ала кезеңдер (егер болса) сәтті аяқталғаннан кейін орындалады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Последующие этапы</w:t>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="307" w:name="route_setting.xhtml#id2"/>
+        <w:t xml:space="preserve">Кейінгі кезеңдер</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— сондай-ақ тек стандартты процестерді қамтиды және іс-қимылдардан кейін орындалады (қажет болған жағдайда).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="311" w:name="route_setting.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.1. Введение</w:t>
+        <w:t xml:space="preserve">7.2.1. Кіріспе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Перед настройкой маршрута важно понять:</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Любой шаг процесса всегда содержит 4 основные вещи:</w:t>
+        <w:t xml:space="preserve">Маршрутты баптамас бұрын мыналарды түсіну маңызды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кез келген процес қадамы әрқашан 4 негізгі нәрсені қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1135"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Роль → кто?</w:t>
+        <w:t xml:space="preserve">Рөл → кім?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1135"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Действие → что делает?</w:t>
+        <w:t xml:space="preserve">Іс-қимыл → не жасайды?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1135"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Данные → с чем работает?</w:t>
+        <w:t xml:space="preserve">Деректер → немен жұмыс жасайды?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1135"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Результат → что получается?</w:t>
+        <w:t xml:space="preserve">Нәтиже → не алынады?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В системе каждый шаг бизнес-процесса превращается в:</w:t>
+        <w:t xml:space="preserve">Жүйеде бизнес-процестің әрбір қадамы мынаға айналады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1136"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">этап маршрута</w:t>
+        <w:t xml:space="preserve">маршрут кезеңі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1136"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">с ответственным</w:t>
+        <w:t xml:space="preserve">жауаптымен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1136"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">с типом действия</w:t>
+        <w:t xml:space="preserve">іс-қимыл түрімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1136"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">с результатом выполнения</w:t>
+        <w:t xml:space="preserve">орындалу нәтижесімен</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для того чтобы в ходе обучения не привязываться к процессу который здесь используется как пример, а закрепить знания для будущих процессов перед добавлением каждого этапа задавай себе:</w:t>
+        <w:t xml:space="preserve">Оқу барысында мұнда мысал ретінде пайдаланылатын процеске байланбай, болашақ процестер үшін білімді бекіту мақсатында әрбір кезеңді қосу алдында өзіңізге мыналарды сұраңыз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1137"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Какой это шаг процесса?</w:t>
+        <w:t xml:space="preserve">Бұл процестің қандай қадамы?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1137"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Кто его выполняет?</w:t>
+        <w:t xml:space="preserve">Оны кім орындайды?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1137"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Что должно измениться после него?</w:t>
+        <w:t xml:space="preserve">Одан кейін не өзгеруі тиіс?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1137"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Какой нужен результат (подпись, комментарий, файл)?</w:t>
+        <w:t xml:space="preserve">Қандай нәтиже қажет (қол қою, пікір, файл)?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Important</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Система ничего не «придумывает» сама. Задача аналитика преобразовать бизнес процесс в исполняемую логику, задав системе сценарий выполнения и необходимые данные.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="311" w:name="route_setting.xhtml#id3"/>
+        <w:t xml:space="preserve">Жүйе өз бетінше ештеңе «ойлап таппайды». Аналитиктің міндеті — бизнес-процесті орындалу сценарийін және қажетті деректерді жүйеге беріп, орындалатын логикаға айналдыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:id="315" w:name="route_setting.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.2. Переход к созданию маршрута</w:t>
+        <w:t xml:space="preserve">7.2.2. Маршрут жасауға өту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне перейти к редактированию маршрута активации нажав кнопку редактирования:</w:t>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілім маршруттары»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бөліміндегі «+» батырмасын басып, ашылмалы тізімнен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Белсендіру»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">маршрут түрін таңдаңыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған терезеде редакциялау батырмасын басып, белсендіру маршрутын редакциялауға өтіңіз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/edit1.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/edit1.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId308"/>
+                    <a:blip r:embed="rId312"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 3.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">чтобы добавить новый этап</w:t>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Іс-қимылдар» тақтасында жаңа кезең қосу үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басыңыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/actions_panel.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/actions_panel.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId309"/>
+                    <a:blip r:embed="rId313"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 4.</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">2. Диаграмма процесса и шаги процесса</w:t>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Оң жақта ашылған кезең баптаулары тақтасында кезеңді ордерге сәйкес баптау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Әрбір кезеңнің өз орындалу нәтижесі болады (қол қою, пікір енгізу, автоматты жүйелік іс-қимыл және бизнес-процес үшін қажетті басқа операциялар)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Әрбір кезеңде қандай іс-қимыл түрінің қажет екенін анықтау үшін ордердің</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Процесс диаграммасы мен процесс қадамдары</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тармағына жүгінеміз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/order_process_steps.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/order_process_steps.jpeg" id="0" name="Picture"/>
-                    <pic:cNvPicPr>
-[...441 lines deleted...]
-                    <pic:cNvPr descr="_images/step1.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId314"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Note</w:t>
-[...19 lines deleted...]
-      </w:hyperlink>
+        <w:t xml:space="preserve">Процесс бизнес-логикасын дұрыс құру үшін қадамның кірісі мен шығысына, сондай-ақ оны орындайтын рөлге назар аудару қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:id="316" w:name="route_setting.xhtml#id4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.3. 1-кезең. Өтінімді толтыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— жүйеде жасалған өтінім нысаны және клиент нысанды толтырған кездегі енгізетін деректері.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— нысан бойынша толтырылған қызметке өтінім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл кезеңде процестің қосымша қадамы қажет емес, өйткені өтінімді жіберу процестің бірінші қадамы болып табылады.</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:id="321" w:name="route_setting.xhtml#id5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.4. 2-кезең. Өтінімді жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— өтінімді ЭЦҚ арқылы қол қою.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— жүйеде қол қойылған өтінім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл кезеңді іске асыру үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Келісу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">түріндегі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нысан бойынша жұмыс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">іс-қимыл түрі қажет болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл кезең түрі өтінімді жасап жатқан ағымдағы пайдаланушы болатын өтінімдегі өрісті көрсетуді талап етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="317" w:name="route_setting.xhtml#id6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.4.1. Алдын ала баптау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Өтінім нысанына ораламыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысанға кесте компонентін қосамыз және жүйелік өрістер пайдаланушыға көрсетілмеуі үшін оның жасырылу баптауларын қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кесте ішіне</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Synergy объектілері»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1138"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оған мысалы «entity_author» кодын береміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1138"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ағымдағы пайдаланушымен толтыру»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">баптауын қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Өріске «Автор» атауын береміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Өзгерістерді сақтаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нәтижесінде өріс өтінімді жасаған пайдаланушының тіркелгісімен автоматты түрде толтырылады.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="317"/>
-    <w:bookmarkStart w:id="325" w:name="route_setting.xhtml#id8"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">7.2.5. Этап 3. Регистрация заявки</w:t>
+    <w:bookmarkStart w:id="320" w:name="route_setting.xhtml#id7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.4.2. Маршрут кезеңін жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...82 lines deleted...]
-        <w:t xml:space="preserve">7.2.5.1. Создание счетчика</w:t>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезең баптауларында мыналарды көрсетеміз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — «Нысан бойынша жұмыс»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезең атауы — қадам логикасына сәйкес, мысалы «Өтінімге қол қою»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезең коды — міндетті емес, скриптерде немесе шарттарда кезеңге жүгінгенде қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жауапты — мұнда өтінімнің авторы болатын өрістің кодын көрсету қажет (entity_author), оны алдын ала қадамда жасадық</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жұмыс түрі — келісу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1139"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қайтару — бұл өрісте келісуден бас тартылған жағдайда оралу қажетті маршрут кезеңі көрсетіледі (қажет болған жағдайда). Біздің жағдайда бос қалдыруға болады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">Открывается панель редактирования информации о счётчике:</w:t>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезең баптаулары тақтасындағы дискета белгішесін басып, кезеңді сақтаймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/counter_new.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step1.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/counter_new.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step1.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId318"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...74 lines deleted...]
-        <w:t xml:space="preserve">- определяет, когда следующее значение будет сбрасываться к начальному.</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ЭЦҚ қол қою модулін қосу туралы қосымша ақпарат:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId319">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:id="329" w:name="route_setting.xhtml#id8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5. 3-кезең. Өтінімді тіркеу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Возможные варианты:</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">Каждый год</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— жүйеде қол қойылған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— тіркеу нөмірі қалыптастырылған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жүйеде өтінімнің нөмірін қалыптастыру</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">есептегіш</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">негізінде жүзеге асырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Есептегіш</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— дәйекті сандық мәндер генерациялауға арналған жүйенің негізгі нысаны.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Өтінімдерді, құжаттарды және басқа объектілерді нөмірлеу үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="324" w:name="route_setting.xhtml#id9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5.1. Есептегіш жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 4.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Вводим необходимые значения и нажимаем кнопку "Сохранить"</w:t>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қолданба ағашында есептегіштер сақталатын қалтаны таңдаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Тінтуірдің оң жақ батырмасын басып, Қосу → Негізгі нысандар → Есептегіш таңдаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Есептегіш туралы ақпаратты өңдеу тақтасы ашылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/counter.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/counter_new.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/counter.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/counter_new.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId319"/>
+                    <a:blip r:embed="rId322"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">7.2.5.2. Привязка счетчика к шаблону номера</w:t>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Код</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— міндетті өріс. Нөмір шаблонындағы есептегішке жүгіну үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бастапқы мән</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— нөмірлеу басталатын мән.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Келесі мән</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— бастапқы мәннен кем болмауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1140"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сброс кезеңі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— келесі мәннің бастапқыға қашан қайта оралатынын анықтайды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне создания шаблона номера указываем:</w:t>
+        <w:t xml:space="preserve">Мүмкін нұсқалар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1142"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Наименование - название счетчика или его назначение (например "Номер заявки на услуги ATLAS")</w:t>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ешқашан (әдепкі бойынша)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1142"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Код - ставим логический код или оставляем автоматически сгенерированный транслит</w:t>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Күн сайын</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1142"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Значение - помещаем сюда код ранее созданного нами счетчика в формате {код_счетчика}</w:t>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Апта сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ай сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1141"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жыл сайын</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қажетті мәндерді енгізіп, «Сақтау» батырмасын басамыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/number_template.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/counter.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/number_template.jpeg" id="0" name="Picture"/>
-[...163 lines deleted...]
-                    <pic:cNvPr descr="_images/number_template_in_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/counter.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId323"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Сгенирированный автоматически номер будет являться регистрацией заявки в системе.</w:t>
+        <w:t xml:space="preserve">Есептегішті жасағаннан кейін оны нөмір шаблонына байланыстыру қажет, одан кейін шаблонды нысанға орналастырамыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkEnd w:id="325"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">7.2.6. Этап 3. Отправка уведомления о номере заказа.</w:t>
+    <w:bookmarkStart w:id="326" w:name="route_setting.xhtml#id10"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5.2. Есептегішті нөмір шаблонына байланыстыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">- уведомление на почту клиента</w:t>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қажетті қалтаны таңдап, оны тінтуірдің оң жақ батырмасымен басамыз Қосу → Құжат айналымы → Нөмір шаблоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нөмір шаблонын жасау терезесінде мыналарды көрсетеміз:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
-      </w:pPr>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">Указываем:</w:t>
+        <w:numPr>
+          <w:numId w:val="1142"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Атауы — есептегіштің атауы немесе оның мақсаты (мысалы «ATLAS қызметтеріне өтінімнің нөмірі»)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1143"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">"Отправка уведомления о номере заказа"</w:t>
+          <w:numId w:val="1142"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код — логикалық кодты қоямыз немесе автоматты жасалған транслитті қалдырамыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1143"/>
-[...209 lines deleted...]
-        <w:t xml:space="preserve">Во время отправки письма система автоматически подставляет фактические значения этих полей из данных заявки.</w:t>
+          <w:numId w:val="1142"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мән — бұрын жасаған есептегішіміздің кодын {есептегіш_коды} форматында орналастырамыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step3_notification_new.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/number_template.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step3_notification_new.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/number_template.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId326"/>
+                    <a:blip r:embed="rId325"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 3.</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">7.2.7. Этап 4. Назначение исполнителя</w:t>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нөмір шаблонын сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:id="328" w:name="route_setting.xhtml#id11"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.5.3. Нысанға нөмір шаблонын қосу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...234 lines deleted...]
-    <w:bookmarkStart w:id="329" w:name="route_setting.xhtml#id33"/>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Өтінім нысанына ораламыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінімнің реттік нөмірі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінде оның</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нөмір»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентін белгілейміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нөмір шаблоны»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жолында жасалған шаблонды таңдаймыз</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/field_manager.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/number_template_in_form.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/field_manager.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/number_template_in_form.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId328"/>
+                    <a:blip r:embed="rId327"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пример созданного поля с предзаполненным пользователем</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысанды сақтаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Автоматты түрде жасалған нөмір жүйедегі өтінімнің тіркелуі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
     <w:bookmarkEnd w:id="329"/>
-    <w:p>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">7.2.7.2. Создание этапа маршрута</w:t>
+    <w:bookmarkStart w:id="331" w:name="route_setting.xhtml#id12"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.6. 3-кезең. Тапсырыс нөмірі туралы хабарландыру жіберу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...92 lines deleted...]
-        <w:t xml:space="preserve">Включаем настройку "Использовать форму завершения"</w:t>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— ЭЦҚ арқылы қол қойылған және жүйеде тіркелген қызметке өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— клиенттің поштасына хабарландыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл кезеңде клиенттің поштасына өтінімнің нөмірі көрсетілген тіркелу туралы хабарландыру жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут редакторында жаңа кезең қосу үшін «+» батырмасын басамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезең баптауларында</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Поштаға хат жіберу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">іс-қимыл түрін таңдаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Мыналарды көрсетеміз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңнің атауы, мысалы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тапсырыс нөмірі туралы хабарландыру жіберу»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код — қажет болған жағдайда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нысандағы өріс коды — клиент поштасы бар нысандағы өрісті білдіреді. Мысалы, біздің жағдайда бұл textbox_mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">HTML разметкасын қолдайтын хат тақырыбы — хат тақырыбын қамтиды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1143"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">HTML разметкасын қолдайтын хат мәтіні — қажетті өрістердің деректерімен хаттың негізгі мәтінін қамтиды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Біздің жағдайда ТЗ (ордер) бойынша HTML хат шаблоны мынадай болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сіздің "</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">+ $listbox_type +</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" өтініміңіз "</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">+ $counter_number +</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" нөмірімен тіркелді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">мұнда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listbox_type</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">—</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінім түрі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінің коды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">counter_number</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">—</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінім нөмірі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінің коды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сіздің өтініміңіз»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«нөмірімен тіркелді»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— әрбір хатта бірдей болатын статикалық мәтін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1144"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">$ таңбасы — айнымалыға жүгіну.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Форма завершения.</w:t>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">Без результата — завершение без результата.</w:t>
+        <w:t xml:space="preserve">$ таңбасы міндетті және одан кейін өтінімнің деректерінен мәні алынатын айнымалы көрсетілетінін білдіреді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1145"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">$listbox_type — Өтінім түрі өрісінің мәні</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1145"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">$counter_number — есептегіш қалыптастырған өтінімнің нөмір мәні</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Подробнее о формах завершения</w:t>
-[...115 lines deleted...]
-        <w:t xml:space="preserve">компонент «Объекты Synergy»</w:t>
+        <w:t xml:space="preserve">Хат жіберу кезінде жүйе өтінімнің деректерінен осы өрістердің нақты мәндерін автоматты түрде қояды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/completion_form.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step3_notification_new.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/completion_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step3_notification_new.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId333"/>
+                    <a:blip r:embed="rId330"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">делаем поле обязательным, так как исполнитель является обязательным участником следующего шага процесса.</w:t>
-[...20 lines deleted...]
-    <w:bookmarkStart w:id="336" w:name="route_setting.xhtml#id17"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Хаттың дұрыстығын тексеріп, кезеңді сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">.. note::</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">**«Сынақ хатты жіберу»** батырмасы хабарландырудың жұмысын тікелей маршруттан хабарландыруды поштаға жіберу арқылы тексеруге мүмкіндік береді. (Ол үшін қолданбада пошта қызметі баптауы қажет). Батырманы басқаннан кейін жүйе өтінімде көрсетілген поштаға хат жіберу үшін тізілімде жасалған өтінімді таңдауды ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:id="341" w:name="route_setting.xhtml#id13"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.7. 4-кезең. Орындаушыны тағайындау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— менеджерге түскен өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— орындаушы тағайындалған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл қадамды іске асыру үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Нысан бойынша жұмыс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">түрін пайдаланамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Орындаушыны тағайындауды менеджер жүзеге асырады.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нақты орындаушы өтінімнен өтінімге өзгеше болуы мүмкін болғандықтан, оны кезеңді орындау барысында қолмен көрсету қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Алдымен нысанда орындаушыны тағайындауға арналған менеджерлік құрам көрсетілетін өрісті жасауымыз қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="334" w:name="route_setting.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.7.4. Привязка формы завершения к этапу</w:t>
+        <w:t xml:space="preserve">7.2.7.1. Алдын ала баптау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...87 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысанға ораламыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Жасырын кестеде «Автор» өрісінің астына</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Synergy объектілері»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">компонентімен тағы бір</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Менеджер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Компонент баптауларында оған мағыналы кодты береміз (мысалы entity_manager) және</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Деректер түрі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">баптауында «Пайдаланушы», «Лауазымдар» немесе «Бөлімшелер» түрін таңдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Егер өтінім бұл кезеңде нақты бір адамға түсуін қаласақ — оның тіркелгісін өтінімге тіркейміз, ол үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Пайдаланушы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">деректер түрін таңдап, өрісте нақты адамды таңдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Егер жүйеде белгілі бір жұмысқа жауапты тағайындалған пайдаланушылары бар лауазым болса, онда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Лауазымдар»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">деректер түрі пайдаланылады, онда лауазым көрсетіледі де жұмыс осы лауазымдағы барлық пайдаланушыларға түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Егер жұмысты тұтас бөлімшеге, оның ішіндегі лауазымдармен бірге бағыттау қажет болса,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Бөлімшелер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">деректер түрі пайдаланылады, сонда жұмыс таңдалған бөлімшенің барлық кірістірілген лауазымдарындағы барлық адамдарға түседі.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="333" w:name="route_setting.xhtml#id33"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_fz.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/field_manager.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_fz.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/field_manager.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId335"/>
+                    <a:blip r:embed="rId332"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">7.2.8. Этап 5. Смена статуса заявки</w:t>
+        <w:t xml:space="preserve">Алдын ала толтырылған пайдаланушысы бар өріс мысалы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысанды сақтаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:id="336" w:name="route_setting.xhtml#id15"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.7.2. Маршрут кезеңін жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Вход</w:t>
-[...92 lines deleted...]
-      <w:hyperlink r:id="rId338">
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут редакторында «Іс-қимылдар» тақтасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезең баптауларында мыналарды көрсетеміз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — нысан бойынша жұмыс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезең атауы — орындаушыны тағайындау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жауапты — жасаған менеджер өрісінің кодын (мысалы entity_manager) көрсетеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жұмыс түрі — «Жұмыс»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1146"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Аяқтау нысанын пайдалану» баптауын қосамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Аяқтау нысаны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Аяқтау нысаны — жұмысты орындаған кезде ашылатын модальды терезе болып табылады және пайдаланушының кезеңді аяқтауы үшін не жасауы керектігін анықтайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Аяқтау нысандарының бірнеше түрі бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пікір — нәтиже пікір болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Файл — нәтиже файл болып табылады (құрылғыдан, қоймадан немесе жұмыс қолданбаларынан).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Құжат — жұмысқа байланысты құжатты таңдау немесе жасау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нысан — бөлек нысанды толтыру (біздің жағдайда қолданылады).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1147"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нәтижесіз — нәтижесіз аяқтау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Аяқтау нысандары туралы толық ақпарат:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId335">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html</w:t>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkStart w:id="341" w:name="route_setting.xhtml#id19"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:id="338" w:name="route_setting.xhtml#id16"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.8.1. Создание скрипта интерпретатора</w:t>
+        <w:t xml:space="preserve">7.2.7.3. Аяқтау нысанын жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 1.</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">либо можно создать отдельную папку block_processes.</w:t>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қажетті қалтаны тінтуірдің оң жақ батырмасымен басып, Қосу → Негізгі нысандар → Нысан таңдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысанға мыналарды береміз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1148"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">негізгі нысаннан ерекшелендіретін түсінікті атау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1148"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ұқсас код</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...360 lines deleted...]
-        <w:t xml:space="preserve">- значение, на которое должен смениться статус, согласно справочнику у нас это значение 4 ("В работе")</w:t>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Орындаушыны көрсетуге арналған өріс қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1149"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Атауы — Орындаушы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1149"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Synergy объектілері» компоненті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/listbox_status.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/completion_form.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/listbox_status.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/completion_form.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId337"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Орындаушы процестің келесі қадамының міндетті қатысушысы болғандықтан, өрісті міндетті етеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Нысанды сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:id="340" w:name="route_setting.xhtml#id17"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.7.4. Аяқтау нысанын кезеңге байланыстыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Орындаушыны тағайындау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кезеңін баптауға ораламыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Аяқтау нысаны»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жолында «+» батырмасын басамыз.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған терезеде:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1150"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">аяқтау түрін «Нысан» деп таңдаймыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1150"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">код пен атау береміз (ыңғайлылық үшін жасалған нысанға ұқсас жасаймыз);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1150"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Нысан» өрісінде жасалған нысанды таңдаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/step_fz.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/step_fz.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId339"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Если все сделано правильно, код будет выглядеть так:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңді сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Important</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жұмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">лауазымға</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">немесе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">бөлімшеге</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бағытталған жағдайда мынадай баптауды қосу қажет:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Олардың бірі аяқтаған соң параллель кезеңдерді орындауды тоқтату»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Өйткені маршрут жалғасқанға дейін әрбір пайдаланушы орындаушыны тағайындауды орындауы қажет болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ЕСКЕРТПЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Аяқтау нысаны бөлек нысан болғандықтан, аяқтау нысанына енгізілген деректер негізгі нысанға автоматты түрде түспейді. Аяқтау нысанына енгізілген деректерді одан әрі пайдалану үшін оларды</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Бұғаттаушы процесс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">деп аталатын бөлек кезең арқылы негізгі нысанға тасымалдау қажет. Бұл 5-кезеңде толық сипатталады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:id="353" w:name="route_setting.xhtml#id18"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8. 5-кезең. Өтінімнің мәртебесін өзгерту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— орындаушы тағайындалған өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— «жұмыста» мәртебесі бар өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мәртебені өзгерту</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Бұғаттаушы процесс»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">маршрут кезеңі іске қосатын интерпретатор скриптінің көмегімен автоматты түрде орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Интерпретатор скрипті</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— Synergy жүйесіндегі JavaScript бағдарламалық коды, ол компиляциясыз орындалады және жүйенің жұмыс логикасын автоматтандыруға мүмкіндік береді.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ол есептеулер, нысандар мен карточкалар деректерін өңдеу, сондай-ақ жүйенің ішкі оқиғаларына жауап беру үшін қолданылады.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Скрипт іске қосылған кезде немесе оқиға кезінде бірден орындалып, нәтижені жүйеге қайтарады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Интерпретатор скрипті туралы толық ақпарат:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId342">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkStart w:id="345" w:name="route_setting.xhtml#id19"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8.1. Интерпретатор скриптін жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қолданба ағашында скриптлерді сақтауға арналған қалтаны таңдаймыз.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ыңғайлылық үшін мыналарды пайдалануға болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1151"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">integrations қалтасы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1151"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">немесе block_processes деп аталатын бөлек қалта жасауға болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қалтаны тінтуірдің оң жақ батырмасымен басамыз → Қосу → Интеграция → Интерпретатор скрипті.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған кодты өңдеу терезесінде мыналарды көрсетеміз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1152"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Атауы — Жүйе автоматты түрде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">негізгі префиксін береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Атауды және кодты толықтыру қажет, латын әріптерін пайдаланып скрипттің жұмыс логикасын бейнелеу керек. Мысалы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.change.status_work</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код — атаудан автоматты қалыптасады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сипаттама — скрипттің жұмыс логикасын түсіндіру қажет болған жағдайда қосылады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Әдепкі пікір — міндетті баптау, бұл скрипт орындалғаннан кейін жүйе шығаратын хабар. (мысалы «ОК» немесе «Мәртебе өзгертілді»)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="DefinitionTerm"/>
+        <w:numPr>
+          <w:numId w:val="1153"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Авторизация — скрипттің іске қосылуы үшін қол жеткізу құқықтары қажет. Екі нұсқасы бар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Definition"/>
+        <w:numPr>
+          <w:numId w:val="1154"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Логин және пароль бойынша — әкімші құқықтары бар тіркелгінің логині мен паролі қажет болады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Definition"/>
+        <w:numPr>
+          <w:numId w:val="1154"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кілт бойынша — әкімші кілті қажет болады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Логин және пароль бойынша»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">авторизация түрін таңдап, әкімші тіркелгісін көрсетеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Important</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Әкімші тіркелгісінің логині мен паролі өзгерген жағдайда, осы тіркелгіні пайдаланатын барлық интерпретатор скриптлерінде логин мен парольді жаңарту қажет болады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Код редакторына мәртебені өзгертуге арналған стандартты скриптті кірістіреміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var result = true;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">var message = 'Мәртебе мәнін өзгерту';</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> try {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   var form = platform.getFormsManager().getFormData(dataUUID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   form.load();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   form.setValue('анықтамалық коды', 'мән коды');</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   form.save();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} catch (e) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  result = false;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  message = e.message;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сөздердің орнына:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1155"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«анықтамалық коды»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— мәртебелер тізімі бар ашылмалы тізімнің өріс кодын көрсетеміз, мысалы біздің жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">listbox_status</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1155"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«мән коды»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— мәртебенің сменалатын мәнін, анықтамалық бойынша біздің жағдайда бұл 4 мән («Жұмыста»)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/script_status_work.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/listbox_status.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/script_status_work.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/listbox_status.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId340"/>
+                    <a:blip r:embed="rId343"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">вставляем название созданного скрипта интерпретатора.</w:t>
+        <w:t xml:space="preserve">Барлығы дұрыс орындалса, код мынадай болады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_status_work.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/script_status_work.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_status_work.jpeg" id="0" name="Picture"/>
-[...113 lines deleted...]
-                    <pic:cNvPr descr="_images/entity_responsible.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/script_status_work.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId344"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...1246 lines deleted...]
-        <w:t xml:space="preserve">}</w:t>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Интерпретатор скриптін сақтап, кезеңді баптауға ораламыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:id="347" w:name="route_setting.xhtml#id20"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8.2. Маршрут кезеңін жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрутта жаңа кезең қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезең баптауларында:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1156"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">кезең атауын көрсетеміз (мысалы, «Мәртебені "Жұмыста" деп өзгерту»);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1156"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Оқиға»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісіне жасалған интерпретатор скриптінің атауын кірістіреміз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/meme_script.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_status_work.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/meme_script.jpg" id="0" name="Picture"/>
-[...101 lines deleted...]
-                    <pic:cNvPr descr="_images/matching_before.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_status_work.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId346"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңді сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:id="352" w:name="route_setting.xhtml#id21"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.8.3. 4-кезеңге арналған интерпретатор скрипті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маршрутқа бұғаттаушы процесс қосуды үйренген соң, 4-кезеңнің аяқтау нысанынан деректерді негізгі нысанға тасымалдауға арналған тағы бір интерпретатор скриптін жасаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Алдымен негізгі өтінім нысанына аяқтау нысанындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Орындаушы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін қосамыз. Өріс ұқсас кодқа ие болуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/matching_after.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/entity_responsible.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/matching_after.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/entity_responsible.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId347"/>
+                    <a:blip r:embed="rId348"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 6.</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Өтінім нысанын сақтаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қажетті қалтаны тінтуірдің оң жақ батырмасымен басамыз → қосу → интеграция → интерпретатор скрипті</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Код редакторына аяқтау нысанынан деректерді негізгі нысанға тасымалдайтын скриптті қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мұндай бұғаттаушы процестің мысалы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
-[...83 lines deleted...]
-        <w:t xml:space="preserve">Событие - вставляем код созданного нами скрипта интерпретатора для переноса данных из формы завершения (</w:t>
+        <w:t xml:space="preserve">var result = true;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">)</w:t>
+        <w:t xml:space="preserve">var message = 'ok';</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getHttpClient() {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let client = new org.apache.commons.httpclient.HttpClient();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let creds = new org.apache.commons.httpclient.UsernamePasswordCredentials(login, password);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  client.getParams().setAuthenticationPreemptive(true);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  client.getState().setCredentials(org.apache.commons.httpclient.auth.AuthScope.ANY, creds);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return client;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function httpGetMethod(methods, type) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let client = getHttpClient();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let get = new org.apache.commons.httpclient.methods.GetMethod(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "http://127.0.0.1:8080/Synergy/" + methods</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  get.setRequestHeader("Content-type", "application/json");</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  client.executeMethod(get);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let resp = get.getResponseBodyAsString();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  get.releaseConnection();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return type == 'text' ? resp : JSON.parse(resp);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function httpPostMethod(methods, params, contentType) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let client = getHttpClient();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let post = new org.apache.commons.httpclient.methods.PostMethod(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "http://127.0.0.1:8080/Synergy/" + methods</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (contentType) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    post.setRequestBody(JSON.stringify(params));</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  } else {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for (let key in params) post.addParameter(key, params[key]);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  post.setRequestHeader(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "Content-type",</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    contentType || "application/x-www-form-urlencoded; charset=utf-8"</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let resp = client.executeMethod(post);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (contentType) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    resp = JSON.parse(post.getResponseBodyAsString());</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  post.releaseConnection();</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return resp;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getProcesses(documentID) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpGetMethod("rest/api/workflow/get_execution_process?documentID=" + documentID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getWorkCompletionData(workID) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpGetMethod("rest/api/workflow/work/get_completion_data?workID=" + workID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function getFormData(asfDataId) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpGetMethod("rest/api/asforms/data/" + asfDataId);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function mergeFormData(uuid, data) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return httpPostMethod(</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "rest/api/asforms/data/merge",</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      uuid: uuid,</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      data: data</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    },</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "application/json; charset=utf-8"</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  );</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">let UTILS = {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  createField: function (fieldData) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    let field = {};</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for (let key in fieldData) field[key] = fieldData[key];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    return field;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  },</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  getValue: function (data, cmpID) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    data = data.data ? data.data : data;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    for (let i = 0; i &lt; data.length; i++) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      if (data[i].id === cmpID) return data[i];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    return null;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  },</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  setValue: function (asfData, cmpID, data) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    let field = this.getValue(asfData, cmpID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (field) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      for (let key in data) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        if (key === 'id' || key === 'type') continue;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        field[key] = data[key];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      return field;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    } else {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      asfData = asfData.data ? asfData.data : asfData;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      field = this.createField(data);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      field.id = cmpID;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      asfData.push(field);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      return field;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">};</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">function processesFilter(processes) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let result = [];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  function search(p) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    p.forEach(function (x) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      if (x.typeID == 'ASSIGNMENT_ITEM' &amp;&amp; x.finished) result.push(x);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      if (x.subProcesses.length &gt; 0) search(x.subProcesses);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  search(processes);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  return result.sort(function (a, b) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    return new Date(b.finished) - new Date(a.finished);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">try {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let processes = processesFilter(getProcesses(documentID));</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (!processes.length) throw new Error('Аяқталған жұмыс табылмады');</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let resultFormWork = getWorkCompletionData(processes[0].actionID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  if (!resultFormWork || !resultFormWork.result.hasOwnProperty('dataUUID')) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    throw new Error('Аяқтау нысаны табылмады');</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let completionFormData = getFormData(resultFormWork.result.dataUUID);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let newFormData = [];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  let matching = [];</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  // аяқтау нысанынан негізгі нысанға сәйкестендіру өрістері</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  matching.push({ from: 'аяқтау нысанындағы өріс', to: 'негізгі нысандағы өріс' });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  matching.forEach(function (id) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    let fromData = UTILS.getValue(completionFormData, id.from);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (fromData) UTILS.setValue(newFormData, id.to, fromData);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  });</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  mergeFormData(dataUUID, newFormData);</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} catch (err) {</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  message = err.message;</w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step4.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/meme_script.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step4.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/meme_script.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId349"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Скриптте matching өрістерін сәйкестендіру блогын табып, тырнақша ішіндегі мәтінді ауыстырамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1157"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">from — аяқтау нысанындағы «Орындаушы» өрісінің коды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1157"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">to — мәнді тасымалдайтын негізгі нысандағы «Орындаушы» өрісінің коды</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мысал:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Дейін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/matching_before.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/matching_before.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId350"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Для переноса этапа зажимаем кнопку переноса этапа рядом с цифрой этапа</w:t>
+        <w:t xml:space="preserve">Кейін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/button_dragndrop.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/matching_after.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/button_dragndrop.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/matching_after.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId351"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">и двигая строку в нужное место</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Интерпретатор скриптіне атау береміз, мысалы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қажет болса сипаттама қосып, бұрын жасағандай авторизация деректерін көрсетеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">8-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Барлығы дайын болған соң нысанды сақтап, маршрутқа кезең қосуға өтеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:id="357" w:name="route_setting.xhtml#id22"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.9. 4-кезеңге қосымша қадам қосу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Бұғаттаушы процесс» іс-қимыл түрімен кезең қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1158"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Атауы — аяқтау нысанынан деректерді тасымалдау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1158"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оқиға — аяқтау нысанынан деректерді тасымалдауға арналған жасалған интерпретатор скриптінің кодын кірістіреміз (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.completion_form_responsible</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/steps.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step4.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/steps.jpeg" id="0" name="Picture"/>
-[...227 lines deleted...]
-                    <pic:cNvPr descr="_images/step6_new.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step4.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId354"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 3.</w:t>
-[...221 lines deleted...]
-        <w:t xml:space="preserve">добавить переход по умолчанию.</w:t>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңді сақтап, кезеңдердің дұрыс тәртібін қалыптастыруға өтеміз. Аяқтау нысанымен деректерді тасымалдау кезеңін тікелей аяқтау нысаны бар кезеңнің астына жылжыту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңді жылжыту үшін кезең нөмірінің жанындағы жылжыту батырмасын ұстаймыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/transitions.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/button_dragndrop.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/transitions.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/button_dragndrop.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId355"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">және жолды қажетті орынға сүйреп апарамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/steps.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/steps.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId356"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">Добавить переход"</w:t>
+        <w:t xml:space="preserve">Енді барлық кезеңдер дұрыс тәртіппен орналасқан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:id="359" w:name="route_setting.xhtml#id23"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.10. 6-кезең. Өтінімнің мәртебесі өзгергені туралы өтінім берушіге хабарландыру жіберу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— «Жұмыста» мәртебесі бар өтінім</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— өтінімнің мәртебесі өзгергені туралы өтінім берушіге хабарландыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мұнда бізге таныс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Поштаға хат жіберу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кезеңін пайдаланамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут редакторында жаңа кезең қосу үшін «+» батырмасын басамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезең баптауларында таңдаймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — Поштаға хат жіберу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңнің атауы — «Өтінімнің мәртебесі өзгергені туралы хабарландыру»;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезең коды — қажет болған жағдайда.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нысандағы өріс коды — Өтінім берушінің электрондық пошта мекенжайы бар нысан өрісін көрсетеміз. Біздің жағдайда —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">textbox_mail</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Хат тақырыбы (HTML разметкасын қолдайтын) — «Atlas компаниясының қызметтеріне өтінімнің мәртебесі өзгертілді»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1159"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Хат мәтіні (HTML разметкасын қолдайтын) — «Сіздің « + $listbox_type + « туралы » + $counter_number + « нөмірлі өтініміңіз жұмысқа қабылданды»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/transition_edit.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step6_new.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/transition_edit.jpeg" id="0" name="Picture"/>
-[...133 lines deleted...]
-                    <pic:cNvPr descr="_images/type_of_service.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step6_new.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId358"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">если выбрано значение 2 – Подписка на обслуживание, нам нужно отправить заявку на создание договора.</w:t>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңді сақтаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:id="365" w:name="route_setting.xhtml#id24"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.11. 7-кезең. Қызмет түрін тексеру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для этого в правом операнде мы указываем значение</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve">. При выполнении условия доступны два варианта:</w:t>
+        <w:t xml:space="preserve">Бұл кезеңде жүйе өтінімде көрсетілген қызмет түрін автоматты түрде анықтайды және оны тиісті өңдеу сценарийіне бағыттайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— жүйеде берілген, қызмет түрі көрсетілген өтінім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">—</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1160"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">қызмет түрі «Қызмет көрсетуге жазылым» болса, өтінім шарт жасау кезеңіне бағытталады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1160"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">басқа қызмет түрі болса — орындаушының жұмысына бағытталады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл кезең өтінім нысанының өрістерінің мәндеріне байланысты бизнес-процестің тармақталуын іске асыру үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ол үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Шартты ауысу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">іс-қимыл түрі пайдаланылады. Бұл іс-қимыл түрі жүйемен орындалады және өтінім нысанындағы шарттарды (әдепкі бойынша) немесе аяқтау нысанынан оқитын және өтінімді маршруттың кезеңдерінің біріне жіберетін «тексеру» болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут редакторында «+» батырмасын басып жаңа кезең қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезең баптауларында таңдаймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1161"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — Шартты ауысу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1161"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезең атауы — Қызмет түрін тексеру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1161"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезең коды — қажет болған жағдайда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Ауысулар» қойындысын ашамыз.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Ауысулар» қойындысы мыналарды қамтиды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1164"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Запустить маршрут по шаблону;</w:t>
+          <w:numId w:val="1162"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ауысу қосу батырмасы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BlockText"/>
         <w:numPr>
-          <w:numId w:val="1164"/>
-[...227 lines deleted...]
-        <w:t xml:space="preserve">work_executor</w:t>
+          <w:numId w:val="1162"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">әдепкі ауысу қосу батырмасы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/default_transition.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/transitions.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/default_transition.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/transitions.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId359"/>
+                    <a:blip r:embed="rId360"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 12.</w:t>
-[...278 lines deleted...]
-        <w:t xml:space="preserve">, если необходимо чтобы запись после создания отправлялась по маршруту</w:t>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Ауысулар» қойындысында</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ауысу қосу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басамыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step8.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/transition_edit.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step8.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/transition_edit.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId361"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сол жақ операндта тексеретін өріс кодын көрсетеміз — біздің жағдайда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қызмет түрі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тексереміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Салыстыру операторында</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«=»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">таңдаймыз, өйткені Қызмет түрі белгілі бір мәнге тең болған жағдайда ауысуды жүзеге асыру қажет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Оң жақ операндта ауысуды жүзеге асыру үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қызмет түрі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінде таңдалуы тиіс мәнді көрсету қажет. Ол үшін анықтамалықтың қызмет мәні көрсетілген бағанына жүгінеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/type_of_service.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/type_of_service.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId362"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">7.2.13. Этап 8.1. Завершение работы исполнителем</w:t>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1163"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2 мән таңдалса – Қызмет көрсетуге жазылым, өтінімді шарт жасауға жіберу қажет.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...148 lines deleted...]
-        <w:t xml:space="preserve">соответствующий код</w:t>
+        <w:t xml:space="preserve">Ол үшін оң жақ операндта</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мәнін көрсетеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">8-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Онда»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">іс-қимылын баптау. Шарт орындалған жағдайда екі нұсқа қол жетімді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1164"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Шаблон бойынша маршрут іске қосу;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BlockText"/>
+        <w:numPr>
+          <w:numId w:val="1164"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңге өту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Біздің жағдайда шарт жасау кезеңіне өту талап етіледі, сондықтан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1165"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Кезеңге өту»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">таңдаймыз;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1165"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">болашақ кезеңнің кодын, мысалы:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create_agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">көрсетеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мұндай баптау кезінде не болады</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">жүйе</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қызмет түрі»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінің мәнін оқиды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">мән =</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қызмет көрсетуге жазылым»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">болса,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">маршрут шарт жасау кезеңіне өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Ауысулар»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысында</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Әдепкі ауысуды қосу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Әдепкі ауысу не үшін қажет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тек бір шарт көрсетілсе, ал ол орындалмаса, маршрут жалғаспайды.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сондықтан балама жолды анықтау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Әдепкі ауысуда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«кезеңге өту»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">іс-қимылын көрсетеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Орындаушы жұмысының болашақ кезеңінің кодын енгіземіз, мысалы:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">work_executor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/route_template_new.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/default_transition.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/route_template_new.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/default_transition.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId365"/>
+                    <a:blip r:embed="rId363"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Шартты ауысулардың баптауларын және кезеңнің өзін сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Шартты ауысулар туралы толық ақпарат:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId364">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:id="367" w:name="route_setting.xhtml#id25"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.12. 8-кезең. Шарт қалыптастыру</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— «Қызмет көрсетуге жазылым» түріндегі қызметке өтінім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— жүйеде жасалған қызмет көрсету шарты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл кезеңде жүйе қызмет көрсету шартын автоматты түрде қалыптастырады. Ол үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілімде жазба жасау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">маршрут іс-қимыл түрін пайдаланамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезең өтінімнің деректері негізінде шарттардың бөлек тізіліміне жаңа жазба жасау үшін қолданылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут редакторында</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басып жаңа кезең қосамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезең баптауларында мыналарды көрсетеміз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — Тізілімде жазба жасау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Атауы — Шарт қалыптастыру;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Код —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">create_agreement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(шартты ауысу кезеңінде көрсетілген сол код).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1166"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жазба жасалуы тиіс тізілім»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісін осы кезеңде бос қалдырамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ол шарт нысаны мен тізілімін жасағаннан кейін толтырылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1167"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Іс-қимыл кімнен жасалады»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінде шарт тізілімінде жазбалар жасалатын пайдаланушыны көрсетеміз. Әдетте, әкімші құқықтары бар тіркелгі пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1167"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жазба жасалғаннан кейін маршрут бойынша бірден жіберілуі тиіс болса</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілім жазбасын белсендіру»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">баптауына жалауша қоямыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/route_template_saved.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step8.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/route_template_saved.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step8.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId366"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...72 lines deleted...]
-        <w:t xml:space="preserve">включаем настройку "Использовать форму завершения" и выбираем форму завершения "Комментарий"</w:t>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:id="372" w:name="route_setting.xhtml#id26"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.13. 8.1-кезең. Орындаушының жұмысты аяқтауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— орындаушы өңдеген өтінім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— аяқталған өтінім және электрондық поштаға хабарландыру жіберу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ыңғайлылық үшін бұл процесс тармағын бөлек</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Маршрут шаблонына»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">шығарамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут шаблоны:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бірнеше тізілімде бір уақытта пайдаланылуы мүмкін кірістірілген маршрутты білдіреді.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Шаблондағы маршрутты баптау алдын ала және кейінгі кезеңдердің болмауынан басқа, тізілімдегі маршрутты баптаудан аз айырмашылығы бар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут шаблоны туралы толық ақпарат:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId368">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ыңғайлы қалтаны тінтуірдің оң жақ батырмасымен басып, таңдаймыз:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Қосу → Процестер → Маршрут шаблоны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған беттe мыналарды көрсетеміз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1168"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">маршрут шаблонының атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1168"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">тиісті код</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/work_executor.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/route_template_new.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/work_executor.jpeg" id="0" name="Picture"/>
-[...169 lines deleted...]
-                    <pic:cNvPr descr="_images/create_copy.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/route_template_new.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId369"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...41 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/script_status_ready.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/route_template_saved.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/script_status_ready.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/route_template_saved.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId370"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 5.</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">Событие - вставляем наименование созданного нами скрипта</w:t>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басып орындаушы жұмысының кезеңін қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — нысан бойынша жұмыс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жауапты — менеджер тағайындаған орындаушы көрсетілетін өрістің коды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жұмыс түрі — жұмыс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1169"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Аяқтау нысанын пайдалану» баптауын қосып, «Пікір» аяқтау нысанын таңдаймыз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_status_ready.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/work_executor.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_status_ready.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/work_executor.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId371"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 7.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Сохраняем этап</w:t>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут шаблонын сақтаймыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:id="374" w:name="route_setting.xhtml#id28"/>
+    <w:bookmarkStart w:id="376" w:name="route_setting.xhtml#id27"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.15. Этап 8.3. Отправка уведомления о статусе заявки</w:t>
+        <w:t xml:space="preserve">7.2.14. 8.2-кезең. Өтінімнің мәртебесін «Орындалды» деп өзгерту</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После смены статуса необходимо уведомить заявителя, что его заявка выполнена.</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">Тело письма - "Ваша заявка на " + $listbox_type + "под номером " + $counter_number + " выполнена."</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— орындаушы жұмысы орындалған өтінім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">—</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Орындалды»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мәртебесі бар өтінім.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мәртебені өзгерту үшін бізге таныс интерпретатор скрипті пайдаланылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ыңғайлылық үшін ұқсас логикасы бар бұрын жасалған интерпретатор скриптін аламыз да оның көшірмесін кейбір өзгерістермен жасаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Объектілер ағашынан бұрын жасалған мәртебені өзгертуге арналған интерпретатор скриптін табамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Оны тінтуірдің оң жақ батырмасымен басып, «Көшірме жасау» таңдаймыз.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_ready_notification.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/create_copy.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_ready_notification.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/create_copy.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId373"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 2.</w:t>
-[...108 lines deleted...]
-        <w:t xml:space="preserve">Переходим во вкладку настроек рядом с этапом условного перехода</w:t>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Жасалған көшірмені ашып, скрипт кодында мәртебе мәнін қажеттіге өзгертеміз, біздің жағдайда 4 мәнін (жұмыстағы мәртебе) 5-ке (орындалды) өзгерту қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Скрипттің атауы мен кодын логикасына сәйкес өзгертеміз, мысалы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event.blocking.interpreter.change.status_ready</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/settings_icon.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/script_status_ready.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/settings_icon.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/script_status_ready.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId374"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Скриптті сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут шаблонына ораламыз да жаңа кезең қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1170"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — бұғаттаушы процесс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1170"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Атауы — «Өтінімнің мәртебесін «Орындалды» деп өзгерту»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1170"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оқиға — жасалған скриптіміздің атауын кірістіреміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/step_status_ready.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/step_status_ready.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId375"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 6.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">В параметре «После выполнения» выбираем «Перейти к этапу» и указываем код этапа</w:t>
+        <w:t xml:space="preserve">7-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңді сақтаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:id="378" w:name="route_setting.xhtml#id28"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.15. 8.3-кезең. Өтінімнің мәртебесі туралы хабарландыру жіберу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мәртебені өзгерткеннен кейін өтінім берушіге оның өтінімі орындалғаны туралы хабарлау қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Сол маршрут шаблонында жаңа кезең қосамыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — «Поштаға хат жіберу»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Өтінім берушінің поштасы бар нысан өрісінің коды —</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
-        <w:t xml:space="preserve">end</w:t>
-[...251 lines deleted...]
-    <w:bookmarkStart w:id="378" w:name="route_setting.xhtml#id34"/>
+        <w:t xml:space="preserve">textbox_mail</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Хат тақырыбы — «Сіздің ATLAS компаниясының қызметтеріне өтінімінің мәртебесі өзгертілді»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1171"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Хат мәтіні — «Сіздің « + $listbox_type + « туралы » + $counter_number + « нөмірлі өтініміңіз орындалды.»</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/matching_registries.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_ready_notification.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/matching_registries.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_ready_notification.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId377"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пример сопоставления ИИН</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңді және маршрут шаблонын сақтаймыз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:id="382" w:name="route_setting.xhtml#id32"/>
+    <w:bookmarkStart w:id="380" w:name="route_setting.xhtml#id29"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">7.2.18. Этап 10. Конец маршрута.</w:t>
+        <w:t xml:space="preserve">7.2.16. Маршрут шаблонын тізілімге байланыстыру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...113 lines deleted...]
-        <w:t xml:space="preserve">Код этапа — end (указанный нами ранее в условном переходе)</w:t>
+        <w:t xml:space="preserve">Енді жасалған шаблонды шартты ауысу арқылы өтінімнің негізгі маршрутына қосу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Негізгі маршрутқа ораламыз да «Шартты ауысу» кезеңін белгілейміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Ауысулар» қойындысын ашамыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Әдепкі ауысу» бөлімінде «Шаблон бойынша маршрут іске қосу» нұсқасын таңдаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған тізімнен жасалған маршрут шаблонын таңдаймыз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Шартты ауысу кезеңінің жанындағы баптаулар қойындысына өтеміз</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/step_end.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/settings_icon.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/step_end.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/settings_icon.jpeg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId379"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«Орындалғаннан кейін» параметрінде «Кезеңге өту» таңдаймыз да</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">end</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кодын көрсетеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Осылайша шаблондағы маршрут аяқталғаннан кейін өтінімнің негізгі маршруты белгілі бір кезеңге (бұл жағдайда — соңына) өтуі тиіс екенін нақтылаймыз, ал кезіктіру тәртібіндегі келесі кезеңдерге емес.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">7-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">«ОК» батырмасын басып, кезеңді сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:id="384" w:name="route_setting.xhtml#id30"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.17. 9-кезең. «Шарт қалыптастыру» ішкі процесін жасау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">№2 ордерде өтінім негізінде шарт жасаудың ішкі процесі сипатталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№2 ордер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="383" w:name="route_setting.xhtml#id31"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.17.1. Шарт нысаны мен тізілімін дайындау</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ордер №2-ге сәйкес болашақ ішкі процестің нысаны мен тізілімін жасаймыз</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(Нысан мен тізілімді жасау процесі бұрын қарастырылды.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Негізгі өтінімнің маршрутына «Тізілімде жазба жасау» кезеңіне ораламыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — «Тізілімде жазба жасау»</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезең коды — create_agreement (бұрын шартты ауысуда көрсетілген)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жазба жасалуы тиіс тізілім — жасалған шарт тізілімін көрсетеміз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1172"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жасалған құжат жасалған бойда маршрут бойынша жіберілуі қажет болса,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілім жазбасын белсендіру»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жалаушасын белсенді етеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Төменде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сәйкестендіруді баптау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қойындысына өтеміз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған терезеде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+ Сәйкестендіру қосу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">4-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған ашылмалы тізімдерде деректер қайдан және қайда түсетін өрістерді таңдаймыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1173"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Солда — өтінімнің өрістері (from — қайдан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1173"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оңда — шарттың өрістері (to — қайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="382" w:name="route_setting.xhtml#id34"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/matching_registries.jpeg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/matching_registries.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId381"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Сохраняем этап.</w:t>
+        <w:t xml:space="preserve">ЖСН сәйкестендіру мысалы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Барлық сәйкестендіруді баптағаннан кейін модальды терезедегі «Сақтау» батырмасын басамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут кезеңін сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:p>
-[...117 lines deleted...]
-    <w:bookmarkEnd w:id="385"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:id="386" w:name="route_setting.xhtml#id32"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">7.2.18. 10-кезең. Маршруттың соңы.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="386" w:name="intro.xhtml"/>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">».</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Кіріс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— маршруттың барлық кезеңдерінен өткен өтінім.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шығыс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— аяқталған процесс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл кезең өтінімнің бизнес-процесінің орындалуын аяқтайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Маршрут редакторында жаңа кезең қосу үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басамыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезең баптауларында мыналарды көрсетеміз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1174"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Іс-қимыл түрі — Маршруттың соңы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1174"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Атауы — Маршруттың соңы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1174"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Кезең коды — end (бұрын шартты ауысуда көрсетілген)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_auth.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/step_end.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_auth.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/step_end.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId388"/>
+                    <a:blip r:embed="rId385"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Кезеңді сақтаймыз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="388" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="388"/>
+    </w:p>
+    <w:bookmarkStart w:id="389" w:name="index.xhtml#synergy"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8. Synergy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.1. Synergy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.2. Авторизация</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.3. «Жұмыс ағындары» модулі</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.4. «Қойма» модулі</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="intro.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.5. «Тізілімдер» бөлімі</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1175"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="testing_steps.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.6. Тестілеу қадамдары</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:id="393" w:name="intro.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="390" w:name="intro.xhtml"/>
+      <w:bookmarkEnd w:id="390"/>
+    </w:p>
+    <w:bookmarkStart w:id="391" w:name="intro.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.3. Модуль «Потоки работ»</w:t>
+        <w:t xml:space="preserve">8.1. Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После авторизации пользователь по умолчанию попадает в модуль «</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">правую панель, отображающую информацию о выделенной работе</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Synergy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— пайдаланушылар өтінімдер мен құжаттарды жасайтын, келісетін, өңдейтін және сақтайтын платформа бөлімі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Біздің сценарийімізде дизайнер нысандар, тізілімдер, маршруттар және қол жеткізу құқықтары баптайтын негізгі жұмыс ортасы ретінде қызмет атқарады, ал бизнес-процестің өзі Synergy-де орындалады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:id="393" w:name="intro.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.2. Авторизация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Synergy авторизация терезесі логин мен пароль енгізу өрістері бар нысан болып табылады, сонымен қатар</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Парольді ұмыттыңыз ба?»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу арқылы парольді қалпына келтіру мүмкіндігі бар.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_work_flows.jpeg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_auth.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_work_flows.jpeg" id="0" name="Picture"/>
-[...137 lines deleted...]
-                    <pic:cNvPr descr="_images/synergy_pannel.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_auth.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId392"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:id="395" w:name="intro.xhtml#id3"/>
+    <w:bookmarkStart w:id="397" w:name="intro.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.4. Модуль «Хранилище»</w:t>
+        <w:t xml:space="preserve">8.3. «Жұмыс ағындары» модулі</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При переходе в модуль «</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">», который представляет собой структуру папок для загрузки и хранения файлов проекта с возможностью их дальнейшего использования.</w:t>
+        <w:t xml:space="preserve">Авторизациядан өткеннен кейін пайдаланушы әдепкі бойынша</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жұмыс ағындары»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">модуліне түседі. Бұл жұмыс кеңістігі мынадан тұрады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1176"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">жұмыстарды сүзу тақтасы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1176"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">авторизацияланған пайдаланушының жұмыстар тізімін қамтитын орталық аймақ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1176"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">бөлектелген жұмыс туралы ақпаратты көрсететін оң тақта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_work_flows.jpeg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_work_flows.jpeg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId394"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Правая панель содержит разделы модуля «</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Раздел представляет собой список реестров, доступных пользователю в соответствии с его правами доступа.</w:t>
+        <w:t xml:space="preserve">Жоғарғы тақтада</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жасау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасы орналасқан. Бұл модульде ол жылдам қол жетімді тізілімдер тізімін білдіреді — жұмыс ағындары модулінен тікелей жаңа өтінім жасауға мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Мұндай тізілімдер тізімі дизайнерде мына тармақ арқылы баптауға болады:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Платформа баптаулары → Құжат айналымы → Құжаттар жасау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/designer_button_create.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/designer_button_create.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId395"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жоғарғы тақтаның ортасында жүйе модульдері арасында ауысу батырмалары орналасқан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/synergy_pannel.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/synergy_pannel.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId396"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">» при создании реестра в дизайнере.</w:t>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:id="399" w:name="intro.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.4. «Қойма» модулі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қойма»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">модуліне өткенде пайдаланушыға жобаның деректерін сақтауға байланысты жұмыс кеңістігі ашылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Әдепкі бойынша жоба файлдарын жүктеп салуға және сақтауға, сондай-ақ оларды одан әрі пайдалануға арналған қалталар құрылымын білдіретін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Файлдар»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бөлімі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/form_registry_fields.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/form_registry_fields.jpg" id="0" name="Picture"/>
-[...63 lines deleted...]
-                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId398"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Оң тақтада</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қойма»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">модулінің бөлімдері орналасқан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:id="404" w:name="intro.xhtml#id4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.5. «Тізілімдер» бөлімі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бөлім пайдаланушыға қол жеткізу құқықтарына сәйкес қол жетімді тізілімдер тізімін білдіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId399"/>
+                    <a:blip r:embed="rId400"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-[...103 lines deleted...]
-        <w:t xml:space="preserve">«Хранилище».</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тізілім атауын басқаннан кейін тізілімді дизайнерде жасау кезінде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілім нысанының өрістері»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бөлімінде баптаған бағандардың деректерін қамтитын өтінімдер тізімі ашылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/form_registry_fields.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/form_registry_fields.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId394"/>
+                    <a:blip r:embed="rId401"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Тізілімге өтіп,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жасау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басқаннан кейін ағымдағы тізілімнің нысаны бойынша жаңа өтінім жасау терезесі ашылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId396"/>
+                    <a:blip r:embed="rId402"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...68 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId403"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="405" w:name="testing_steps.xhtml"/>
+      <w:bookmarkEnd w:id="405"/>
+    </w:p>
+    <w:bookmarkStart w:id="428" w:name="testing_steps.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.6. Тестілеу қадамдары</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">http://сервер_мекенжайы/Synergy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мекенжайына өту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Жасалған қолданбаның</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінім беруші»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тобына қол жеткізімі бар пайдаланушы ретінде авторизациялану.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Авторизациядан өткеннен кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Қойма»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">модуліне өту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/synergy_depository_files.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/synergy_depository_files.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId398"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 7</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">В открывшемся окне создания новой заявки заполнить все обязательные поля так, как это будет делать заявитель.</w:t>
+        <w:t xml:space="preserve">4-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Тізілімдер»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бөлімін ашу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_depository_registries.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_depository_registries.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId399"/>
+                    <a:blip r:embed="rId400"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 8</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">5-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«ATLAS компаниясының қызметтеріне өтінім»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тізіліміне өту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Осы кезеңде тізілімде жазбалар болмайды, бірақ тізілімнің бағандары көрсетіледі — бұл қалыпты жағдай.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жасау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_save_button.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/synergy_button_create.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_save_button.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/synergy_button_create.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId402"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 9</w:t>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">при создании реестра.</w:t>
+        <w:t xml:space="preserve">7-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған жаңа өтінім жасау терезесінде өтінім беруші жасайтындай барлық міндетті өрістерді толтыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_create_button.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/syenrgy_new_application.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_create_button.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/syenrgy_new_application.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId403"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">8-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Өтінімді толтырғаннан кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сақтау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/designer_button_send_atlas.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_save_button.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/designer_button_send_atlas.jpg" id="0" name="Picture"/>
-[...147 lines deleted...]
-                    <pic:cNvPr descr="_images/ATLAS_synergy_progress_execution.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_save_button.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId406"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Развернув ход выполнения, отображается:</w:t>
-[...54 lines deleted...]
-        <w:t xml:space="preserve">комментарии и ошибки</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">9-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Деректерді сақтағаннан кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінімді жіберу» / «Жасау» / «Жіберу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Батырманың атауы тізілімді жасаған кезде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Құжат бойынша іс-қимыл атауы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінде беріледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_create_button.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_create_button.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId407"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...53 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/designer_button_send_atlas.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/designer_button_send_atlas.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId408"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Открыть работу двойным кликом.</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">«Согласовать»</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">10-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінімді жіберу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басқаннан кейін өтінімнің маршруты іске қосылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ағымдағы кезеңді қарау үшін мыналарды ашу қажет:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Карточка → Орындалу барысы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work1_1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_card_button.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_card_button.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId409"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...29 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work1_2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_progress_execution.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_progress_execution.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId410"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После выполнения действия заявка переходит к следующему этапу.</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve">«Назначение исполнителя»</w:t>
+        <w:t xml:space="preserve">Орындалу барысын жайып қарағанда мыналар көрсетіледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">кезең атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">жұмыс тапсырылған пайдаланушы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">өтінімнің авторы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">басталу/аяқталу күні мен уақыты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1177"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пікірлер мен қателер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId411"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для продолжения необходимо авторизоваться под учетной записью менеджера.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Открыть работу по заявке.</w:t>
+        <w:t xml:space="preserve">Бұл жағдайда өтінім авторының жұмыс ағындарында келісуде тұр.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Өтінім терезесін жауып немесе жоюып, жұмыс ағындарына оралу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Жұмыс ағындары»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">модуліне өту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ағымдағы пайдаланушының жұмысындағы өтінімнің кезеңі көрсетіледі.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId412"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Нажать кнопку «Завершить».</w:t>
+        <w:t xml:space="preserve">Жұмысты екі рет басу арқылы ашу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">12-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сол жақ тақтада кезең талап ететін іс-қимылды орындау.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл жағдайда —</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Келісу»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work1_1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId413"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Откроется форма завершения, в которой необходимо указать исполнителя.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">12.1-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ашылған терезеде пікір енгізіп,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Келісемін»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work1_2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work1_2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId414"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">нажать на иконку выбора пользователя.</w:t>
+        <w:t xml:space="preserve">Іс-қимылды орындағаннан кейін өтінім келесі кезеңге өтеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тексеру үшін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Орындалу барысын»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қайта ашу қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">13-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Орындалу барысында мыналардың автоматты түрде орындалғаны көрінеді:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- хабарландыру жіберілді</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- өтінім</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Орындаушыны тағайындау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">кезеңіне өтті</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId415"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Найти пользователя (поиск или вручную), выбрать и нажать кнопку</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Жалғастыру үшін менеджер тіркелгісімен авторизациялану қажет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Өтінім бойынша жұмысты ашу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
-[...77 lines deleted...]
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId416"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После этого снова открыть карточку заявки.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.1-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">«Аяқтау» батырмасын басу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_1.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_1.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId417"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В ходе выполнения видно, что автоматически выполнены:</w:t>
-[...77 lines deleted...]
-        <w:t xml:space="preserve">- заявка переходит исполнителю</w:t>
+        <w:t xml:space="preserve">Орындаушыны көрсету қажетті аяқтау нысаны ашылады.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe3.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_2.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_2.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId418"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Шаг 14</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Перейти в личный кабинет исполнителя.</w:t>
+        <w:t xml:space="preserve">13.2-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Орындаушы»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өрісінде пайдаланушыны таңдау белгішесін басу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work4.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId419"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Пайдаланушыны табу (іздеу немесе қолмен), таңдап,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Таңдау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work4_1.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_3.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId419"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.3-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пайдаланушы өрісте көрсетілгеннен кейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сақтау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work2_4.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work2_4.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId420"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:t xml:space="preserve">.</w:t>
+        <w:t xml:space="preserve">Осыдан кейін өтінімнің карточкасын қайта ашу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_work4_2.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work3.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId421"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">и убедиться, что заявка завершена.</w:t>
+        <w:t xml:space="preserve">Орындалу барысында мыналардың автоматты түрде орындалғаны көрінеді:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- деректер тасымалданды</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- мәртебе өзгертілді</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- хабарландыру жіберілді</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Одан кейін шартты ауысу орындалады:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- қызмет түрі — жазылым болса → шарт жасау</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- басқа түр болса → орындаушының жұмысы кезеңі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қызмет түрі — жазылым болса:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- шарт жасау кезеңі аяқталады</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- өтінім аяқталған болып саналады</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- одан әрі жұмыс «ATLAS компаниясының қызметтерін көрсетуге шарт» тізілімінде жүргізіледі</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қызмет түрі — жазылым емес болса:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- өтінім орындаушыға өтеді</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_synergy_pe4.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe3.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_synergy_pe4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe3.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId422"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Пользователю автоматически отправляется уведомление о завершении.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Также в реестре можно убедиться, что заявка завершена без ошибок — по отметке в строке записи.</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">14-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Орындаушының жеке кабинетіне өту.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3810000" cy="2540000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr descr="../_images/ATLAS_syenrgy_work_success.jpg" title="" id="1" name="Picture"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work4.jpg" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr descr="_images/ATLAS_syenrgy_work_success.jpg" id="0" name="Picture"/>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work4.jpg" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId423"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3810000" cy="2540000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="424"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="426" w:name="index.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.1-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Өтінімді өңдеп, аяқтауыңызды сұраймыз»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тапсырмасын ашу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work4_1.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_1.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId424"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.2-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Аяқтау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Аяқтау нысанында жұмыс нәтижесі туралы пікірді көрсетіп</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Сақтау»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">батырмасын басу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_work4_2.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_work4_2.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId425"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">15-қадам</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Орындалу барысын»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ашып, өтінімнің аяқталғанына көз жеткізу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_synergy_pe4.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_synergy_pe4.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId426"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Пайдаланушыға аяқталу туралы хабарландыру автоматты түрде жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сондай-ақ тізілімде өтінімнің қателерсіз аяқталғанына жазба жолындағы белгі арқылы көз жеткізуге болады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="3810000" cy="2540000"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/ATLAS_syenrgy_work_success.jpg" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/ATLAS_syenrgy_work_success.jpg" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId427"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3810000" cy="2540000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="428"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="429" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="429"/>
+    </w:p>
+    <w:bookmarkStart w:id="430" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9. Архитектурные и эксплуатационные рекомендации</w:t>
+        <w:t xml:space="preserve">9. Архитектуралық және пайдалану ұсыныстары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1178"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="architectural_recommendations.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.1. Архитектурные рекомендации</w:t>
+          <w:t xml:space="preserve">9.1. Архитектуралық ұсыныстар</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1179"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="architectural_recommendations.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.1.1. Минимальные требования к инфраструктуре</w:t>
+          <w:t xml:space="preserve">9.1.1. Инфрақұрылымға қойылатын минималды талаптар</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1179"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="architectural_recommendations.xhtml#process-to-process">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.1.2. Мультиинстанс-архитектура (process-to-process)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1179"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="architectural_recommendations.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.1.3. Архитектурные рекомендации по пользовательским порталам</w:t>
+          <w:t xml:space="preserve">9.1.3. Пайдаланушы порталдарына арналған архитектуралық ұсыныстар</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1179"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="architectural_recommendations.xhtml#id7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.1.4. Общие рекомендации</w:t>
+          <w:t xml:space="preserve">9.1.4. Жалпы ұсыныстар</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1178"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="operational_recommendations.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.2. Рекомендации по эксплуатации</w:t>
+          <w:t xml:space="preserve">9.2. Пайдалану ұсыныстары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1180"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="operational_recommendations.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.2.1. Импорт и экспорт приложений</w:t>
+          <w:t xml:space="preserve">9.2.1. Қолданбаларды импорттау және экспорттау</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1180"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="operational_recommendations.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.2.2. Резервное копирование и восстановление</w:t>
+          <w:t xml:space="preserve">9.2.2. Резервтік көшіру және қалпына келтіру</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1180"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="operational_recommendations.xhtml#id8">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">9.2.3. Эксплуатационные практики</w:t>
+          <w:t xml:space="preserve">9.2.3. Пайдалану практикалары</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="426"/>
+    <w:bookmarkEnd w:id="430"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
-      <w:bookmarkStart w:id="427" w:name="architectural_recommendations.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="437" w:name="architectural_recommendations.xhtml#id1"/>
+      <w:bookmarkStart w:id="431" w:name="architectural_recommendations.xhtml"/>
+      <w:bookmarkEnd w:id="431"/>
+    </w:p>
+    <w:bookmarkStart w:id="441" w:name="architectural_recommendations.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.1. Архитектурные рекомендации</w:t>
+        <w:t xml:space="preserve">9.1. Архитектуралық ұсыныстар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Данный раздел содержит архитектурные рекомендации,</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:id="430" w:name="architectural_recommendations.xhtml#id2"/>
+        <w:t xml:space="preserve">Бұл бөлім платформаны практикалық пайдалану тәжірибесіне</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және аппараттық-бағдарламалық қамтамасыз етуге қойылатын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">экономикалық негізделген талаптарға сүйенген</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">архитектуралық ұсыныстарды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ұсыныстар пайдаланудың әртүрлі сценарийлеріне бағытталған</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және жүктеме сипаттамаларын да, масштабтау мен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сенімділік талаптарын да ескереді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="434" w:name="architectural_recommendations.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.1.1. Минимальные требования к инфраструктуре</w:t>
+        <w:t xml:space="preserve">9.1.1. Инфрақұрылымға қойылатын минималды талаптар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При выборе инфраструктуры рекомендуется исходить</w:t>
-[...14 lines deleted...]
-    <w:bookmarkStart w:id="428" w:name="architectural_recommendations.xhtml#enterprise-instance"/>
+        <w:t xml:space="preserve">Инфрақұрылымды таңдаған кезде платформаны пайдаланудың</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мақсатты сценарийі мен күтілетін жүктемеден шыққан жөн.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="432" w:name="architectural_recommendations.xhtml#enterprise-instance"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.1.1. Enterprise Instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Enterprise Instance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">предназначен для промышленной эксплуатации</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">Минимальные требования к инфраструктуре:</w:t>
+        <w:t xml:space="preserve">өнеркәсіптік пайдалануға арналған</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000 аталған пайдаланушыға</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дейін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">300 бір мезгілдегі пайдаланушыға</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дейін жүктемеге есептелген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">SLA мақсатты көрсеткіші — тұрақты жүктемеде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 секундқа</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дейін жауап беру уақыты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Инфрақұрылымға қойылатын минималды талаптар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1181"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CPU</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: 16 vCPU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1181"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
@@ -29299,185 +29722,179 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Storage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: 1 TB NVMe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1181"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Network</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: до 20 TB трафика</w:t>
+        <w:t xml:space="preserve">: 20 TB трафикке дейін</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Оценочная стоимость аренды виртуальной машины</w:t>
-[...41 lines deleted...]
-    <w:bookmarkStart w:id="429" w:name="architectural_recommendations.xhtml#dev-instance"/>
+        <w:t xml:space="preserve">Мұндай сипаттамалары бар виртуалды машинаны жалдаудың</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">болжамды құны айына шамамен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">150–200 USD</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">құрайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл нұсқа production-орталарына және корпоративтік</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">енгізулерге ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="432"/>
+    <w:bookmarkStart w:id="433" w:name="architectural_recommendations.xhtml#dev-instance"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.1.2. Dev Instance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Dev Instance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">предназначен для:</w:t>
+        <w:t xml:space="preserve">мыналарға арналған:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1182"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">разработки;</w:t>
+        <w:t xml:space="preserve">әзірлеуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1182"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">демонстрации решений;</w:t>
+        <w:t xml:space="preserve">шешімдерді демонстрациялауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1182"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">показа кейсов и прототипов.</w:t>
+        <w:t xml:space="preserve">кейстер мен прототиптерді көрсетуге.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Рассчитан на нагрузку до</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Минимальные требования:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 бір мезгілдегі пайдаланушыға</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дейін жүктемеге есептелген.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Минималды талаптар:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1183"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CPU</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: 4 vCPU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1183"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
@@ -29501,1622 +29918,1568 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Storage</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: ~25 GB</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1183"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Network</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">: минимальные, зависят от сценария использования</w:t>
+        <w:t xml:space="preserve">: минималды, пайдалану сценарийіне байланысты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В качестве Dev Instance</w:t>
-[...16 lines deleted...]
-    <w:bookmarkStart w:id="432" w:name="architectural_recommendations.xhtml#process-to-process"/>
+        <w:t xml:space="preserve">Dev Instance ретінде әзірлеушінің жұмыс ноутбугі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">немесе арзан виртуалды машина пайдаланылуы мүмкін.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="433"/>
+    <w:bookmarkEnd w:id="434"/>
+    <w:bookmarkStart w:id="436" w:name="architectural_recommendations.xhtml#process-to-process"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1.2. Мультиинстанс-архитектура (process-to-process)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В крупных организациях с выраженной организационной структурой</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve">Данный подход позволяет:</w:t>
+        <w:t xml:space="preserve">Айқын ұйымдық құрылымы бар ірі ұйымдарда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(бас компания, еншілес ұйымдар, филиалдар, департаменттер)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">мультиинстанс-тәсілді пайдалану ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Тәсілдің мәні мынада: Synergy даналары ұйымдық құрылым</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">логикасы бойынша орналастырылады — әрбір ұйымдық бірлікке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(мысалы, әрбір еншілес ұйымға немесе ірі контурға)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жеке инстанс бөлінеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл тәсіл мыналарға мүмкіндік береді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1184"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">изолировать процессы и данные между организационными единицами;</w:t>
+        <w:t xml:space="preserve">ұйымдық бірліктер арасындағы процестер мен деректерді оқшаулауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1184"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">повысить уровень безопасности за счет разделения контуров доступа;</w:t>
+        <w:t xml:space="preserve">кіру контурларын бөлу арқылы қауіпсіздік деңгейін арттыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1184"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">повысить отказоустойчивость (сбой в одном инстансе</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">не останавливает работу остальных);</w:t>
+        <w:t xml:space="preserve">ақаулыққа төзімділікті жоғарылатуға (бір инстанстағы сәтсіздік</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қалғандарының жұмысын тоқтатпайды);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1184"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">упростить масштабирование за счет распределения нагрузки</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">по нескольким инстансам;</w:t>
+        <w:t xml:space="preserve">жүктемені бірнеше инстанс арасында бөлу арқылы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">масштабтауды жеңілдетуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1184"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">поддерживать независимые циклы изменений и сопровождения</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">для разных контуров.</w:t>
+        <w:t xml:space="preserve">әртүрлі контурлар үшін өзгерістер мен сүйемелдеудің</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">тәуелсіз циклдерін қолдауға.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При использовании мультиинстанс-архитектуры допускается построение</w:t>
-[...26 lines deleted...]
-    <w:bookmarkStart w:id="431" w:name="architectural_recommendations.xhtml#id3"/>
+        <w:t xml:space="preserve">Мультиинстанс-архитектураны пайдаланған кезде инстанстар</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">арасында process-to-process өзара іс-қимыл құруға болады:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бір инстанстағы процестің орындалуы екінші инстанстағы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">процестің жалғасуын немесе жеке бөлігін бастауы мүмкін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(компанияның жалпы бизнес-логикасы шеңберінде).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="435" w:name="architectural_recommendations.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.1.2.1. Сводный инстанс</w:t>
+        <w:t xml:space="preserve">9.1.2.1. Жиынтық инстанс</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Дополнительно может быть выделен</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">который используется как общий уровень для:</w:t>
+        <w:t xml:space="preserve">Қосымша ретінде мыналар үшін жалпы деңгей ретінде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пайдаланылатын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">жиынтық инстанс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бөлінуі мүмкін:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1185"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">централизованных справочников;</w:t>
+        <w:t xml:space="preserve">орталықтандырылған анықтамалықтар;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1185"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">сводной отчетности и аналитики;</w:t>
+        <w:t xml:space="preserve">жиынтық есептілік пен аналитика;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1185"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">консолидации результатов процессов из дочерних контуров.</w:t>
+        <w:t xml:space="preserve">еншілес контурлардағы процестер нәтижелерін шоғырландыру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Сводный инстанс позволяет обеспечить единые источники данных</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">не нарушая при этом изоляцию и автономность рабочих инстансов.</w:t>
+        <w:t xml:space="preserve">Жиынтық инстанс жұмыс инстанстарының оқшаулануы мен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дербестігін бұзбай, деректердің бірыңғай көздерін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және бірыңғай есептілік деңгейін қамтамасыз етеді.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Выбор мультиинстанс-архитектуры рекомендуется</w:t>
-[...16 lines deleted...]
-    <w:bookmarkStart w:id="435" w:name="architectural_recommendations.xhtml#id4"/>
+        <w:t xml:space="preserve">Мультиинстанс-архитектураны таңдау бірнеше ұйымдық контур</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">болған кезде және кіру, жауапкершілік пен жүктемені</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бөлу қажет болғанда ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="435"/>
+    <w:bookmarkEnd w:id="436"/>
+    <w:bookmarkStart w:id="439" w:name="architectural_recommendations.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.1.3. Архитектурные рекомендации по пользовательским порталам</w:t>
+        <w:t xml:space="preserve">9.1.3. Пайдаланушы порталдарына арналған архитектуралық ұсыныстар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При проектировании внешних пользовательских порталов</w:t>
-[...14 lines deleted...]
-    <w:bookmarkStart w:id="433" w:name="architectural_recommendations.xhtml#id5"/>
+        <w:t xml:space="preserve">Сыртқы пайдаланушы порталдарын жобалаған кезде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бір мезгілдегі пайдаланушылар санын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және жүктеме профилін ескеру ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="437" w:name="architectural_recommendations.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.1.3.1. Сценарий до 1000 конкурентных пользователей</w:t>
+        <w:t xml:space="preserve">9.1.3.1. 1000 бір мезгілдегі пайдаланушыға дейінгі сценарий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При нагрузке до</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">В данном сценарии:</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000 бір мезгілдегі пайдаланушыға</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">дейінгі жүктемеде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Synergy платформасының стандартты құралдарын</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пайдалану ұсынылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл сценарийде:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1186"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">пользовательский портал реализуется непосредственно на Synergy;</w:t>
+        <w:t xml:space="preserve">пайдаланушы порталы тікелей Synergy-де іске асырылады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1186"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">формы, бизнес-валидации, маршруты и транзакции</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">выполняются внутри платформы;</w:t>
+        <w:t xml:space="preserve">пішіндер, бизнес-валидациялар, маршруттар және транзакциялар</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">платформа ішінде орындалады;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1186"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">инфраструктурные требования минимальны;</w:t>
+        <w:t xml:space="preserve">инфрақұрылымдық талаптар минималды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1186"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">профиль нагрузки предсказуем.</w:t>
+        <w:t xml:space="preserve">жүктеме профилі болжамды.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Такой подход обеспечивает:</w:t>
+        <w:t xml:space="preserve">Мұндай тәсіл мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1187"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">быстрый</w:t>
+        <w:t xml:space="preserve">жылдам</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">time-to-market</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1187"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">упрощенную архитектуру;</w:t>
+        <w:t xml:space="preserve">жеңілдетілген архитектура;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1187"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">снижение эксплуатационных затрат.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="434" w:name="architectural_recommendations.xhtml#id6"/>
+        <w:t xml:space="preserve">пайдалану шығындарының азаюы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="437"/>
+    <w:bookmarkStart w:id="438" w:name="architectural_recommendations.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.1.3.2. Сценарий свыше 1000 конкурентных пользователей</w:t>
+        <w:t xml:space="preserve">9.1.3.2. 1000 бір мезгілдегі пайдаланушыдан асқан сценарий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Нагрузка свыше</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">относится к классу</w:t>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000 бір мезгілдегі пайдаланушыдан</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">асқан жүктеме</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">highload</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">и требует отдельного архитектурного проектирования.</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">В данном случае рекомендуется:</w:t>
+        <w:t xml:space="preserve">класына жатады</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және жеке архитектуралық жобалауды қажет етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Бұл жағдайда ұсынылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1188"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">разрабатывать внешний пользовательский портал</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">как самостоятельное highload-приложение;</w:t>
+        <w:t xml:space="preserve">сыртқы пайдаланушы порталын дербес highload-қолданба</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ретінде әзірлеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1188"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">применять горизонтальное масштабирование;</w:t>
+        <w:t xml:space="preserve">горизонталды масштабтауды қолдану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1188"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">проектировать архитектуру под конкретный профиль нагрузки.</w:t>
+        <w:t xml:space="preserve">архитектураны нақты жүктеме профиліне сай жобалау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Взаимодействие с Synergy</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">в этом сценарии должно выполняться:</w:t>
+        <w:t xml:space="preserve">Бұл сценарийде Synergy-мен өзара іс-қимыл:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1189"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">асинхронно;</w:t>
+        <w:t xml:space="preserve">асинхронды түрде;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1189"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">через очереди сообщений;</w:t>
+        <w:t xml:space="preserve">хабарлар кезегі арқылы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1189"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">с обязательным использованием</w:t>
+        <w:t xml:space="preserve">міндетті</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">rate limiting</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">;</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пайдалана отырып;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1189"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">исключительно через API и события.</w:t>
+        <w:t xml:space="preserve">тек API және оқиғалар арқылы орындалуы тиіс.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В данной архитектуре Synergy</w:t>
-[...34 lines deleted...]
-    <w:bookmarkStart w:id="436" w:name="architectural_recommendations.xhtml#id7"/>
+        <w:t xml:space="preserve">Бұл архитектурада Synergy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">процестік және жұмыс ядросы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">рөлін атқарады, ал сыртқы портал пайдаланушы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өзара іс-қимылының барлық жүктемесін өз мойнына алады.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="438"/>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:id="440" w:name="architectural_recommendations.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.1.4. Общие рекомендации</w:t>
+        <w:t xml:space="preserve">9.1.4. Жалпы ұсыныстар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При выборе архитектурного подхода рекомендуется:</w:t>
+        <w:t xml:space="preserve">Архитектуралық тәсілді таңдаған кезде ұсынылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1190"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">четко определять целевой профиль нагрузки;</w:t>
+        <w:t xml:space="preserve">мақсатты жүктеме профилін нақты анықтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1190"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">избегать преждевременной оптимизации;</w:t>
+        <w:t xml:space="preserve">мерзімінен бұрын оңтайландырудан аулақ болу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1190"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">использовать стандартные средства Synergy</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">при умеренных нагрузках;</w:t>
+        <w:t xml:space="preserve">орташа жүктемеде Synergy-дің стандартты құралдарын пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1190"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выносить highload-компоненты во внешние сервисы</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">только при наличии объективной необходимости.</w:t>
+        <w:t xml:space="preserve">объективті қажеттілік болған кезде ғана</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">highload-компоненттерді сыртқы сервистерге шығару.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Соблюдение данных рекомендаций</w:t>
-[...29 lines deleted...]
-    <w:bookmarkStart w:id="447" w:name="operational_recommendations.xhtml#id1"/>
+        <w:t xml:space="preserve">Осы ұсыныстарды сақтау жүйенің иелену құны,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өнімділігі және масштабталуы арасындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">оңтайлы тепе-теңдікке қол жеткізуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="440"/>
+    <w:bookmarkEnd w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="442" w:name="operational_recommendations.xhtml"/>
+      <w:bookmarkEnd w:id="442"/>
+    </w:p>
+    <w:bookmarkStart w:id="451" w:name="operational_recommendations.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.2. Рекомендации по эксплуатации</w:t>
+        <w:t xml:space="preserve">9.2. Пайдалану ұсыныстары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Данный раздел содержит рекомендации по эксплуатации приложений,</w:t>
-[...40 lines deleted...]
-    <w:bookmarkStart w:id="442" w:name="operational_recommendations.xhtml#id2"/>
+        <w:t xml:space="preserve">Бұл бөлім Synergy платформасында орналастырылған</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қолданбаларды пайдалануға арналған ұсыныстарды қамтиды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ұсыныстар негізгі пайдалану аспектілерін қамтиды:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қолданбаларды орталар арасында ауыстыру,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">резервтік көшіру және қалпына келтіру,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сондай-ақ жүйені өнеркәсіптік пайдалануда</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сүйемелдеудің жалпы тәсілдері.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="446" w:name="operational_recommendations.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.2.1. Импорт и экспорт приложений</w:t>
+        <w:t xml:space="preserve">9.2.1. Қолданбаларды импорттау және экспорттау</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Платформа Synergy предоставляет встроенные механизмы</w:t>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Synergy платформасы конфигурацияны әртүрлі орталар арасында</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ауыстыруға арналған (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">dev → test → prod</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Экспорт приложения позволяет:</w:t>
+        <w:t xml:space="preserve">мысалы: dev → test → prod</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қолданбаларды импорттау және экспорттаудың кірістірілген</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">механизмдерін ұсынады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Қолданбаны экспорттау мыналарға мүмкіндік береді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1191"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">сохранить структуру приложения и все объекты конфигурации;</w:t>
+        <w:t xml:space="preserve">қолданба құрылымы мен конфигурация объектілерінің барлығын сақтауға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1191"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">зафиксировать состояние приложения на определенной версии;</w:t>
+        <w:t xml:space="preserve">қолданбаның белгілі бір нұсқадағы күйін бекітуге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1191"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">перенести приложение на другой экземпляр платформы;</w:t>
+        <w:t xml:space="preserve">қолданбаны платформаның басқа данасына ауыстыруға;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1191"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">использовать экспорт как элемент процессов CI/CD.</w:t>
+        <w:t xml:space="preserve">экспортты CI/CD процестерінің элементі ретінде пайдалануға.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Импорт приложения обеспечивает:</w:t>
+        <w:t xml:space="preserve">Қолданбаны импорттау мыналарды қамтамасыз етеді:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1192"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">восстановление приложения из архива;</w:t>
+        <w:t xml:space="preserve">қолданбаны мұрағаттан қалпына келтіруді;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1192"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">развертывание приложения на новом сервере;</w:t>
+        <w:t xml:space="preserve">қолданбаны жаңа серверге орналастыруды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1192"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">синхронизацию конфигурации между средами;</w:t>
+        <w:t xml:space="preserve">орталар арасында конфигурацияны синхрондауды;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1192"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">перенос решений между инсталляциями заказчика.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="440" w:name="operational_recommendations.xhtml#id3"/>
+        <w:t xml:space="preserve">тапсырыс берушінің инсталляциялары арасында шешімдерді ауыстыруды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="444" w:name="operational_recommendations.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.2.1.1. Поддерживаемые сценарии</w:t>
+        <w:t xml:space="preserve">9.2.1.1. Қолданылатын сценарийлер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Механизм импорта и экспорта поддерживает следующие сценарии:</w:t>
+        <w:t xml:space="preserve">Импорт пен экспорт механизмі мынадай сценарийлерді қолдайды:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1193"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">экспорт приложения полностью или частично;</w:t>
+        <w:t xml:space="preserve">қолданбаны толық немесе ішінара экспорттау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1193"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">экспорт с данными или без данных;</w:t>
+        <w:t xml:space="preserve">деректермен немесе деректерсіз экспорттау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1193"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">контроль целостности выгрузки;</w:t>
+        <w:t xml:space="preserve">жүктеменің тұтастығын бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1193"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">импорт приложения с сохранением зависимостей и структуры.</w:t>
+        <w:t xml:space="preserve">тәуелділіктер мен құрылымды сақтай отырып қолданбаны импорттау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Детальное описание механизма,</w:t>
-[...18 lines deleted...]
-      <w:hyperlink r:id="rId439">
+        <w:t xml:space="preserve">Механизмнің егжей-тегжейлі сипаттамасы,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қадамдық нұсқаулар және шектеулер</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Synergy платформасының ресми құжаттамасында берілген:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId443">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:id="441" w:name="operational_recommendations.xhtml#id4"/>
+    <w:bookmarkEnd w:id="444"/>
+    <w:bookmarkStart w:id="445" w:name="operational_recommendations.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.2.1.2. Рекомендации по использованию</w:t>
+        <w:t xml:space="preserve">9.2.1.2. Пайдалану ұсыныстары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При эксплуатации рекомендуется:</w:t>
+        <w:t xml:space="preserve">Пайдалану кезінде ұсынылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1194"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">использовать экспорт приложений</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">как основной способ переноса конфигурации между средами;</w:t>
+        <w:t xml:space="preserve">орталар арасында конфигурацияны ауыстырудың негізгі тәсілі</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ретінде қолданбаларды экспорттауды пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1194"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">не выполнять ручные изменения конфигурации</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">напрямую в production-среде;</w:t>
+        <w:t xml:space="preserve">production-ортасында конфигурацияға тікелей қолмен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өзгерістер енгізбеу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1194"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">хранить экспортируемые архивы приложений</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">в системе контроля версий или защищенном хранилище;</w:t>
+        <w:t xml:space="preserve">қолданбалардың экспортталған мұрағаттарын нұсқаларды</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">басқару жүйесінде немесе қорғалған қоймада сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1194"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">привязывать экспорт приложений</w:t>
-[...10 lines deleted...]
-    <w:bookmarkStart w:id="445" w:name="operational_recommendations.xhtml#id5"/>
+        <w:t xml:space="preserve">қолданбалар экспортын релиздер нұсқаларымен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">және CI/CD кезеңдерімен байланыстыру.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkEnd w:id="446"/>
+    <w:bookmarkStart w:id="449" w:name="operational_recommendations.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.2.2. Резервное копирование и восстановление</w:t>
+        <w:t xml:space="preserve">9.2.2. Резервтік көшіру және қалпына келтіру</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Резервное копирование является обязательным элементом</w:t>
-[...46 lines deleted...]
-    <w:bookmarkStart w:id="443" w:name="operational_recommendations.xhtml#id6"/>
+        <w:t xml:space="preserve">Резервтік көшіру Synergy платформасын пайдаланудың</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">міндетті элементі болып табылады және деректердің</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">сақталуын, сондай-ақ ақаулар мен апаттар жағдайында</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жүйені қалпына келтіру мүмкіндігін қамтамасыз етуге бағытталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Платформа деректерді, қоймаларды және конфигурацияны қоса</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">алғандағы жүйенің барлық маңызды компоненттерінің</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">резервтік көшіруін қолдайды.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="447" w:name="operational_recommendations.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.2.2.1. Объекты резервного копирования</w:t>
+        <w:t xml:space="preserve">9.2.2.1. Резервтік көшіру объектілері</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">В резервное копирование должны входить:</w:t>
+        <w:t xml:space="preserve">Резервтік көшіруге мыналар кіруі тиіс:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">реляционные базы данных платформы;</w:t>
+        <w:t xml:space="preserve">платформаның реляциялық деректер қорлары;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">файловое хранилище</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(JackRabbit или Cassandra в зависимости от типа инсталляции);</w:t>
+        <w:t xml:space="preserve">файлдық қойма (инсталляция түріне байланысты</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">JackRabbit немесе Cassandra);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">индексы поиска</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">(Lucene или Elasticsearch);</w:t>
+        <w:t xml:space="preserve">іздеу индекстері (Lucene немесе Elasticsearch);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1195"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">конфигурационные файлы платформы и окружения.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:id="444" w:name="operational_recommendations.xhtml#id7"/>
+        <w:t xml:space="preserve">платформа мен ортаның конфигурациялық файлдары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="447"/>
+    <w:bookmarkStart w:id="448" w:name="operational_recommendations.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.2.2.2. Общие рекомендации</w:t>
+        <w:t xml:space="preserve">9.2.2.2. Жалпы ұсыныстар</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">При организации резервного копирования рекомендуется:</w:t>
+        <w:t xml:space="preserve">Резервтік көшіруді ұйымдастыру кезінде ұсынылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1196"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">выполнять резервное копирование</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">для обеспечения целостности данных;</w:t>
+        <w:t xml:space="preserve">деректердің тұтастығын қамтамасыз ету үшін резервтік</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">көшіруді платформа сервистері тоқтатылған кезде орындау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1196"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">хранить резервные копии</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">с привязкой к дате и версии системы;</w:t>
+        <w:t xml:space="preserve">резервтік көшірмелерді күн мен жүйе нұсқасына</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">байланыстыра отырып сақтау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1196"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">регулярно проверять возможность восстановления</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">из резервных копий;</w:t>
+        <w:t xml:space="preserve">резервтік көшірмелерден қалпына келтіру мүмкіндігін</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жүйелі түрде тексеру;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1196"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">разделять резервные копии</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">production- и тестовых окружений.</w:t>
+        <w:t xml:space="preserve">production- және тесттік орталардың резервтік</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">көшірмелерін бөлу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Подробные процедуры резервного копирования</w:t>
-[...16 lines deleted...]
-    <w:bookmarkStart w:id="446" w:name="operational_recommendations.xhtml#id8"/>
+        <w:t xml:space="preserve">Жүйені резервтік көшіру және қалпына келтірудің</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">егжей-тегжейлі процедуралары платформаның</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пайдалану құжаттамасында сипатталған.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkEnd w:id="449"/>
+    <w:bookmarkStart w:id="450" w:name="operational_recommendations.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">9.2.3. Эксплуатационные практики</w:t>
+        <w:t xml:space="preserve">9.2.3. Пайдалану практикалары</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Для стабильной и предсказуемой работы системы рекомендуется:</w:t>
+        <w:t xml:space="preserve">Жүйенің тұрақты және болжамды жұмысы үшін ұсынылады:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1197"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">разделять окружения разработки, тестирования и эксплуатации;</w:t>
+        <w:t xml:space="preserve">әзірлеу, тестілеу және пайдалану орталарын бөлу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1197"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">минимизировать прямые изменения в production;</w:t>
+        <w:t xml:space="preserve">production-ға тікелей өзгерістерді барынша азайту;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1197"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">использовать импорт/экспорт приложений</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">как основной механизм обновлений;</w:t>
+        <w:t xml:space="preserve">жаңартулардың негізгі механизмі ретінде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">қолданбаларды импорттау/экспорттауды пайдалану;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1197"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">регулярно контролировать состояние хранилищ и индексов;</w:t>
+        <w:t xml:space="preserve">қоймалар мен индекстердің күйін жүйелі түрде бақылау;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:numId w:val="1197"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">планировать резервное копирование</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">как часть регламентных работ.</w:t>
+        <w:t xml:space="preserve">резервтік көшіруді регламенттік жұмыстардың</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бір бөлігі ретінде жоспарлау.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Соблюдение данных рекомендаций</w:t>
-[...33 lines deleted...]
-      <w:bookmarkEnd w:id="448"/>
+        <w:t xml:space="preserve">Осы ұсыныстарды сақтау пайдалану тәуекелдерін азайтуға,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жүйенің тұрақтылығын қамтамасыз етуге және бүкіл</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">өмірлік цикл бойына қолданбаларды сүйемелдеуді</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жеңілдетуге мүмкіндік береді.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="450"/>
+    <w:bookmarkEnd w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="452" w:name="genindex.xhtml"/>
+      <w:bookmarkEnd w:id="452"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="449" w:name="genindex.xhtml#index"/>
+      <w:bookmarkStart w:id="453" w:name="genindex.xhtml#index"/>
       <w:r>
         <w:t xml:space="preserve">Index</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="449"/>
+      <w:bookmarkEnd w:id="453"/>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -34019,55 +34382,55 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:color w:val="ff0000"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId423" Target="media/rId423.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId405" Target="media/rId405.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId403" Target="media/rId403.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId407" Target="media/rId407.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId411" Target="media/rId411.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId418" Target="media/rId418.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId422" Target="media/rId422.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId406" Target="media/rId406.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId402" Target="media/rId402.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId408" Target="media/rId408.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId409" Target="media/rId409.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId410" Target="media/rId410.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId412" Target="media/rId412.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId413" Target="media/rId413.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId414" Target="media/rId414.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId415" Target="media/rId415.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId416" Target="media/rId416.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId417" Target="media/rId417.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId419" Target="media/rId419.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId420" Target="media/rId420.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId421" Target="media/rId421.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85" Target="media/rId85.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId309" Target="media/rId309.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId181" Target="media/rId181.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId160" Target="media/rId160.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId132" Target="media/rId132.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId351" Target="media/rId351.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId212" Target="media/rId212.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId224" Target="media/rId224.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId333" Target="media/rId333.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId225" Target="media/rId225.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId244" Target="media/rId244.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId246" Target="media/rId246.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId235" Target="media/rId235.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId248" Target="media/rId248.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId249" Target="media/rId249.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId250" Target="media/rId250.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId239" Target="media/rId239.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId232" Target="media/rId232.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId241" Target="media/rId241.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66" Target="media/rId66.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId319" Target="media/rId319.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId318" Target="media/rId318.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId129" Target="media/rId129.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId369" Target="media/rId369.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId186" Target="media/rId186.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId144" Target="media/rId144.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId262" Target="media/rId262.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId359" Target="media/rId359.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId391" Target="media/rId391.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId404" Target="media/rId404.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127" Target="media/rId127.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId188" Target="media/rId188.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId190" Target="media/rId190.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId187" Target="media/rId187.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105" Target="media/rId105.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97" Target="media/rId97.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId192" Target="media/rId192.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId214" Target="media/rId214.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId252" Target="media/rId252.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId308" Target="media/rId308.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83" Target="media/rId83.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId344" Target="media/rId344.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId178" Target="media/rId178.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId184" Target="media/rId184.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId176" Target="media/rId176.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId328" Target="media/rId328.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId200" Target="media/rId200.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId155" Target="media/rId155.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId146" Target="media/rId146.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId158" Target="media/rId158.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId397" Target="media/rId397.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89" Target="media/rId89.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68" Target="media/rId68.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId202" Target="media/rId202.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId203" Target="media/rId203.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId204" Target="media/rId204.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId119" Target="media/rId119.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId134" Target="media/rId134.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId339" Target="media/rId339.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId347" Target="media/rId347.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId346" Target="media/rId346.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId377" Target="media/rId377.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId173" Target="media/rId173.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId345" Target="media/rId345.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId164" Target="media/rId164.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100" Target="media/rId100.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId196" Target="media/rId196.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId321" Target="media/rId321.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId323" Target="media/rId323.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId133" Target="media/rId133.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113" Target="media/rId113.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId310" Target="media/rId310.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102" Target="media/rId102.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94" Target="media/rId94.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId206" Target="media/rId206.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId282" Target="media/rId282.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId275" Target="media/rId275.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId267" Target="media/rId267.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId291" Target="media/rId291.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId294" Target="media/rId294.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId289" Target="media/rId289.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId205" Target="media/rId205.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87" Target="media/rId87.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId365" Target="media/rId365.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId366" Target="media/rId366.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId302" Target="media/rId302.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId220" Target="media/rId220.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId277" Target="media/rId277.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId370" Target="media/rId370.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId340" Target="media/rId340.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId148" Target="media/rId148.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId375" Target="media/rId375.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92" Target="media/rId92.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId314" Target="media/rId314.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId326" Target="media/rId326.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId350" Target="media/rId350.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId354" Target="media/rId354.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId362" Target="media/rId362.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId381" Target="media/rId381.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId335" Target="media/rId335.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId373" Target="media/rId373.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId371" Target="media/rId371.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId342" Target="media/rId342.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId352" Target="media/rId352.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId399" Target="media/rId399.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId388" Target="media/rId388.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId398" Target="media/rId398.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId394" Target="media/rId394.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId396" Target="media/rId396.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId392" Target="media/rId392.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId390" Target="media/rId390.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId162" Target="media/rId162.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId166" Target="media/rId166.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId357" Target="media/rId357.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId356" Target="media/rId356.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId198" Target="media/rId198.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId358" Target="media/rId358.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId303" Target="media/rId303.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId286" Target="media/rId286.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId227" Target="media/rId227.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71" Target="media/rId71.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId367" Target="media/rId367.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId427" Target="media/rId427.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId409" Target="media/rId409.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId407" Target="media/rId407.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId411" Target="media/rId411.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId415" Target="media/rId415.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId422" Target="media/rId422.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId426" Target="media/rId426.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId410" Target="media/rId410.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId406" Target="media/rId406.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId412" Target="media/rId412.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId413" Target="media/rId413.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId414" Target="media/rId414.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId416" Target="media/rId416.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId417" Target="media/rId417.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId418" Target="media/rId418.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId419" Target="media/rId419.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId420" Target="media/rId420.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId421" Target="media/rId421.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId423" Target="media/rId423.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId424" Target="media/rId424.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId425" Target="media/rId425.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId85" Target="media/rId85.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId313" Target="media/rId313.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId185" Target="media/rId185.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId164" Target="media/rId164.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136" Target="media/rId136.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId355" Target="media/rId355.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId216" Target="media/rId216.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId228" Target="media/rId228.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId337" Target="media/rId337.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId229" Target="media/rId229.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId248" Target="media/rId248.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId250" Target="media/rId250.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId239" Target="media/rId239.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId252" Target="media/rId252.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId253" Target="media/rId253.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId254" Target="media/rId254.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId243" Target="media/rId243.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId236" Target="media/rId236.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId245" Target="media/rId245.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId66" Target="media/rId66.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId323" Target="media/rId323.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId322" Target="media/rId322.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId133" Target="media/rId133.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId373" Target="media/rId373.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId190" Target="media/rId190.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId148" Target="media/rId148.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId266" Target="media/rId266.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId363" Target="media/rId363.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId395" Target="media/rId395.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId408" Target="media/rId408.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId131" Target="media/rId131.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId192" Target="media/rId192.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId194" Target="media/rId194.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId191" Target="media/rId191.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId105" Target="media/rId105.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId97" Target="media/rId97.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId196" Target="media/rId196.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId218" Target="media/rId218.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId256" Target="media/rId256.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId312" Target="media/rId312.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId83" Target="media/rId83.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId348" Target="media/rId348.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId182" Target="media/rId182.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId188" Target="media/rId188.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId180" Target="media/rId180.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId332" Target="media/rId332.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId204" Target="media/rId204.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId159" Target="media/rId159.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId150" Target="media/rId150.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId162" Target="media/rId162.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId401" Target="media/rId401.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId89" Target="media/rId89.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68" Target="media/rId68.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId206" Target="media/rId206.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId207" Target="media/rId207.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId208" Target="media/rId208.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId119" Target="media/rId119.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId124" Target="media/rId124.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId126" Target="media/rId126.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId127" Target="media/rId127.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId125" Target="media/rId125.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138" Target="media/rId138.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId343" Target="media/rId343.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId351" Target="media/rId351.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId350" Target="media/rId350.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId381" Target="media/rId381.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId177" Target="media/rId177.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId349" Target="media/rId349.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId168" Target="media/rId168.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId100" Target="media/rId100.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId200" Target="media/rId200.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId325" Target="media/rId325.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId327" Target="media/rId327.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId137" Target="media/rId137.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId113" Target="media/rId113.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId314" Target="media/rId314.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId102" Target="media/rId102.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId94" Target="media/rId94.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId210" Target="media/rId210.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId286" Target="media/rId286.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId279" Target="media/rId279.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId271" Target="media/rId271.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId295" Target="media/rId295.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId298" Target="media/rId298.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId293" Target="media/rId293.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId209" Target="media/rId209.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87" Target="media/rId87.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId369" Target="media/rId369.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId370" Target="media/rId370.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId306" Target="media/rId306.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId224" Target="media/rId224.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId281" Target="media/rId281.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId374" Target="media/rId374.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId344" Target="media/rId344.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId152" Target="media/rId152.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId379" Target="media/rId379.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId92" Target="media/rId92.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId318" Target="media/rId318.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId330" Target="media/rId330.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId354" Target="media/rId354.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId358" Target="media/rId358.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId366" Target="media/rId366.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId385" Target="media/rId385.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId339" Target="media/rId339.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId377" Target="media/rId377.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId375" Target="media/rId375.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId346" Target="media/rId346.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId356" Target="media/rId356.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId403" Target="media/rId403.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId392" Target="media/rId392.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId402" Target="media/rId402.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId398" Target="media/rId398.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId400" Target="media/rId400.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId396" Target="media/rId396.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId394" Target="media/rId394.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId166" Target="media/rId166.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId170" Target="media/rId170.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId361" Target="media/rId361.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId360" Target="media/rId360.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId202" Target="media/rId202.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId362" Target="media/rId362.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId307" Target="media/rId307.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId290" Target="media/rId290.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId231" Target="media/rId231.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71" Target="media/rId71.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId371" Target="media/rId371.jpg" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId137" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId331" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId360" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId151" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId215" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId169" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId315" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId338" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId439" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="app/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="app/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="app/index.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="forms/conditional_actions.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="forms/create_form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="forms/form_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="forms/form_save_final_touches.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="forms/form_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="forms/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId74" Target="http://localhost:8080/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId75" Target="http://localhost:8080/Synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId121" Target="http://localhost:8080/knowledge/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId141" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/app.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId335" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/completion_form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId364" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/conditional_transitions.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId155" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId219" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/components.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId173" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/form/form-structure.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId368" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/route_template.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId319" Target="http://rtd.lan.arta.kz/docs/docs-po-platforme-arta-synergy/ru/latest/signing.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId342" Target="http://rtd.lan.arta.kz/docs/guide/ru/minsky/interpreter.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId443" Target="http://tdd.lan.arta.kz/docs/synergy/tags/hamming/release-notes/html/app_export_import.html" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId79" Target="https://mac.getutm.app/" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId64" Target="https://releases.arta.pro/files/Arta-Synergy.ova" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId81" Target="https://releases.arta.pro/files/Arta-Synergy.qcow2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId62" Target="https://www.virtualbox.org/wiki/Downloads" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="installation/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="installation/index.xhtml#macos-apple-silicon-arm" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="installation/index.xhtml#oracle-virtualbox" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="intro/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="intro/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="knowledge/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="knowledge/index.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="knowledge/index.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="knowledge/index.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="knowledge/index.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId57" Target="recommendations/architectural_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId56" Target="recommendations/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId58" Target="recommendations/operational_recommendations.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="registries/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="registries/registry_access_rights.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="registries/registry_create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="registries/registry_fields.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="registries/registry_intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="registries/registry_settings.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="routes/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="routes/route_setting.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="routes/routes_description.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="synergy/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="synergy/intro.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="synergy/intro.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="synergy/intro.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="synergy/intro.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="synergy/intro.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="synergy/testing_steps.xhtml" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>