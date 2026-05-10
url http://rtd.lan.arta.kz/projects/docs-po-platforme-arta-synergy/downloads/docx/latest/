--- v0 (2026-04-18)
+++ v1 (2026-05-10)
@@ -1,88 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/media/rId182.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId178.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId65.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId59.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId62.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId145.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId207.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId138.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId76.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId87.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId78.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId84.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId204.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId201.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId198.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId136.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId163.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId167.png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Документация Документация ARTA Synergy 1.0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">unknown</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Date"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2026-04-09T06:13:52Z</w:t>
+        <w:t xml:space="preserve">2026-04-24T07:22:28Z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:bookmarkStart w:id="50" w:name="index.xhtml#arta-synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Документация по ARTA Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
@@ -1434,50 +1438,169 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2.1. Экспорт реестра в CSV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1018"/>
           <w:ilvl w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="registry_import_export.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2.2. Импорт реестра из CSV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1001"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="licence_installation.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">10. Инструкция по установке лицензии</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1019"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="licence_installation.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">10.1. Описание</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1019"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="licence_installation.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">10.2. Переход в раздел управления лицензиями</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1019"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="licence_installation.xhtml#cal">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">10.3. Установка CAL-лицензии (Лицензия инсталляции)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1019"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="licence_installation.xhtml#dev">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">10.4. Установка DEV-лицензии (Лицензия разработчика)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1019"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="licence_installation.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">10.5. Интерфейс управления лицензиями</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1019"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="licence_installation.xhtml#id5">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">10.6. Примечание</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="about.xhtml"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
     <w:bookmarkStart w:id="56" w:name="about.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. О платформе Synergy</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="52" w:name="about.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.1. Назначение платформы</w:t>
       </w:r>
@@ -1555,84 +1678,84 @@
       <w:r>
         <w:t xml:space="preserve">средствами платформы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
     <w:bookmarkStart w:id="53" w:name="about.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2. Какие задачи решает Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Платформа Synergy предназначена для решения следующих задач:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">автоматизация бизнес-процессов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">снижение времени внедрения бизнес-решений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">уменьшение зависимости от квалификации разработчиков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обеспечение единого подхода к данным, процессам и пользовательским</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">интерфейсам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Synergy позволяет реализовать полный жизненный цикл бизнес-процесса:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">от ввода данных пользователем до их обработки, маршрутизации,</w:t>
@@ -1649,181 +1772,181 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.3. Роль аналитика в платформе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В типовом сценарии работы аналитик получает описание бизнес-процесса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(ордер, техническое задание, регламент) и на его основе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">определяет вход и выход процесса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">описывает структуру данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">проектирует пользовательские формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">настраивает реестры для хранения и просмотра данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">моделирует маршрут выполнения процесса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">определяет роли и участников процесса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Все перечисленные действия выполняются средствами Synergy без</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимости написания серверного кода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:id="55" w:name="about.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.4. Архитектура платформы (логический обзор)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С точки зрения пользователя платформа Synergy состоит из двух</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ключевых частей:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1021"/>
+          <w:numId w:val="1022"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Среда проектирования (Synergy IDE)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- используется для создания</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и настройки приложений, форм, реестров и маршрутов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1021"/>
+          <w:numId w:val="1022"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Среда исполнения (Synergy Server)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- отвечает за выполнение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">процессов, хранение данных, работу пользователей и интеграции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
@@ -2020,124 +2143,124 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание нового приложения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При создании приложения необходимо указать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1022"/>
+          <w:numId w:val="1023"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименование приложения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1022"/>
+          <w:numId w:val="1023"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">при необходимости - использовать структуру по умолчанию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Использование структуры по умолчанию позволяет автоматически создать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">базовый набор папок для размещения объектов приложения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:id="64" w:name="app.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3. Структура приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания приложения пользователю отображается его структура.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В зависимости от выбранных настроек приложение может содержать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1023"/>
+          <w:numId w:val="1024"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">одну корневую папку;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1023"/>
+          <w:numId w:val="1024"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">или иерархию папок, созданную по умолчанию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Папки используются для логической группировки объектов приложения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и не влияют на их функциональное поведение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="63" w:name="app.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
@@ -2183,177 +2306,177 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Структура по умолчанию приложения в Synergy IDE</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Внутри папок могут размещаться следующие объекты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1024"/>
+          <w:numId w:val="1025"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1024"/>
+          <w:numId w:val="1025"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">реестры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1024"/>
+          <w:numId w:val="1025"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">маршруты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1024"/>
+          <w:numId w:val="1025"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">справочники;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1024"/>
+          <w:numId w:val="1025"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">другие конфигурационные элементы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:id="67" w:name="app.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.4. Добавление объектов в приложение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание объектов выполняется из контекстного меню выбранной папки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для добавления объекта необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1025"/>
+          <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать папку в структуре приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1025"/>
+          <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажать правой кнопкой мыши.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1025"/>
+          <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать пункт</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1025"/>
+          <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать тип создаваемого объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="66" w:name="app.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4019604"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/app_add_object.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/app_add_object.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
@@ -2409,529 +2532,529 @@
       <w:r>
         <w:t xml:space="preserve">и наследует его настройки доступа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:id="68" w:name="app.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.5. Управление приложением</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В Synergy IDE предусмотрены возможности управления приложением, включая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1026"/>
+          <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">редактирование объектов конфигурации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1026"/>
+          <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">группировку объектов по папкам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1026"/>
+          <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">перемещение объектов внутри приложения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1026"/>
+          <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">импорт и экспорт приложения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1026"/>
+          <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">управление правами доступа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Экспорт и импорт приложения позволяют переносить конфигурацию между</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">различными экземплярами платформы без потери структуры и зависимостей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:id="69" w:name="app.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.6. Связь приложения с дальнейшей настройкой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Приложение является основой для последующей работы с платформой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В следующих разделах рассматривается:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1027"/>
+          <w:numId w:val="1028"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создание форм для ввода данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1027"/>
+          <w:numId w:val="1028"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">настройка реестров для хранения информации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1027"/>
+          <w:numId w:val="1028"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">моделирование маршрутов бизнес-процессов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Все перечисленные элементы создаются и настраиваются внутри приложения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="form.xhtml"/>
       <w:bookmarkEnd w:id="71"/>
     </w:p>
     <w:bookmarkStart w:id="72" w:name="form.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Форма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1028"/>
+          <w:numId w:val="1029"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.1. Что такое форма в Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1029"/>
+          <w:numId w:val="1030"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.2. Создание формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1030"/>
+          <w:numId w:val="1031"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.2.1. Первичная настройка формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1031"/>
+          <w:numId w:val="1032"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3. Структура формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1032"/>
+          <w:numId w:val="1033"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.1. Использование таблиц для разметки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1032"/>
+          <w:numId w:val="1033"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.2. Вертикальная структура формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1032"/>
+          <w:numId w:val="1033"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.3. Горизонтальная структура формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1032"/>
+          <w:numId w:val="1033"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.4. Вложенные таблицы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1032"/>
+          <w:numId w:val="1033"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.5. Динамическая таблица</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1032"/>
+          <w:numId w:val="1033"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.6. Общие принципы построения структуры</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1033"/>
+          <w:numId w:val="1034"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4. Компоненты формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1034"/>
+          <w:numId w:val="1035"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1. Текстовые компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1034"/>
+          <w:numId w:val="1035"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2. Элементы выбора</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1034"/>
+          <w:numId w:val="1035"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3. Файловые компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1034"/>
+          <w:numId w:val="1035"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4. Специальные компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1035"/>
+          <w:numId w:val="1036"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5. Валидация и формат данных</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1036"/>
+          <w:numId w:val="1037"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5.1. Обязательные поля</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1036"/>
+          <w:numId w:val="1037"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5.2. Маска ввода</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1036"/>
+          <w:numId w:val="1037"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5.3. Регулярные выражения</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1036"/>
+          <w:numId w:val="1037"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5.4. Блокировка от изменений</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="about-form.xhtml"/>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
     <w:bookmarkStart w:id="74" w:name="about-form.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -2982,84 +3105,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователь заполняет форму, после чего данные передаются в систему</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для дальнейшего хранения, обработки и выполнения маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Форма определяет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1037"/>
+          <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">какие данные вводятся пользователем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1037"/>
+          <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">типы данных каждого поля;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1037"/>
+          <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обязательность заполнения полей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1037"/>
+          <w:numId w:val="1038"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">визуальную структуру документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание формы выполняется в среде проектирования Synergy IDE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и является одним из базовых этапов настройки бизнес-процесса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -3128,73 +3251,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания или выбора приложения форма создается внутри нужной</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">папки структуры приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для создания формы необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1038"/>
+          <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать папку в структуре приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1038"/>
+          <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Открыть контекстное меню правой кнопкой мыши.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1038"/>
+          <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать пункт</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">→</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3311,62 +3434,62 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Первичная настройка формы выполняется во вкладке «Форма» на правой панели</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">редактора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На данном этапе указываются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1039"/>
+          <w:numId w:val="1040"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименование формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1039"/>
+          <w:numId w:val="1040"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">код формы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="79" w:name="form-create.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3138054"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
@@ -3495,138 +3618,138 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Таблица» используется для разметки формы и структурирования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">элементов внутри нее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица позволяет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1040"/>
+          <w:numId w:val="1041"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">разделять форму на логические блоки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1040"/>
+          <w:numId w:val="1041"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выравнивать элементы по колонкам и строкам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1040"/>
+          <w:numId w:val="1041"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">группировать поля по смыслу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1040"/>
+          <w:numId w:val="1041"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создавать динамические области для ввода данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В рамках формы таблицы применяется для организации пользовательского интерфейса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:bookmarkStart w:id="86" w:name="form-structure.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3.2. Вертикальная структура формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Наиболее распространенная схема построения формы - вертикальное деление</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на две колонки:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1041"/>
+          <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">левая колонка - наименования полей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1041"/>
+          <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">правая колонка - элементы для ввода данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Такая структура обеспечивает читаемость формы и упрощает восприятие</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователем вводимой информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="85" w:name="form-structure.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
@@ -3716,73 +3839,73 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">заголовком и содержит группу полей, относящихся к одной части заявки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для визуального выделения блока:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1042"/>
+          <w:numId w:val="1043"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создается отдельная таблица;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1042"/>
+          <w:numId w:val="1043"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">добавляется строка заголовка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1042"/>
+          <w:numId w:val="1043"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заголовок выравнивается по центру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="88" w:name="form-structure.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2250210"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_horizontal.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_horizontal.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
@@ -3832,73 +3955,73 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3.4. Вложенные таблицы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для сложных форм допускается использование вложенных таблиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вложенные таблицы применяются для:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1043"/>
+          <w:numId w:val="1044"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">отделения одного логического раздела от другого;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1043"/>
+          <w:numId w:val="1044"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создания многоуровневой структуры формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1043"/>
+          <w:numId w:val="1044"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">оформления анкетных и дополнительных разделов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждая таблица на форме настраивается независимо и может иметь</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">собственные параметры отображения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:id="91" w:name="form-structure.xhtml#id6"/>
     <w:p>
       <w:pPr>
@@ -3917,196 +4040,196 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователю необходимо вводить повторяющиеся данные с возможностью</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">добавления новых строк во время заполнения формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Типовыми примерами использования динамической таблицы являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1044"/>
+          <w:numId w:val="1045"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">перечень документов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1044"/>
+          <w:numId w:val="1045"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">список вложений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1044"/>
+          <w:numId w:val="1045"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">список позиций заказа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1044"/>
+          <w:numId w:val="1045"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">дополнительные сведения, количество которых заранее неизвестно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для создания динамической таблицы используется компонент «Таблица»,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для которого в настройках включаются параметры:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1045"/>
+          <w:numId w:val="1046"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">«Добавлять строки в режиме заполнения»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1045"/>
+          <w:numId w:val="1046"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">«Добавить заголовок динамической таблицы».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После включения данных настроек таблица позволяет пользователю</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">самостоятельно добавлять строки при заполнении формы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
     <w:bookmarkStart w:id="92" w:name="form-structure.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3.6. Общие принципы построения структуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При проектировании структуры формы рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1046"/>
+          <w:numId w:val="1047"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">придерживаться структуры, описанной в ордере;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1046"/>
+          <w:numId w:val="1047"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">избегать избыточного количества вложенных таблиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1046"/>
+          <w:numId w:val="1047"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">группировать поля по смыслу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1046"/>
+          <w:numId w:val="1047"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обеспечивать визуальную читаемость формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Корректно спроектированная структура формы упрощает дальнейшую настройку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">компонентов, реестров и маршрутов бизнес-процесса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
@@ -4168,323 +4291,323 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">внутри таблиц, определяющих структуру формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В зависимости от назначения компоненты формы можно разделить на несколько</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">основных групп.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1047"/>
+          <w:numId w:val="1048"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-text.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1. Текстовые компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1048"/>
+          <w:numId w:val="1049"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-text.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1.1. Однострочное поле</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1048"/>
+          <w:numId w:val="1049"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-text.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1.2. Многострочный текст</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1048"/>
+          <w:numId w:val="1049"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-text.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1.3. Неизменяемый текст</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1049"/>
+          <w:numId w:val="1050"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2. Элементы выбора</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1050"/>
+          <w:numId w:val="1051"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2.1. Выпадающий список</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1050"/>
+          <w:numId w:val="1051"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2.2. Переключатель вариантов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1050"/>
+          <w:numId w:val="1051"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2.3. Выбор вариантов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1050"/>
+          <w:numId w:val="1051"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2.4. Дата / время</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1051"/>
+          <w:numId w:val="1052"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-file.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3. Файловые компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1052"/>
+          <w:numId w:val="1053"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-file.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3.1. Изображение</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1052"/>
+          <w:numId w:val="1053"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-file.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3.2. Файл</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1052"/>
+          <w:numId w:val="1053"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-file.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3.3. Ссылка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1053"/>
+          <w:numId w:val="1054"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-special.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4. Специальные компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1054"/>
+          <w:numId w:val="1055"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-special.xhtml#synergy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4.1. Объекты Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1054"/>
+          <w:numId w:val="1055"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-special.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4.2. Ссылка на реестр</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1054"/>
+          <w:numId w:val="1055"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-special.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4.3. Номер</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="96" w:name="components-text.xhtml"/>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:bookmarkStart w:id="100" w:name="components-text.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -4526,95 +4649,95 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Однострочное поле» используется для ввода коротких текстовых</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">значений в одну строку без абзацев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Типовые примеры использования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1055"/>
+          <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">номер заказа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1055"/>
+          <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименование;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1055"/>
+          <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ФИО;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1055"/>
+          <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">телефон;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1055"/>
+          <w:numId w:val="1056"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">адрес электронной почты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент поддерживает настройку обязательности заполнения, блокировку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ввода данных пользователем, а также ограничение формата вводимых значений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:id="98" w:name="components-text.xhtml#id3"/>
     <w:p>
       <w:pPr>
@@ -4627,73 +4750,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Многострочный текст» используется для ввода произвольного</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">текста, состоящего из нескольких строк и абзацев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Типовые примеры использования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1056"/>
+          <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">комментарии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1056"/>
+          <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">описания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1056"/>
+          <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">дополнительные сведения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В отличие от однострочного поля, данный компонент позволяет вводить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">неограниченный объем текста с сохранением структуры абзацев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:id="99" w:name="components-text.xhtml#id4"/>
     <w:p>
       <w:pPr>
@@ -4706,62 +4829,62 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Неизменяемый текст» используется для отображения статического</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">текста на форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Как правило, данный компонент применяется для:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1057"/>
+          <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименований полей в левой колонке формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1057"/>
+          <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заголовков разделов (блоков) на форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Текст задается в поле «Надпись». При необходимости можно добавить перевод.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="101" w:name="components-choose.xhtml"/>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:bookmarkStart w:id="106" w:name="components-choose.xhtml#id1"/>
@@ -4776,62 +4899,62 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Элементы выбора используются в формах Synergy для выбора одного или</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нескольких значений из заданного набора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В качестве источника значений элементы выбора могут использовать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1058"/>
+          <w:numId w:val="1059"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">значения, заданные вручную;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1058"/>
+          <w:numId w:val="1059"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">справочники, ранее созданные в системе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Элементы выбора добавляются на форму во вкладке «Компоненты» и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">настраиваются через вкладку «Элементы».</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="102" w:name="components-choose.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -4857,62 +4980,62 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В режиме заполнения формы пользователю отображаются значения из поля</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Наименование», при этом системным значением является поле «Значение».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Список значений может быть:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1059"/>
+          <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создан вручную непосредственно в компоненте;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1059"/>
+          <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выбран из существующих справочников системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент используется в тех случаях, когда необходимо выбрать одно</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">значение из фиксированного набора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:id="103" w:name="components-choose.xhtml#id3"/>
     <w:p>
       <w:pPr>
@@ -5083,106 +5206,106 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент применяется в тех случаях, когда необходимо указать дату</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">события, дату создания, срок выполнения или иное календарное значение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для компонента доступны следующие основные настройки:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1060"/>
+          <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обязательность заполнения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1060"/>
+          <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">блокировка изменения значения пользователем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1060"/>
+          <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">фильтрация данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1060"/>
+          <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">автоматическое заполнение текущей датой и временем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1060"/>
+          <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">включение ввода часов и минут;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1060"/>
+          <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">задание формата отображения даты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Формат даты может быть задан вручную с использованием шаблонов,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">например</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5284,73 +5407,73 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">без необходимости скачивания файла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент применяется в случаях, когда визуальное представление данных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">имеет значение, например:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1061"/>
+          <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">сканы документов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1061"/>
+          <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">фотографии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1061"/>
+          <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">изображения, связанные с объектом заявки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Загруженные изображения сохраняются в системе и доступны для просмотра</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на последующих этапах бизнес-процесса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
     <w:bookmarkStart w:id="109" w:name="components-file.xhtml#id3"/>
     <w:p>
       <w:pPr>
@@ -5371,73 +5494,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент позволяет прикреплять документы и другие файлы, которые</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо сохранить в рамках заявки или процесса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В зависимости от настроек компонент может:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1062"/>
+          <w:numId w:val="1063"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">открывать выбор файла с устройства пользователя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1062"/>
+          <w:numId w:val="1063"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">открывать выбор файла из хранилища системы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1062"/>
+          <w:numId w:val="1063"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ограничивать допустимые форматы загружаемых файлов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Загруженные файлы сохраняются в системе и доступны для скачивания</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователями, имеющими доступ к форме.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:id="110" w:name="components-file.xhtml#id4"/>
     <w:p>
       <w:pPr>
@@ -5464,73 +5587,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент позволяет указать текст надписи и сам URL-адрес, который</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">открывается при нажатии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Типовые примеры использования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1063"/>
+          <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ссылка на внешний документ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1063"/>
+          <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ссылка на информационный ресурс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1063"/>
+          <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ссылка на связанный процесс или систему.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На форме ссылка отображается в виде кликабельного элемента и может</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">открываться в текущем или отдельном окне в зависимости от настроек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
@@ -5606,131 +5729,131 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в зависимости от заданного типа данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тип данных определяет, какие объекты будут доступны для выбора.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Возможные варианты включают, например:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1064"/>
+          <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1064"/>
+          <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">должности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1064"/>
+          <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">подразделения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В зависимости от выбранного типа данных компонент позволяет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1065"/>
+          <w:numId w:val="1066"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выбирать один или несколько объектов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1065"/>
+          <w:numId w:val="1066"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">автоматически заполнять значение данными создающего пользователя</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(например, должностью или подразделением);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1065"/>
+          <w:numId w:val="1066"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">управлять отображением групп и структур объектов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1065"/>
+          <w:numId w:val="1066"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">настраивать язык отображения значений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент применяется в тех случаях, когда форма должна быть</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">привязана к организационной структуре или пользователям системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
     <w:bookmarkStart w:id="114" w:name="components-special.xhtml#id2"/>
     <w:p>
       <w:pPr>
@@ -5743,95 +5866,95 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Ссылка на реестр» используется для установления связи</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">между формой и данными, хранящимися в реестрах Synergy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С его помощью можно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1066"/>
+          <w:numId w:val="1067"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выбрать запись из существующего реестра;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1066"/>
+          <w:numId w:val="1067"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">разрешить или запретить создание новой записи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1066"/>
+          <w:numId w:val="1067"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">открыть реестр в диалоговом окне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1066"/>
+          <w:numId w:val="1067"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">управлять возможностью редактирования выбранной записи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1066"/>
+          <w:numId w:val="1067"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать мультивыбор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительно компонент поддерживает настройку сопоставления данных,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которая позволяет автоматически связывать поля формы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с полями выбранной записи реестра.</w:t>
@@ -5850,73 +5973,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Номер» предназначен для автоматической генерации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">уникального значения на основе заданного шаблона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Чаще всего данный компонент используется для формирования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1067"/>
+          <w:numId w:val="1068"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">номеров заявок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1067"/>
+          <w:numId w:val="1068"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">регистрационных номеров;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1067"/>
+          <w:numId w:val="1068"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">внутренних идентификаторов документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Значение номера формируется системой автоматически</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и не требует ручного ввода пользователем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
@@ -6058,73 +6181,73 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">при вводе значения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Она позволяет ограничить ввод символов и задать структуру значения,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">например для:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1068"/>
+          <w:numId w:val="1069"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">телефонных номеров;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1068"/>
+          <w:numId w:val="1069"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">идентификационных кодов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1068"/>
+          <w:numId w:val="1069"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">форматированных числовых значений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Маска ввода помогает пользователю вводить данные в корректном виде</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и снижает вероятность ошибок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
     <w:bookmarkStart w:id="120" w:name="form-data-format.xhtml#id4"/>
     <w:p>
       <w:pPr>
@@ -6143,73 +6266,73 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на соответствие заданному шаблону.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С их помощью можно реализовать более гибкую и точную валидацию,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">например для:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1069"/>
+          <w:numId w:val="1070"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">адресов электронной почты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1069"/>
+          <w:numId w:val="1070"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">специальных кодов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1069"/>
+          <w:numId w:val="1070"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользовательских форматов данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если введенное значение не соответствует заданному регулярному</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выражению, система уведомляет пользователя об ошибке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
     <w:bookmarkStart w:id="121" w:name="form-data-format.xhtml#id5"/>
     <w:p>
       <w:pPr>
@@ -6222,73 +6345,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Блокировка от изменений используется для запрета редактирования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">значения компонента пользователем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный параметр применяется в случаях, когда значение:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1070"/>
+          <w:numId w:val="1071"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заполняется автоматически;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1070"/>
+          <w:numId w:val="1071"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">рассчитывается системой;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1070"/>
+          <w:numId w:val="1071"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не должно быть изменено вручную.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Заблокированное поле отображается в форме,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">но недоступно для редактирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
@@ -6400,73 +6523,73 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда результатом завершения работы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">должен быть текстовый комментарий пользователя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Особенности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1071"/>
+          <w:numId w:val="1072"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователь вводит комментарий в текстовое поле;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1071"/>
+          <w:numId w:val="1072"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">комментарий сохраняется в системе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1071"/>
+          <w:numId w:val="1072"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">комментарий может использоваться для истории работы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или анализа причин принятого решения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тип «Комментарий» применяется,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда не требуется загрузка файлов или создание документов.</w:t>
@@ -6497,73 +6620,73 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда результатом работы является файл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Пользователь может выбрать файл</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">одним из следующих способов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1072"/>
+          <w:numId w:val="1073"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">загрузить файл с локального компьютера;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1072"/>
+          <w:numId w:val="1073"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">скопировать файл из хранилища;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1072"/>
+          <w:numId w:val="1073"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выбрать файл, связанный с текущей работой:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">* из раздела «Приложения»;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">* из раздела «Прочие».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таким образом обеспечивается гибкий выбор источника файла</w:t>
@@ -6600,79 +6723,79 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который формируется системой автоматически.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Список доступных документов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">определяется дополнительными параметрами, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1073"/>
+          <w:numId w:val="1074"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">является ли документ дочерним</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">по отношению к документу текущей работы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1073"/>
+          <w:numId w:val="1074"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">зарегистрирован ли документ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1073"/>
+          <w:numId w:val="1074"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">относится ли документ к определенному реестру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если для формы завершения указан реестр,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователь может создать новый документ,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который будет являться дочерним</w:t>
@@ -6756,62 +6879,62 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Файл»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">однако имеет принципиальное отличие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В данном случае:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1074"/>
+          <w:numId w:val="1075"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">файл не загружается из внешнего источника;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1074"/>
+          <w:numId w:val="1075"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">файл формируется системой автоматически</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на основе указанной формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Этот тип используется,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда результат работы должен быть оформлен</w:t>
@@ -6851,73 +6974,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Без результата»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">не предполагает создания каких-либо артефактов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При использовании данного типа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1075"/>
+          <w:numId w:val="1076"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не создается комментарий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1075"/>
+          <w:numId w:val="1076"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не прикладывается файл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1075"/>
+          <w:numId w:val="1076"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не создается документ или форма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Этот тип имеет смысл использовать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">только в том случае,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">если для завершения работы</w:t>
@@ -6968,79 +7091,79 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Форма завершения привязывается</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к конкретному этапу маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После настройки формы завершения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1076"/>
+          <w:numId w:val="1077"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователь не сможет завершить работу</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">без выполнения заданных условий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1076"/>
+          <w:numId w:val="1077"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">система зафиксирует результат завершения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1076"/>
+          <w:numId w:val="1077"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">дальнейшее выполнение маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">будет зависеть от корректного завершения этапа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="132" w:name="signing.xhtml"/>
       <w:bookmarkEnd w:id="132"/>
     </w:p>
     <w:bookmarkStart w:id="143" w:name="signing.xhtml#id1"/>
     <w:p>
       <w:pPr>
@@ -7082,84 +7205,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">например при согласовании или утверждении заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="133" w:name="signing.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1. Назначение ЭЦП в системе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Электронная цифровая подпись используется для:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1077"/>
+          <w:numId w:val="1078"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">подтверждения согласия пользователя с содержанием документа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1077"/>
+          <w:numId w:val="1078"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">фиксации юридически значимого действия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1077"/>
+          <w:numId w:val="1078"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обеспечения подлинности и неизменности данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1077"/>
+          <w:numId w:val="1078"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">соответствия требованиям регламентов и законодательства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В рамках платформы подписание ЭЦП реализуется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">через этап</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7173,97 +7296,97 @@
       <w:r>
         <w:t xml:space="preserve">маршрута бизнес-процесса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:id="134" w:name="signing.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2. Технические требования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для использования ЭЦП необходимо выполнение следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1078"/>
+          <w:numId w:val="1079"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">на рабочем месте пользователя должен быть установлен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NcaLayer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1078"/>
+          <w:numId w:val="1079"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в NcaLayer должен быть установлен модуль подписания</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ArtaSynergy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1078"/>
+          <w:numId w:val="1079"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователь должен иметь действующий ключ и сертификат ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Без выполнения указанных требований подписание ЭЦП будет недоступно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:id="135" w:name="signing.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3. Использование этапа «Согласование»</w:t>
       </w:r>
     </w:p>
@@ -7320,108 +7443,108 @@
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4. Настройка требований ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для включения подписания ЭЦП необходимо изменить настройки платформы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для этого:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1079"/>
+          <w:numId w:val="1080"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите на иконку профиля в правом верхнем углу приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1079"/>
+          <w:numId w:val="1080"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите в раздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Настройки платформы»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1079"/>
+          <w:numId w:val="1080"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте раздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Документооборот»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1079"/>
+          <w:numId w:val="1080"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите в подраздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Настройки документооборота»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="137" w:name="signing.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
@@ -7465,71 +7588,71 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Переход к настройкам документооборота</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В открывшемся окне необходимо включить следующие параметры:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1080"/>
+          <w:numId w:val="1081"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Подписывать согласования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— включает возможность подписания этапов согласования с использованием ЭЦП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1080"/>
+          <w:numId w:val="1081"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Требовать ключ и сертификат</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— делает наличие ключа и сертификата обязательным для выполнения этапа согласования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="139" w:name="signing.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1637579"/>
@@ -7600,155 +7723,155 @@
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:id="141" w:name="signing.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5. Возврат к настройке маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения настроек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1081"/>
+          <w:numId w:val="1082"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вернитесь в дизайнер приложений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1081"/>
+          <w:numId w:val="1082"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте ранее создаваемый маршрут бизнес-процесса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1081"/>
+          <w:numId w:val="1082"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Продолжите настройку этапов маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С этого момента этапы согласования,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для которых включено подписание,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">будут требовать использование ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:id="142" w:name="signing.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.6. Поведение системы при подписании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При выполнении этапа согласования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1082"/>
+          <w:numId w:val="1083"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователю будет предложено выбрать ключ ЭЦП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1082"/>
+          <w:numId w:val="1083"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">подписание выполняется через NcaLayer;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1082"/>
+          <w:numId w:val="1083"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">результат подписания фиксируется в системе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1082"/>
+          <w:numId w:val="1083"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">без корректного подписания завершение этапа невозможно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="144" w:name="conditional_transitions.xhtml"/>
       <w:bookmarkEnd w:id="144"/>
     </w:p>
     <w:bookmarkStart w:id="160" w:name="conditional_transitions.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Условные переходы</w:t>
       </w:r>
     </w:p>
@@ -7825,85 +7948,85 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Переходы»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">соответствующего этапа маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вкладка содержит:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1083"/>
+          <w:numId w:val="1084"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Редактировать»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1083"/>
+          <w:numId w:val="1084"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">список настроенных переходов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1083"/>
+          <w:numId w:val="1084"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">переход по умолчанию с указанием результата выполнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="146" w:name="conditional_transitions.xhtml#id15"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3745899"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/conditional_transitions_tab.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_transitions_tab.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
@@ -7945,85 +8068,85 @@
         <w:t xml:space="preserve">Вкладка «Переходы» этапа маршрута</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:bookmarkEnd w:id="147"/>
     <w:bookmarkStart w:id="148" w:name="conditional_transitions.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.2. Редактирование переходов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для настройки условных переходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1084"/>
+          <w:numId w:val="1085"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте этап маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1084"/>
+          <w:numId w:val="1085"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите во вкладку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Переходы»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1084"/>
+          <w:numId w:val="1085"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Редактировать»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После этого откроется диалоговое окно</w:t>
@@ -8129,309 +8252,309 @@
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
     <w:bookmarkStart w:id="150" w:name="conditional_transitions.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4. Сравнение в условии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждое сравнение состоит из трех элементов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1085"/>
+          <w:numId w:val="1086"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Левый операнд</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— идентификатор (id) компонента формы или поля реестра, значение которого участвует в проверке;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1085"/>
+          <w:numId w:val="1086"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Оператор сравнения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— тип сравнения между значениями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1085"/>
+          <w:numId w:val="1086"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Правый операнд</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— значение, с которым выполняется сравнение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
     <w:bookmarkStart w:id="153" w:name="conditional_transitions.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5. Операторы сравнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В системе доступны следующие операторы сравнения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="151" w:name="conditional_transitions.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.1. Для числовых значений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1086"/>
+          <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1086"/>
+          <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1086"/>
+          <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1086"/>
+          <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1086"/>
+          <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1086"/>
+          <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&gt;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
     <w:bookmarkStart w:id="152" w:name="conditional_transitions.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.2. Для строковых значений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">совпадает</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не совпадает</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">начинается с</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не начинается с</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заканчивается на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не заканчивается на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">содержит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не содержит</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:bookmarkEnd w:id="153"/>
     <w:bookmarkStart w:id="158" w:name="conditional_transitions.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.6. Переход по умолчанию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Переход по умолчанию используется в том случае,</w:t>
       </w:r>
@@ -8502,103 +8625,103 @@
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.6.1.1. Поле «Запускать от имени»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Определяет, от имени какого пользователя будет запущен маршрут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Доступные варианты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не изменять</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— маршрут запускается от имени пользователя, инициировавшего родительский процесс (по умолчанию);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Из компонента</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— пользователь берется из компонента формы типа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Объекты Synergy → Пользователи»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Указать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— пользователь выбирается вручную через стандартный компонент выбора пользователя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
     <w:bookmarkStart w:id="155" w:name="conditional_transitions.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.6.1.2. Поле «После выполнения»</w:t>
       </w:r>
@@ -8606,71 +8729,71 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Определяет поведение маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">после завершения запущенного подмаршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Доступные варианты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1089"/>
+          <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Продолжить маршрут</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— выполнение продолжается со следующим этапом основного маршрута;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1089"/>
+          <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Перейти к этапу</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— выполняется переход к указанному этапу основного маршрута (по номеру или коду этапа).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
     <w:bookmarkEnd w:id="156"/>
     <w:bookmarkStart w:id="157" w:name="conditional_transitions.xhtml#id13"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.6.2. Переход к этапу</w:t>
@@ -8737,84 +8860,84 @@
         <w:t xml:space="preserve">к которому должен быть выполнен переход.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkEnd w:id="158"/>
     <w:bookmarkStart w:id="159" w:name="conditional_transitions.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.7. Рекомендации по использованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При работе с условными переходами рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1090"/>
+          <w:numId w:val="1091"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать понятные и однозначные условия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1090"/>
+          <w:numId w:val="1091"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">избегать избыточных сравнений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1090"/>
+          <w:numId w:val="1091"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">предусматривать переход по умолчанию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1090"/>
+          <w:numId w:val="1091"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">проверять корректность всех веток маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Корректно настроенные условные переходы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">обеспечивают предсказуемое и управляемое</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поведение бизнес-процесса.</w:t>
@@ -8954,84 +9077,84 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">по нескольким сценариям</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или содержит повторяющиеся участки логики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Использование шаблонов маршрутов позволяет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1091"/>
+          <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выносить общие части маршрута в отдельную сущность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1091"/>
+          <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">переиспользовать одну и ту же логику в разных маршрутах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1091"/>
+          <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">упрощать основные маршруты и делать их более наглядными;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1091"/>
+          <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">уменьшать дублирование настроек и этапов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таким образом, шаблон маршрута выступает</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в роли переиспользуемого блока логики,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который может быть встроен в основной маршрут</w:t>
@@ -9042,79 +9165,79 @@
       <w:r>
         <w:t xml:space="preserve">на определенном этапе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
     <w:bookmarkStart w:id="165" w:name="route_template.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.2. Создание шаблона маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для создания шаблона маршрута необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1092"/>
+          <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В структуре приложения выбрать папку,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в которой будет располагаться шаблон маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1092"/>
+          <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кликнуть правой кнопкой мыши по выбранной папке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1092"/>
+          <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В контекстном меню выбрать:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить → Процессы → Шаблон маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="164" w:name="route_template.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
@@ -9176,109 +9299,109 @@
       <w:r>
         <w:t xml:space="preserve">После этого откроется окно создания шаблона маршрута.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
     <w:bookmarkStart w:id="166" w:name="route_template.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.3. Настройка основных параметров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В окне создания шаблона маршрута необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1093"/>
+          <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Указать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шаблона маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1093"/>
+          <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Задать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Код</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шаблона маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">либо оставить автоматически сгенерированное значение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1093"/>
+          <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохранить шаблон маршрута,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нажав на кнопку сохранения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(иконка дискеты на панели).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения шаблон маршрута</w:t>
@@ -9315,123 +9438,123 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в основном бизнес-маршруте</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо настроить соответствующий этап.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для этого:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1094"/>
+          <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте основной маршрут бизнес-процесса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1094"/>
+          <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выберите этап,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в котором должен выполняться шаблон маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1094"/>
+          <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В настройках этапа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Тип действия</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выберите значение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Запуск маршрута по шаблону»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1094"/>
+          <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Шаблон маршрута»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выберите необходимый шаблон</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -9514,79 +9637,79 @@
       <w:r>
         <w:t xml:space="preserve">будет запускаться выбранный шаблон маршрута.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:id="170" w:name="route_template.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.5. Логика выполнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При запуске шаблона маршрута:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1095"/>
+          <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выполняются все этапы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">настроенные внутри шаблона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1095"/>
+          <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">шаблон маршрута работает как самостоятельный маршрут;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1095"/>
+          <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">после завершения шаблона</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выполнение основного маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">продолжается в соответствии с его логикой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таким образом, шаблон маршрута</w:t>
@@ -9603,96 +9726,96 @@
       <w:r>
         <w:t xml:space="preserve">как отдельный логический блок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
     <w:bookmarkStart w:id="171" w:name="route_template.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.6. Рекомендации по использованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При проектировании бизнес-процессов рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1096"/>
+          <w:numId w:val="1097"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать шаблоны маршрутов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для повторяющихся участков логики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1096"/>
+          <w:numId w:val="1097"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">давать шаблонам понятные и однозначные названия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1096"/>
+          <w:numId w:val="1097"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не перегружать основной маршрут</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">большим количеством этапов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1096"/>
+          <w:numId w:val="1097"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выносить сложные ветки логики</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в отдельные шаблоны маршрутов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Корректное использование шаблонов маршрутов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">упрощает сопровождение системы</w:t>
@@ -9704,170 +9827,170 @@
         <w:t xml:space="preserve">и повышает читаемость бизнес-процессов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
     <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:bookmarkStart w:id="173" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="173"/>
     </w:p>
     <w:bookmarkStart w:id="174" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Функции искусственного интеллекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1097"/>
+          <w:numId w:val="1098"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8.1. Распознавание текста (OCR)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1098"/>
+          <w:numId w:val="1099"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8.1.1. Назначение функции</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1098"/>
+          <w:numId w:val="1099"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8.1.2. Техническая реализация</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1098"/>
+          <w:numId w:val="1099"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8.1.3. Настройка модели ИИ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1098"/>
+          <w:numId w:val="1099"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8.1.4. Подготовка формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1098"/>
+          <w:numId w:val="1099"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8.1.5. Настройка этапа маршрута</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1098"/>
+          <w:numId w:val="1099"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8.1.6. Использование функции</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1098"/>
+          <w:numId w:val="1099"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8.1.7. Поведение системы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="175" w:name="ai_ocr.xhtml"/>
       <w:bookmarkEnd w:id="175"/>
     </w:p>
     <w:bookmarkStart w:id="187" w:name="ai_ocr.xhtml#ocr"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
@@ -9913,73 +10036,73 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.1.1. Назначение функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Распознавание текста используется в случаях,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда в процессе обработки документа требуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1100"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">извлечь текст из загруженного файла (сканированного документа, изображения);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1100"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">автоматически заполнить текстовое поле формы на основе содержимого файла;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1100"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">исключить ручной ввод данных, уже присутствующих в документе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция работает без участия пользователя:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">после запуска маршрута система самостоятельно обрабатывает файл</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и помещает распознанный текст в указанное поле.</w:t>
@@ -9998,90 +10121,90 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для обработки файлов используется self-hosted модель,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">работающая на CPU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ключевые характеристики:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1100"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">модель размещена в Docker-контейнере на отдельном хосте;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1100"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">при наличии GPU модель автоматически использует его</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для ускорения обработки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1100"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">время обработки зависит от размера файла и объёма бинарного содержимого;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1100"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использование мощных LLM не требуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В качестве альтернативы возможно подключение сторонних решений,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">включая модели OpenAI.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
     <w:bookmarkStart w:id="180" w:name="ai_ocr.xhtml#id3"/>
     <w:p>
       <w:pPr>
@@ -10094,213 +10217,213 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед использованием функции необходимо выполнить настройку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в разделе администрирования системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для этого:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1102"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите в раздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Администрирование</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1102"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Настройки системы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1102"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите в подраздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Настройки ИИ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1102"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Добавить функцию ИИ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1102"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Тип функции</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Адрес хоста</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1102"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Опционально укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Модель ИИ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">API ключ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1102"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохраните настройки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="179" w:name="ai_ocr.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2582134"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/ai_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/ai_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
@@ -10379,303 +10502,303 @@
       <w:r>
         <w:t xml:space="preserve">Это позволяет использовать разные модели для разных задач.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
     <w:bookmarkStart w:id="181" w:name="ai_ocr.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.1.4. Подготовка формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для работы функции OCR форма реестра должна содержать хотя бы два поля:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1102"/>
+          <w:numId w:val="1103"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Поле файла</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- поле, в которое пользователь загружает документ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для распознавания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1102"/>
+          <w:numId w:val="1103"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Поле текста</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- поле, в которое система запишет распознанный текст.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:id="184" w:name="ai_ocr.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.1.5. Настройка этапа маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция OCR подключается на уровне этапа маршрута реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для настройки этапа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1103"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте маршрут реестра в Synergy IDE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1103"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавьте новый этап или выберите существующий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1103"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В настройках этапа в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Тип действия</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выберите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Функция искусственного интеллекта»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1103"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Тип функции ИИ»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выберите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Распознавание текста»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1103"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Поле-источник данных»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">поле файла</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- источник содержимого для распознавания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1103"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Поле-приемник данных»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">поле текста</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- поле, в которое будет записан результат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1103"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохраните настройки этапа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:id="183" w:name="ai_ocr.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3619098" cy="6920564"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/ai_ocr_stage.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/ai_ocr_stage.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
@@ -10723,95 +10846,95 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.1.6. Использование функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После настройки маршрута и этапа OCR работа с функцией</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выполняется в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1105"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте запись в реестре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1105"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Загрузите файл в поле файла формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1105"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Запустите маршрут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1105"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дождитесь завершения этапа распознавания текста.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1105"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте запись - распознанный текст будет отображён</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в текстовом поле формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
@@ -10824,84 +10947,84 @@
       <w:r>
         <w:t xml:space="preserve">Для больших документов обработка может занять больше времени.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:id="186" w:name="ai_ocr.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8.1.7. Поведение системы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При выполнении этапа распознавания текста:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1105"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">система автоматически извлекает текст из указанного файла;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1105"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">распознанный текст записывается в поле текста документа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1105"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователю не требуется выполнять дополнительных действий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1105"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">после завершения этапа маршрут продолжается в соответствии</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с настроенной логикой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkEnd w:id="187"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="188" w:name="registry_import_export.xhtml"/>
       <w:bookmarkEnd w:id="188"/>
     </w:p>
     <w:bookmarkStart w:id="195" w:name="registry_import_export.xhtml#id1"/>
     <w:p>
       <w:pPr>
@@ -11199,77 +11322,77 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Чтобы система понимала, какая колонка CSV соответствует какому полю формы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо передать маппинг - описание соответствия колонок и полей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Маппинг поддерживает два режима:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1106"/>
+          <w:numId w:val="1107"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">По имени колонки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- если CSV-файл содержит строку заголовков,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">можно указать имя колонки так, как оно записано в заголовке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1106"/>
+          <w:numId w:val="1107"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">По индексу колонки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- если заголовков нет,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">колонки указываются по их порядковому номеру, начиная с нуля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
@@ -11311,62 +11434,963 @@
       <w:hyperlink r:id="rId190">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">/api/v5/registry/csv/import</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
     <w:bookmarkEnd w:id="194"/>
     <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="196" w:name="genindex.xhtml"/>
+      <w:bookmarkStart w:id="196" w:name="licence_installation.xhtml"/>
       <w:bookmarkEnd w:id="196"/>
     </w:p>
+    <w:bookmarkStart w:id="211" w:name="licence_installation.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="197" w:name="genindex.xhtml#index"/>
+      <w:r>
+        <w:t xml:space="preserve">10. Инструкция по установке лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="197" w:name="licence_installation.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10.1. Описание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Данная инструкция описывает процесс добавления файла лицензии в систему</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ARTA Synergy. Все действия выполняются в разделе «Администрирование»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В системе ARTA Synergy используются два типа лицензий:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1108"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CAL-лицензия (Client Access License)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- лицензия инсталляции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1108"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">DEV-лицензия (Developer License)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">- лицензия разработчика.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Порядок добавления файла лицензии идентичен для обоих типов - отличается</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">только раздел, в котором выполняется действие.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:id="200" w:name="licence_installation.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10.2. Переход в раздел управления лицензиями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перейдите в раздел</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Администрирование»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. В боковом меню откройте</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настройки системы → Управление лицензиями</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. На открывшейся странице</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отображаются два блока:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Лицензия инсталляции»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(для CAL-лицензии) и</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Лицензии разработчиков»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(для DEV-лицензий).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="199" w:name="licence_installation.xhtml#id6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="2571104"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="_images/licences.png" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/licences.png" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId198"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="2571104"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Раздел управления лицензиями</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:id="203" w:name="licence_installation.xhtml#cal"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10.3. Установка CAL-лицензии (Лицензия инсталляции)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для её добавления выполните следующие шаги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажмите кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+ Добавить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в блоке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Лицензия инсталляции»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(кнопка</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">расположена в правом верхнем углу блока).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся диалоговом окне</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавить лицензию»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">перетащите</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">файл лицензии в область загрузки или нажмите на неё для выбора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">файла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После выбора файла нажмите кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Убедитесь, что лицензия успешно загружена. В блоке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Лицензия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">инсталляции»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">отобразятся параметры: название продукта, UUID,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">клиент, ID, дата выдачи и дата истечения лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1109"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Перезапустите инстанс приложения.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">После загрузки CAL-лицензии</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">необходимо перезапустить инстанс ARTA Synergy, чтобы изменения</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вступили в силу. Без перезапуска лицензия не будет применена</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">системой.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="202" w:name="licence_installation.xhtml#id7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="2571104"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="_images/licence_installation.png" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/licence_installation.png" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId201"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="2571104"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Блок «Лицензия инсталляции»</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:id="206" w:name="licence_installation.xhtml#dev"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10.4. Установка DEV-лицензии (Лицензия разработчика)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для её добавления и назначения выполните следующие шаги:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажмите кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«+ Добавить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в блоке</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Лицензии разработчиков»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(кнопка расположена над таблицей лицензий).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">В открывшемся диалоговом окне</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавить лицензию»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">перетащите</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">файл лицензии в область загрузки или нажмите на неё для выбора</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">файла.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После выбора файла нажмите кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавить»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После успешной загрузки новая запись появится в таблице</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Лицензии</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">разработчиков»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">с указанием названия лицензии, UUID, даты выдачи,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">даты истечения и статуса назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1110"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Назначьте лицензию пользователю. В строке добавленной лицензии</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нажмите на иконку прикрепления пользователя (значок с изображением</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пользователя и «+») в конце записи. В открывшемся окне выберите</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">нужного пользователя и подтвердите назначение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="205" w:name="licence_installation.xhtml#id8"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="2577914"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="_images/licence_developer.png" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/licence_developer.png" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId204"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="2577914"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Блок «Лицензия разработчика»</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:id="209" w:name="licence_installation.xhtml#id4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10.5. Интерфейс управления лицензиями</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ниже представлен снимок экрана раздела управления лицензиями с открытым</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">диалоговым окном добавления лицензии:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="208" w:name="licence_installation.xhtml#id9"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="2701073"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="_images/diolog_window.png" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/diolog_window.png" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId207"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="2701073"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Диалоговое окно добавления лицензии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:id="210" w:name="licence_installation.xhtml#id5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">10.6. Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Перед загрузкой убедитесь, что используется корректный и актуальный</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">файл лицензии соответствующего типа (CAL или DEV).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Назначение пользователя выполняется только после того, как лицензия</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">успешно добавлена в систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1111"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После установки CAL-лицензии необходимо перезапустить инстанс</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">приложения ARTA Synergy - иначе лицензия не будет применена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="212" w:name="genindex.xhtml"/>
+      <w:bookmarkEnd w:id="212"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="213" w:name="genindex.xhtml#index"/>
       <w:r>
         <w:t xml:space="preserve">Алфавитный указатель</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="197"/>
+      <w:bookmarkEnd w:id="213"/>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -11908,147 +12932,147 @@
   <w:num w:numId="1017">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1018">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1019">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1020">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1021">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1022">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1023">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1024">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1025">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1026">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1027">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1028">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1029">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1030">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1031">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1032">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1033">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1034">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1035">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1036">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1037">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1038">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1039">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1040">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1041">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1042">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1043">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1044">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1045">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1046">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1047">
     <w:abstractNumId w:val="991"/>
   </w:num>
@@ -12124,198 +13148,171 @@
   <w:num w:numId="1071">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1072">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1073">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1074">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1075">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1076">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1077">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1078">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1079">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1080">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1080">
+  <w:num w:numId="1081">
     <w:abstractNumId w:val="991"/>
   </w:num>
-  <w:num w:numId="1081">
+  <w:num w:numId="1082">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1082">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="1083">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1084">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1085">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1085">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="1086">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1087">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1088">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1089">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1090">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1091">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1092">
-    <w:abstractNumId w:val="99201"/>
-[...26 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1093">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -12334,164 +13331,260 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="1095">
-    <w:abstractNumId w:val="991"/>
-[...16 lines deleted...]
-  <w:num w:numId="1101">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1102">
+  <w:num w:numId="1096">
     <w:abstractNumId w:val="991"/>
   </w:num>
-  <w:num w:numId="1103">
+  <w:num w:numId="1097">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1098">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1099">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1100">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1101">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1102">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1103">
+    <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1104">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="1105">
+    <w:abstractNumId w:val="99201"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1106">
     <w:abstractNumId w:val="991"/>
   </w:num>
-  <w:num w:numId="1106">
+  <w:num w:numId="1107">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1108">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1109">
+    <w:abstractNumId w:val="99201"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1110">
+    <w:abstractNumId w:val="99201"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1111">
     <w:abstractNumId w:val="991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
     <w:rsidRoot w:val="00590D07"/>
@@ -13197,51 +14290,51 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:color w:val="ff0000"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId182" Target="media/rId182.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId178" Target="media/rId178.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65" Target="media/rId65.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59" Target="media/rId59.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62" Target="media/rId62.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId145" Target="media/rId145.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138" Target="media/rId138.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76" Target="media/rId76.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87" Target="media/rId87.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78" Target="media/rId78.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84" Target="media/rId84.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136" Target="media/rId136.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId163" Target="media/rId163.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId167" Target="media/rId167.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="ai_functions/ai_ocr.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="ai_functions/ai_ocr.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="ai_functions/ai_ocr.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="ai_functions/ai_ocr.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="ai_functions/ai_ocr.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="ai_functions/ai_ocr.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="ai_functions/ai_ocr.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="ai_functions/ai_ocr.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="ai_functions/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="form/about-form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="form/components-choose.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="form/components-file.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="form/components-special.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="form/components-text.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="form/components.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="form/form-create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="form/form-create.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="form/form-data-format.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="form/form-data-format.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="form/form-data-format.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="form/form-data-format.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="form/form-data-format.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="form/form-structure.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="form/form-structure.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="form/form-structure.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="form/form-structure.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="form/form-structure.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="form/form-structure.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="form/form-structure.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_export" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import" TargetMode="External" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId182" Target="media/rId182.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId178" Target="media/rId178.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65" Target="media/rId65.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59" Target="media/rId59.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62" Target="media/rId62.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId145" Target="media/rId145.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId207" Target="media/rId207.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138" Target="media/rId138.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76" Target="media/rId76.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87" Target="media/rId87.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78" Target="media/rId78.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84" Target="media/rId84.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId204" Target="media/rId204.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId201" Target="media/rId201.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId198" Target="media/rId198.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136" Target="media/rId136.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId163" Target="media/rId163.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId167" Target="media/rId167.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="ai_functions/ai_ocr.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="ai_functions/ai_ocr.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="ai_functions/ai_ocr.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="ai_functions/ai_ocr.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="ai_functions/ai_ocr.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="ai_functions/ai_ocr.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="ai_functions/ai_ocr.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="ai_functions/ai_ocr.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="ai_functions/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="form/about-form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="form/components-choose.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="form/components-file.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="form/components-special.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="form/components-text.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="form/components.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="form/form-create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="form/form-create.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="form/form-data-format.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="form/form-data-format.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="form/form-data-format.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="form/form-data-format.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="form/form-data-format.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="form/form-structure.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="form/form-structure.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="form/form-structure.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="form/form-structure.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="form/form-structure.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="form/form-structure.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="form/form-structure.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_export" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="ai_functions/ai_ocr.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="ai_functions/ai_ocr.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="ai_functions/ai_ocr.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="ai_functions/ai_ocr.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="ai_functions/ai_ocr.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="ai_functions/ai_ocr.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="ai_functions/ai_ocr.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="ai_functions/ai_ocr.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="ai_functions/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="form/about-form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="form/components-choose.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="form/components-file.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="form/components-special.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="form/components-text.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="form/components.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="form/form-create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="form/form-create.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="form/form-data-format.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="form/form-data-format.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="form/form-data-format.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="form/form-data-format.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="form/form-data-format.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="form/form-structure.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="form/form-structure.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="form/form-structure.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="form/form-structure.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="form/form-structure.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="form/form-structure.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="form/form-structure.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_export" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>