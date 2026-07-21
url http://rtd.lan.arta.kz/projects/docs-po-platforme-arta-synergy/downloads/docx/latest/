--- v1 (2026-05-10)
+++ v2 (2026-07-21)
@@ -1,102 +1,106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/media/rId182.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId178.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId206.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId202.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId71.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId65.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId59.png" ContentType="image/png"/>
-[...6 lines deleted...]
-  <Override PartName="/word/media/rId78.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId68.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId193.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId189.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId185.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId151.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId231.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId144.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId82.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId93.png" ContentType="image/png"/>
   <Override PartName="/word/media/rId84.png" ContentType="image/png"/>
-  <Override PartName="/word/media/rId204.png" ContentType="image/png"/>
-[...4 lines deleted...]
-  <Override PartName="/word/media/rId167.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId90.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId228.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId225.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId222.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId142.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId169.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId173.png" ContentType="image/png"/>
+  <Override PartName="/word/media/rId196.png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Документация Документация ARTA Synergy 1.0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Author"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">unknown</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Date"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">2026-04-24T07:22:28Z</w:t>
+        <w:t xml:space="preserve">2026-07-08T06:19:59Z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="index.xhtml"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
-    <w:bookmarkStart w:id="50" w:name="index.xhtml#arta-synergy"/>
+    <w:bookmarkStart w:id="56" w:name="index.xhtml#arta-synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Документация по ARTA Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="about.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">1. О платформе Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
@@ -1230,395 +1234,497 @@
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId41">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">8. Функции искусственного интеллекта</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1015"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId42">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1. Распознавание текста (OCR)</w:t>
+          <w:t xml:space="preserve">8.1. Подключение внешней модели ИИ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1016"/>
           <w:ilvl w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId43">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.1. Назначение функции</w:t>
+          <w:t xml:space="preserve">8.1.1. Шаг 1. Узнать адрес API</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1016"/>
           <w:ilvl w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId44">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.2. Техническая реализация</w:t>
+          <w:t xml:space="preserve">8.1.2. Шаг 2. Выбрать модель</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1016"/>
           <w:ilvl w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId45">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.3. Настройка модели ИИ</w:t>
+          <w:t xml:space="preserve">8.1.3. Шаг 3. Пополнить баланс</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1016"/>
           <w:ilvl w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId46">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.4. Подготовка формы</w:t>
+          <w:t xml:space="preserve">8.1.4. Шаг 4. Создать API ключ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1016"/>
           <w:ilvl w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId47">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.5. Настройка этапа маршрута</w:t>
+          <w:t xml:space="preserve">8.1.5. Итоговая настройка в Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1016"/>
-          <w:ilvl w:val="2"/>
+          <w:numId w:val="1015"/>
+          <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId48">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.6. Использование функции</w:t>
+          <w:t xml:space="preserve">8.2. Распознавание текста (OCR)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1016"/>
+          <w:numId w:val="1017"/>
           <w:ilvl w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId49">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.7. Поведение системы</w:t>
+          <w:t xml:space="preserve">8.2.1. Назначение функции</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1017"/>
+          <w:ilvl w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId50">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.2.2. Техническая реализация</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1017"/>
+          <w:ilvl w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId51">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.2.3. Настройка модели ИИ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1017"/>
+          <w:ilvl w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId52">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.2.4. Подготовка формы</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1017"/>
+          <w:ilvl w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId53">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.2.5. Настройка этапа маршрута</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1017"/>
+          <w:ilvl w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId54">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.2.6. Использование функции</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1017"/>
+          <w:ilvl w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId55">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.2.7. Поведение системы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="registry_import_export.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9. Импорт и экспорт данных реестров</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1017"/>
+          <w:numId w:val="1018"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="registry_import_export.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.1. Экспорт и импорт реестров приложения</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1017"/>
+          <w:numId w:val="1018"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="registry_import_export.xhtml#csv">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2. Импорт и экспорт реестра через CSV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1018"/>
+          <w:numId w:val="1019"/>
           <w:ilvl w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="registry_import_export.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2.1. Экспорт реестра в CSV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1018"/>
+          <w:numId w:val="1019"/>
           <w:ilvl w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="registry_import_export.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">9.2.2. Импорт реестра из CSV</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
           <w:numId w:val="1001"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="licence_installation.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">10. Инструкция по установке лицензии</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="licence_installation.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">10.1. Описание</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="licence_installation.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">10.2. Переход в раздел управления лицензиями</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="licence_installation.xhtml#cal">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">10.3. Установка CAL-лицензии (Лицензия инсталляции)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="licence_installation.xhtml#dev">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">10.4. Установка DEV-лицензии (Лицензия разработчика)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="licence_installation.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">10.5. Интерфейс управления лицензиями</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1019"/>
+          <w:numId w:val="1020"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="licence_installation.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">10.6. Примечание</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="56" w:name="about.xhtml#synergy"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="57" w:name="about.xhtml"/>
+      <w:bookmarkEnd w:id="57"/>
+    </w:p>
+    <w:bookmarkStart w:id="62" w:name="about.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1. О платформе Synergy</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="52" w:name="about.xhtml#id1"/>
+    <w:bookmarkStart w:id="58" w:name="about.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.1. Назначение платформы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Synergy - это low-code платформа для проектирования, автоматизации и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">исполнения бизнес-процессов, а также для создания прикладных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1657,401 +1763,401 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В контексте обучения под разработкой в Synergy понимается не</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">программирование, а проектирование и настройка бизнес-решений</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">средствами платформы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:id="53" w:name="about.xhtml#id2"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:id="59" w:name="about.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.2. Какие задачи решает Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Платформа Synergy предназначена для решения следующих задач:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">автоматизация бизнес-процессов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">снижение времени внедрения бизнес-решений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">уменьшение зависимости от квалификации разработчиков;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1020"/>
+          <w:numId w:val="1021"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обеспечение единого подхода к данным, процессам и пользовательским</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">интерфейсам.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Synergy позволяет реализовать полный жизненный цикл бизнес-процесса:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">от ввода данных пользователем до их обработки, маршрутизации,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">контроля исполнения и хранения результата.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:id="54" w:name="about.xhtml#id3"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:id="60" w:name="about.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.3. Роль аналитика в платформе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В типовом сценарии работы аналитик получает описание бизнес-процесса</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(ордер, техническое задание, регламент) и на его основе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1021"/>
+          <w:numId w:val="1022"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">определяет вход и выход процесса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1021"/>
+          <w:numId w:val="1022"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">описывает структуру данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1021"/>
+          <w:numId w:val="1022"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">проектирует пользовательские формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1021"/>
+          <w:numId w:val="1022"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">настраивает реестры для хранения и просмотра данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1021"/>
+          <w:numId w:val="1022"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">моделирует маршрут выполнения процесса;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1021"/>
+          <w:numId w:val="1022"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">определяет роли и участников процесса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Все перечисленные действия выполняются средствами Synergy без</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимости написания серверного кода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:id="55" w:name="about.xhtml#id4"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:id="61" w:name="about.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1.4. Архитектура платформы (логический обзор)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С точки зрения пользователя платформа Synergy состоит из двух</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ключевых частей:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1022"/>
+          <w:numId w:val="1023"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Среда проектирования (Synergy IDE)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- используется для создания</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и настройки приложений, форм, реестров и маршрутов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1022"/>
+          <w:numId w:val="1023"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Среда исполнения (Synergy Server)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- отвечает за выполнение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">процессов, хранение данных, работу пользователей и интеграции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Аналитик работает преимущественно в Synergy IDE, создавая конфигурацию</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">будущего приложения. После публикации конфигурации приложение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">становится доступным пользователям в рабочей среде Synergy.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="57" w:name="app.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="70" w:name="app.xhtml#synergy"/>
+      <w:bookmarkStart w:id="63" w:name="app.xhtml"/>
+      <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:bookmarkStart w:id="76" w:name="app.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2. Приложение в Synergy</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="58" w:name="app.xhtml#id1"/>
+    <w:bookmarkStart w:id="64" w:name="app.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.1. Назначение приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Приложение в Synergy представляет собой изолированный набор объектов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">конфигурации, предназначенный для реализации конкретной бизнес-задачи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В рамках приложения создаются и настраиваются формы, реестры, маршруты,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">справочники и другие объекты платформы. Все объекты приложения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">логически связаны между собой и управляются в рамках одного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:id="61" w:name="app.xhtml#id2"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:id="67" w:name="app.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.2. Создание приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Работа с приложением выполняется в подсистеме Synergy IDE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для перехода в среду проектирования необходимо открыть в браузере</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
@@ -2075,1007 +2181,1007 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="SourceCode"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">http://&lt;адрес_сервера&gt;/designer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После авторизации, при отсутствии созданных приложений, система</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">предлагает создать новое приложение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="60" w:name="app.xhtml#id7"/>
+    <w:bookmarkStart w:id="66" w:name="app.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3331943"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/app_create.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/app_create.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId59"/>
+                    <a:blip r:embed="rId65"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3331943"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание нового приложения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При создании приложения необходимо указать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1023"/>
+          <w:numId w:val="1024"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименование приложения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1023"/>
+          <w:numId w:val="1024"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">при необходимости - использовать структуру по умолчанию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Использование структуры по умолчанию позволяет автоматически создать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">базовый набор папок для размещения объектов приложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:id="64" w:name="app.xhtml#id3"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:id="70" w:name="app.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.3. Структура приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания приложения пользователю отображается его структура.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В зависимости от выбранных настроек приложение может содержать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1024"/>
+          <w:numId w:val="1025"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">одну корневую папку;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1024"/>
+          <w:numId w:val="1025"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">или иерархию папок, созданную по умолчанию.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Папки используются для логической группировки объектов приложения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и не влияют на их функциональное поведение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="63" w:name="app.xhtml#id8"/>
+    <w:bookmarkStart w:id="69" w:name="app.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3638349" cy="3840479"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/app_structure.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/app_structure.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId62"/>
+                    <a:blip r:embed="rId68"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3638349" cy="3840479"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Структура по умолчанию приложения в Synergy IDE</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Внутри папок могут размещаться следующие объекты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1025"/>
+          <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1025"/>
+          <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">реестры;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1025"/>
+          <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">маршруты;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1025"/>
+          <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">справочники;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1025"/>
+          <w:numId w:val="1026"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">другие конфигурационные элементы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:id="67" w:name="app.xhtml#id4"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:id="73" w:name="app.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.4. Добавление объектов в приложение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание объектов выполняется из контекстного меню выбранной папки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для добавления объекта необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1026"/>
+          <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать папку в структуре приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1026"/>
+          <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажать правой кнопкой мыши.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1026"/>
+          <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать пункт</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1026"/>
+          <w:numId w:val="1027"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать тип создаваемого объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="66" w:name="app.xhtml#id9"/>
+    <w:bookmarkStart w:id="72" w:name="app.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="4019604"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/app_add_object.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/app_add_object.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId65"/>
+                    <a:blip r:embed="rId71"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="4019604"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавление объекта в приложение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Созданный объект автоматически становится частью текущего приложения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и наследует его настройки доступа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:id="68" w:name="app.xhtml#id5"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:id="74" w:name="app.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.5. Управление приложением</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В Synergy IDE предусмотрены возможности управления приложением, включая:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1027"/>
+          <w:numId w:val="1028"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">редактирование объектов конфигурации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1027"/>
+          <w:numId w:val="1028"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">группировку объектов по папкам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1027"/>
+          <w:numId w:val="1028"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">перемещение объектов внутри приложения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1027"/>
+          <w:numId w:val="1028"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">импорт и экспорт приложения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1027"/>
+          <w:numId w:val="1028"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">управление правами доступа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Экспорт и импорт приложения позволяют переносить конфигурацию между</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">различными экземплярами платформы без потери структуры и зависимостей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:id="69" w:name="app.xhtml#id6"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:id="75" w:name="app.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2.6. Связь приложения с дальнейшей настройкой</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Приложение является основой для последующей работы с платформой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В следующих разделах рассматривается:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1028"/>
+          <w:numId w:val="1029"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создание форм для ввода данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1028"/>
+          <w:numId w:val="1029"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">настройка реестров для хранения информации;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1028"/>
+          <w:numId w:val="1029"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">моделирование маршрутов бизнес-процессов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Все перечисленные элементы создаются и настраиваются внутри приложения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="form.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="72" w:name="form.xhtml#id1"/>
+      <w:bookmarkStart w:id="77" w:name="form.xhtml"/>
+      <w:bookmarkEnd w:id="77"/>
+    </w:p>
+    <w:bookmarkStart w:id="78" w:name="form.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3. Форма</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1029"/>
+          <w:numId w:val="1030"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId21">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.1. Что такое форма в Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1030"/>
+          <w:numId w:val="1031"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.2. Создание формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1031"/>
+          <w:numId w:val="1032"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId23">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.2.1. Первичная настройка формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1032"/>
+          <w:numId w:val="1033"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3. Структура формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1033"/>
+          <w:numId w:val="1034"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.1. Использование таблиц для разметки</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1033"/>
+          <w:numId w:val="1034"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId26">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.2. Вертикальная структура формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1033"/>
+          <w:numId w:val="1034"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId27">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.3. Горизонтальная структура формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1033"/>
+          <w:numId w:val="1034"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId28">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.4. Вложенные таблицы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1033"/>
+          <w:numId w:val="1034"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId29">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.5. Динамическая таблица</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1033"/>
+          <w:numId w:val="1034"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId30">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.3.6. Общие принципы построения структуры</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1034"/>
+          <w:numId w:val="1035"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId31">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4. Компоненты формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1035"/>
+          <w:numId w:val="1036"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId32">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1. Текстовые компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1035"/>
+          <w:numId w:val="1036"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId33">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2. Элементы выбора</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1035"/>
+          <w:numId w:val="1036"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId34">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3. Файловые компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1035"/>
+          <w:numId w:val="1036"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId35">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4. Специальные компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1036"/>
+          <w:numId w:val="1037"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId36">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5. Валидация и формат данных</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1037"/>
+          <w:numId w:val="1038"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId37">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5.1. Обязательные поля</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1037"/>
+          <w:numId w:val="1038"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId38">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5.2. Маска ввода</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1037"/>
+          <w:numId w:val="1038"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId39">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5.3. Регулярные выражения</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1037"/>
+          <w:numId w:val="1038"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink r:id="rId40">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.5.4. Блокировка от изменений</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="74" w:name="about-form.xhtml#synergy"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="about-form.xhtml"/>
+      <w:bookmarkEnd w:id="79"/>
+    </w:p>
+    <w:bookmarkStart w:id="80" w:name="about-form.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.1. Что такое форма в Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Форма в Synergy является основным инструментом ввода и отображения данных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в системе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -3105,114 +3211,114 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователь заполняет форму, после чего данные передаются в систему</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для дальнейшего хранения, обработки и выполнения маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Форма определяет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1038"/>
+          <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">какие данные вводятся пользователем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1038"/>
+          <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">типы данных каждого поля;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1038"/>
+          <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обязательность заполнения полей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1038"/>
+          <w:numId w:val="1039"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">визуальную структуру документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание формы выполняется в среде проектирования Synergy IDE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и является одним из базовых этапов настройки бизнес-процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="form-create.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="81" w:name="form-create.xhtml#id1"/>
+      <w:bookmarkStart w:id="81" w:name="form-create.xhtml"/>
+      <w:bookmarkEnd w:id="81"/>
+    </w:p>
+    <w:bookmarkStart w:id="87" w:name="form-create.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.2. Создание формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание формы выполняется в среде проектирования Synergy IDE</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">внутри ранее созданного приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -3251,585 +3357,585 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После создания или выбора приложения форма создается внутри нужной</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">папки структуры приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для создания формы необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1039"/>
+          <w:numId w:val="1040"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать папку в структуре приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1039"/>
+          <w:numId w:val="1040"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Открыть контекстное меню правой кнопкой мыши.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1039"/>
+          <w:numId w:val="1040"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбрать пункт</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">→</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Базовые сущности</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">→</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">Форма</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="77" w:name="form-create.xhtml#id3"/>
+    <w:bookmarkStart w:id="83" w:name="form-create.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3157772"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_creation.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_creation.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId76"/>
+                    <a:blip r:embed="rId82"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3157772"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание новой формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После этого открывается окно редактирования формы.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Созданная форма является макетом документа, который в дальнейшем</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">будет использоваться для ввода данных пользователем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="80" w:name="form-create.xhtml#id2"/>
+    <w:bookmarkStart w:id="86" w:name="form-create.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.2.1. Первичная настройка формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Первичная настройка формы выполняется во вкладке «Форма» на правой панели</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">редактора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На данном этапе указываются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1040"/>
+          <w:numId w:val="1041"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименование формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1040"/>
+          <w:numId w:val="1041"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">код формы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="79" w:name="form-create.xhtml#id4"/>
+    <w:bookmarkStart w:id="85" w:name="form-create.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3138054"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId78"/>
+                    <a:blip r:embed="rId84"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3138054"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При вводе наименования система автоматически формирует код формы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на основе транслитерации. При необходимости код может быть изменен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вручную.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После задания основных параметров выполняется переход к добавлению</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и настройке компонентов формы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="form-structure.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="93" w:name="form-structure.xhtml#id1"/>
+      <w:bookmarkStart w:id="88" w:name="form-structure.xhtml"/>
+      <w:bookmarkEnd w:id="88"/>
+    </w:p>
+    <w:bookmarkStart w:id="99" w:name="form-structure.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3. Структура формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Структура формы определяется требованиями ордера и используется для</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">удобного и логичного ввода данных пользователем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для построения структуры формы в Synergy применяется компонент «Таблица».</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="83" w:name="form-structure.xhtml#id2"/>
+    <w:bookmarkStart w:id="89" w:name="form-structure.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3.1. Использование таблиц для разметки</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Таблица» используется для разметки формы и структурирования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">элементов внутри нее.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таблица позволяет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1041"/>
+          <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">разделять форму на логические блоки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1041"/>
+          <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выравнивать элементы по колонкам и строкам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1041"/>
+          <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">группировать поля по смыслу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1041"/>
+          <w:numId w:val="1042"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создавать динамические области для ввода данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В рамках формы таблицы применяется для организации пользовательского интерфейса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:id="86" w:name="form-structure.xhtml#id3"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:id="92" w:name="form-structure.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3.2. Вертикальная структура формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Наиболее распространенная схема построения формы - вертикальное деление</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на две колонки:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1042"/>
+          <w:numId w:val="1043"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">левая колонка - наименования полей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1042"/>
+          <w:numId w:val="1043"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">правая колонка - элементы для ввода данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Такая структура обеспечивает читаемость формы и упрощает восприятие</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователем вводимой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="85" w:name="form-structure.xhtml#id8"/>
+    <w:bookmarkStart w:id="91" w:name="form-structure.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2274464"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_vertical.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_vertical.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId84"/>
+                    <a:blip r:embed="rId90"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2274464"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вертикальная структура формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="89" w:name="form-structure.xhtml#id4"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:id="95" w:name="form-structure.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3.3. Горизонтальная структура формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Помимо вертикального деления, форма может быть разделена горизонтально</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на несколько логических блоков.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -3839,428 +3945,428 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">заголовком и содержит группу полей, относящихся к одной части заявки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или документа.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для визуального выделения блока:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1043"/>
+          <w:numId w:val="1044"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создается отдельная таблица;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1043"/>
+          <w:numId w:val="1044"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">добавляется строка заголовка;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1043"/>
+          <w:numId w:val="1044"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заголовок выравнивается по центру.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="88" w:name="form-structure.xhtml#id9"/>
+    <w:bookmarkStart w:id="94" w:name="form-structure.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2250210"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/form_horizontal.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/form_horizontal.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId87"/>
+                    <a:blip r:embed="rId93"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2250210"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Горизонтальное разделение формы на блоки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="90" w:name="form-structure.xhtml#id5"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:id="96" w:name="form-structure.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3.4. Вложенные таблицы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для сложных форм допускается использование вложенных таблиц.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вложенные таблицы применяются для:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1044"/>
+          <w:numId w:val="1045"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">отделения одного логического раздела от другого;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1044"/>
+          <w:numId w:val="1045"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создания многоуровневой структуры формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1044"/>
+          <w:numId w:val="1045"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">оформления анкетных и дополнительных разделов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждая таблица на форме настраивается независимо и может иметь</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">собственные параметры отображения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:id="91" w:name="form-structure.xhtml#id6"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:id="97" w:name="form-structure.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3.5. Динамическая таблица</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Динамическая таблица используется в формах Synergy в тех случаях, когда</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователю необходимо вводить повторяющиеся данные с возможностью</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">добавления новых строк во время заполнения формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Типовыми примерами использования динамической таблицы являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1045"/>
+          <w:numId w:val="1046"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">перечень документов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1045"/>
+          <w:numId w:val="1046"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">список вложений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1045"/>
+          <w:numId w:val="1046"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">список позиций заказа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1045"/>
+          <w:numId w:val="1046"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">дополнительные сведения, количество которых заранее неизвестно.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для создания динамической таблицы используется компонент «Таблица»,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для которого в настройках включаются параметры:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1046"/>
+          <w:numId w:val="1047"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">«Добавлять строки в режиме заполнения»;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1046"/>
+          <w:numId w:val="1047"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">«Добавить заголовок динамической таблицы».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После включения данных настроек таблица позволяет пользователю</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">самостоятельно добавлять строки при заполнении формы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:id="92" w:name="form-structure.xhtml#id7"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:id="98" w:name="form-structure.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.3.6. Общие принципы построения структуры</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При проектировании структуры формы рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1047"/>
+          <w:numId w:val="1048"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">придерживаться структуры, описанной в ордере;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1047"/>
+          <w:numId w:val="1048"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">избегать избыточного количества вложенных таблиц;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1047"/>
+          <w:numId w:val="1048"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">группировать поля по смыслу;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1047"/>
+          <w:numId w:val="1048"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обеспечивать визуальную читаемость формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Корректно спроектированная структура формы упрощает дальнейшую настройку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">компонентов, реестров и маршрутов бизнес-процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="94" w:name="components.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="95" w:name="components.xhtml#id1"/>
+      <w:bookmarkStart w:id="100" w:name="components.xhtml"/>
+      <w:bookmarkEnd w:id="100"/>
+    </w:p>
+    <w:bookmarkStart w:id="101" w:name="components.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4. Компоненты формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компоненты формы используются для ввода, отображения и выбора данных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -4291,774 +4397,774 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">внутри таблиц, определяющих структуру формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В зависимости от назначения компоненты формы можно разделить на несколько</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">основных групп.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1048"/>
+          <w:numId w:val="1049"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-text.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1. Текстовые компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1049"/>
+          <w:numId w:val="1050"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-text.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1.1. Однострочное поле</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1049"/>
+          <w:numId w:val="1050"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-text.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1.2. Многострочный текст</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1049"/>
+          <w:numId w:val="1050"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-text.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.1.3. Неизменяемый текст</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1050"/>
+          <w:numId w:val="1051"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2. Элементы выбора</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1051"/>
+          <w:numId w:val="1052"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2.1. Выпадающий список</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1051"/>
+          <w:numId w:val="1052"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2.2. Переключатель вариантов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1051"/>
+          <w:numId w:val="1052"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2.3. Выбор вариантов</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1051"/>
+          <w:numId w:val="1052"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-choose.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.2.4. Дата / время</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1052"/>
+          <w:numId w:val="1053"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-file.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3. Файловые компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1053"/>
+          <w:numId w:val="1054"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-file.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3.1. Изображение</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1053"/>
+          <w:numId w:val="1054"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-file.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3.2. Файл</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1053"/>
+          <w:numId w:val="1054"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-file.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.3.3. Ссылка</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1054"/>
+          <w:numId w:val="1055"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-special.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4. Специальные компоненты</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1055"/>
+          <w:numId w:val="1056"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-special.xhtml#synergy">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4.1. Объекты Synergy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1055"/>
+          <w:numId w:val="1056"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-special.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4.2. Ссылка на реестр</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1055"/>
+          <w:numId w:val="1056"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="components-special.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">3.4.4.3. Номер</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="100" w:name="components-text.xhtml#id1"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="components-text.xhtml"/>
+      <w:bookmarkEnd w:id="102"/>
+    </w:p>
+    <w:bookmarkStart w:id="106" w:name="components-text.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.1. Текстовые компоненты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Текстовые компоненты предназначены для ввода и отображения текстовых</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">значений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В Synergy используются следующие основные текстовые компоненты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="97" w:name="components-text.xhtml#id2"/>
+    <w:bookmarkStart w:id="103" w:name="components-text.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.1.1. Однострочное поле</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Однострочное поле» используется для ввода коротких текстовых</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">значений в одну строку без абзацев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Типовые примеры использования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1056"/>
+          <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">номер заказа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1056"/>
+          <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименование;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1056"/>
+          <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ФИО;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1056"/>
+          <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">телефон;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1056"/>
+          <w:numId w:val="1057"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">адрес электронной почты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент поддерживает настройку обязательности заполнения, блокировку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ввода данных пользователем, а также ограничение формата вводимых значений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:id="98" w:name="components-text.xhtml#id3"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:id="104" w:name="components-text.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.1.2. Многострочный текст</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Многострочный текст» используется для ввода произвольного</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">текста, состоящего из нескольких строк и абзацев.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Типовые примеры использования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1057"/>
+          <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">комментарии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1057"/>
+          <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">описания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1057"/>
+          <w:numId w:val="1058"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">дополнительные сведения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В отличие от однострочного поля, данный компонент позволяет вводить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">неограниченный объем текста с сохранением структуры абзацев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:id="99" w:name="components-text.xhtml#id4"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:id="105" w:name="components-text.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.1.3. Неизменяемый текст</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Неизменяемый текст» используется для отображения статического</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">текста на форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Как правило, данный компонент применяется для:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1058"/>
+          <w:numId w:val="1059"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">наименований полей в левой колонке формы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1058"/>
+          <w:numId w:val="1059"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заголовков разделов (блоков) на форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Текст задается в поле «Надпись». При необходимости можно добавить перевод.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="101" w:name="components-choose.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="106" w:name="components-choose.xhtml#id1"/>
+      <w:bookmarkStart w:id="107" w:name="components-choose.xhtml"/>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:bookmarkStart w:id="112" w:name="components-choose.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.2. Элементы выбора</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Элементы выбора используются в формах Synergy для выбора одного или</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нескольких значений из заданного набора.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В качестве источника значений элементы выбора могут использовать:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1059"/>
+          <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">значения, заданные вручную;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1059"/>
+          <w:numId w:val="1060"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">справочники, ранее созданные в системе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Элементы выбора добавляются на форму во вкладке «Компоненты» и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">настраиваются через вкладку «Элементы».</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="102" w:name="components-choose.xhtml#id2"/>
+    <w:bookmarkStart w:id="108" w:name="components-choose.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.2.1. Выпадающий список</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Выпадающий список» предназначен для выбора одного значения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">из раскрывающегося списка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В режиме заполнения формы пользователю отображаются значения из поля</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">«Наименование», при этом системным значением является поле «Значение».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Список значений может быть:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1060"/>
+          <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">создан вручную непосредственно в компоненте;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1060"/>
+          <w:numId w:val="1061"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выбран из существующих справочников системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент используется в тех случаях, когда необходимо выбрать одно</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">значение из фиксированного набора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:id="103" w:name="components-choose.xhtml#id3"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:id="109" w:name="components-choose.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.2.2. Переключатель вариантов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Переключатель вариантов» также предназначен для выбора</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">одного значения, но в отличие от выпадающего списка, варианты выбора</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -5071,52 +5177,52 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">По принципу работы и настройкам компонент аналогичен выпадающему списку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и использует те же источники данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент применяется в случаях, когда количество вариантов невелико</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и важно, чтобы пользователь сразу видел все доступные значения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:id="104" w:name="components-choose.xhtml#id4"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:id="110" w:name="components-choose.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.2.3. Выбор вариантов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Выбор вариантов» используется для выбора одного или</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нескольких значений из списка с возможностью одновременного выбора</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -5137,52 +5243,52 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Источником значений для компонента, так же как и для других элементов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выбора, может являться справочник или вручную заданный список.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент применяется в тех случаях, когда пользователю необходимо</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отметить несколько вариантов одновременно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:id="105" w:name="components-choose.xhtml#id5"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:id="111" w:name="components-choose.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.2.4. Дата / время</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Дата / время» используется для ввода пользователем значения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">даты и, при необходимости, времени.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -5206,192 +5312,192 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент применяется в тех случаях, когда необходимо указать дату</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">события, дату создания, срок выполнения или иное календарное значение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для компонента доступны следующие основные настройки:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1061"/>
+          <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обязательность заполнения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1061"/>
+          <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">блокировка изменения значения пользователем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1061"/>
+          <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">фильтрация данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1061"/>
+          <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">автоматическое заполнение текущей датой и временем;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1061"/>
+          <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">включение ввода часов и минут;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1061"/>
+          <w:numId w:val="1062"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">задание формата отображения даты.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Формат даты может быть задан вручную с использованием шаблонов,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">например</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">${dd}.${mm}.${yyyy}</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="107" w:name="components-file.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="111" w:name="components-file.xhtml#id1"/>
+      <w:bookmarkStart w:id="113" w:name="components-file.xhtml"/>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:bookmarkStart w:id="117" w:name="components-file.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.3. Файловые компоненты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Файловые компоненты используются в формах Synergy для добавления и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отображения файлов, изображений и ссылок, связанных с заявкой или</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">документом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данные компоненты позволяют хранить дополнительные материалы в рамках</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">бизнес-процесса, обеспечивая доступ к ним на всех этапах маршрута.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="108" w:name="components-file.xhtml#id2"/>
+    <w:bookmarkStart w:id="114" w:name="components-file.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.3.1. Изображение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Изображение» предназначен для загрузки и отображения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">графических файлов на форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -5407,1395 +5513,1395 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">без необходимости скачивания файла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент применяется в случаях, когда визуальное представление данных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">имеет значение, например:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1062"/>
+          <w:numId w:val="1063"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">сканы документов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1062"/>
+          <w:numId w:val="1063"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">фотографии;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1062"/>
+          <w:numId w:val="1063"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">изображения, связанные с объектом заявки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Загруженные изображения сохраняются в системе и доступны для просмотра</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на последующих этапах бизнес-процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:id="109" w:name="components-file.xhtml#id3"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:id="115" w:name="components-file.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.3.2. Файл</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Файл» используется для загрузки файлов произвольного формата.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент позволяет прикреплять документы и другие файлы, которые</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо сохранить в рамках заявки или процесса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В зависимости от настроек компонент может:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1063"/>
+          <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">открывать выбор файла с устройства пользователя;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1063"/>
+          <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">открывать выбор файла из хранилища системы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1063"/>
+          <w:numId w:val="1064"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ограничивать допустимые форматы загружаемых файлов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Загруженные файлы сохраняются в системе и доступны для скачивания</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователями, имеющими доступ к форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:id="110" w:name="components-file.xhtml#id4"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:id="116" w:name="components-file.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.3.3. Ссылка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Ссылка» используется для сохранения URL-адреса внешнего</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ресурса, связанного с заявкой или документом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент позволяет указать текст надписи и сам URL-адрес, который</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">открывается при нажатии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Типовые примеры использования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1064"/>
+          <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ссылка на внешний документ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1064"/>
+          <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ссылка на информационный ресурс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1064"/>
+          <w:numId w:val="1065"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ссылка на связанный процесс или систему.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">На форме ссылка отображается в виде кликабельного элемента и может</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">открываться в текущем или отдельном окне в зависимости от настроек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="112" w:name="components-special.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="116" w:name="components-special.xhtml#id1"/>
+      <w:bookmarkStart w:id="118" w:name="components-special.xhtml"/>
+      <w:bookmarkEnd w:id="118"/>
+    </w:p>
+    <w:bookmarkStart w:id="122" w:name="components-special.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.4. Специальные компоненты</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Специальные компоненты формы предназначены для работы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с системными объектами Synergy, связями между данными</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и автоматической генерацией значений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В отличие от стандартных компонентов ввода, специальные компоненты</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">чаще всего используются для построения бизнес-логики формы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и интеграции с другими элементами системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="113" w:name="components-special.xhtml#synergy"/>
+    <w:bookmarkStart w:id="119" w:name="components-special.xhtml#synergy"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.4.1. Объекты Synergy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Объекты Synergy» используется для выбора системных объектов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в зависимости от заданного типа данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тип данных определяет, какие объекты будут доступны для выбора.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Возможные варианты включают, например:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1065"/>
+          <w:numId w:val="1066"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователей;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1065"/>
+          <w:numId w:val="1066"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">должности;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1065"/>
+          <w:numId w:val="1066"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">подразделения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В зависимости от выбранного типа данных компонент позволяет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1066"/>
+          <w:numId w:val="1067"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выбирать один или несколько объектов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1066"/>
+          <w:numId w:val="1067"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">автоматически заполнять значение данными создающего пользователя</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(например, должностью или подразделением);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1066"/>
+          <w:numId w:val="1067"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">управлять отображением групп и структур объектов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1066"/>
+          <w:numId w:val="1067"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">настраивать язык отображения значений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент применяется в тех случаях, когда форма должна быть</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">привязана к организационной структуре или пользователям системы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:id="114" w:name="components-special.xhtml#id2"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:id="120" w:name="components-special.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.4.2. Ссылка на реестр</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Ссылка на реестр» используется для установления связи</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">между формой и данными, хранящимися в реестрах Synergy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С его помощью можно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1067"/>
+          <w:numId w:val="1068"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выбрать запись из существующего реестра;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1067"/>
+          <w:numId w:val="1068"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">разрешить или запретить создание новой записи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1067"/>
+          <w:numId w:val="1068"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">открыть реестр в диалоговом окне;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1067"/>
+          <w:numId w:val="1068"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">управлять возможностью редактирования выбранной записи;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1067"/>
+          <w:numId w:val="1068"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать мультивыбор.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительно компонент поддерживает настройку сопоставления данных,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которая позволяет автоматически связывать поля формы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с полями выбранной записи реестра.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:id="115" w:name="components-special.xhtml#id3"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:id="121" w:name="components-special.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3.4.4.3. Номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент «Номер» предназначен для автоматической генерации</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">уникального значения на основе заданного шаблона.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Чаще всего данный компонент используется для формирования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1068"/>
+          <w:numId w:val="1069"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">номеров заявок;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1068"/>
+          <w:numId w:val="1069"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">регистрационных номеров;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1068"/>
+          <w:numId w:val="1069"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">внутренних идентификаторов документов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Значение номера формируется системой автоматически</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и не требует ручного ввода пользователем.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Компонент поддерживает настройку шаблона номера,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">что позволяет использовать его в различных бизнес-сценариях.</w:t>
-      </w:r>
-[...356 lines deleted...]
-        <w:t xml:space="preserve">но недоступно для редактирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
     <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="123" w:name="completion_form.xhtml"/>
+      <w:bookmarkStart w:id="123" w:name="form-data-format.xhtml"/>
       <w:bookmarkEnd w:id="123"/>
     </w:p>
-    <w:bookmarkStart w:id="131" w:name="completion_form.xhtml#id1"/>
+    <w:bookmarkStart w:id="128" w:name="form-data-format.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">3.5. Валидация и формат данных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Валидация и формат данных используются для контроля корректности</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">вводимой информации и обеспечения целостности данных в форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С помощью настроек валидации можно ограничить ввод пользователя</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и задать правила заполнения полей в соответствии с требованиями</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">бизнес-процесса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="124" w:name="form-data-format.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.5.1. Обязательные поля</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Обязательное поле — это компонент формы, который должен быть заполнен</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">пользователем перед сохранением или отправкой формы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если обязательное поле не заполнено, система не позволит</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">продолжить работу с формой и уведомит пользователя о необходимости</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ввода значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Использование обязательных полей позволяет гарантировать наличие</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ключевых данных в записи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:id="125" w:name="form-data-format.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.5.2. Маска ввода</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маска ввода используется для задания фиксированного формата данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">при вводе значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Она позволяет ограничить ввод символов и задать структуру значения,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">например для:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1070"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">телефонных номеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1070"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">идентификационных кодов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1070"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">форматированных числовых значений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Маска ввода помогает пользователю вводить данные в корректном виде</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и снижает вероятность ошибок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:id="126" w:name="form-data-format.xhtml#id4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.5.3. Регулярные выражения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Регулярные выражения используются для проверки вводимых данных</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">на соответствие заданному шаблону.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">С их помощью можно реализовать более гибкую и точную валидацию,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">например для:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">адресов электронной почты;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">специальных кодов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1071"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">пользовательских форматов данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Если введенное значение не соответствует заданному регулярному</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">выражению, система уведомляет пользователя об ошибке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:id="127" w:name="form-data-format.xhtml#id5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">3.5.4. Блокировка от изменений</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Блокировка от изменений используется для запрета редактирования</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">значения компонента пользователем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Данный параметр применяется в случаях, когда значение:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1072"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">заполняется автоматически;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1072"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">рассчитывается системой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1072"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">не должно быть изменено вручную.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Заблокированное поле отображается в форме,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">но недоступно для редактирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="129" w:name="completion_form.xhtml"/>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:bookmarkStart w:id="137" w:name="completion_form.xhtml#id1"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">4. Форма завершения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Форма завершения - это отдельная форма,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которая открывается пользователю при завершении работы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в рамках маршрута бизнес-процесса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Форма завершения отображается в виде модального окна</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и определяет, какие действия должен выполнить пользователь</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для корректного завершения работы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">а также какие данные или результаты будут зафиксированы системой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="124" w:name="completion_form.xhtml#id2"/>
+    <w:bookmarkStart w:id="130" w:name="completion_form.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.1. Типы форм завершения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В системе предусмотрено пять типов форм завершения.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Тип формы определяет, какой результат будет получен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">после завершения работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:id="125" w:name="completion_form.xhtml#id3"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:id="131" w:name="completion_form.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.2. Форма завершения типа «Комментарий»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный тип используется,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда результатом завершения работы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">должен быть текстовый комментарий пользователя.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Особенности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1072"/>
+          <w:numId w:val="1073"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователь вводит комментарий в текстовое поле;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1072"/>
+          <w:numId w:val="1073"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">комментарий сохраняется в системе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1072"/>
+          <w:numId w:val="1073"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">комментарий может использоваться для истории работы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или анализа причин принятого решения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тип «Комментарий» применяется,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда не требуется загрузка файлов или создание документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:id="126" w:name="completion_form.xhtml#id4"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:id="132" w:name="completion_form.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.3. Форма завершения типа «Файл»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Форма завершения типа «Файл»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">используется в случаях,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда результатом работы является файл.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Пользователь может выбрать файл</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">одним из следующих способов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1073"/>
+          <w:numId w:val="1074"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">загрузить файл с локального компьютера;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1073"/>
+          <w:numId w:val="1074"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">скопировать файл из хранилища;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1073"/>
+          <w:numId w:val="1074"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выбрать файл, связанный с текущей работой:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">* из раздела «Приложения»;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">* из раздела «Прочие».</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таким образом обеспечивается гибкий выбор источника файла</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">без необходимости повторной загрузки данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:id="127" w:name="completion_form.xhtml#id5"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:id="133" w:name="completion_form.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.4. Форма завершения типа «Документ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данный тип формы завершения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">предназначен для выбора документа из списка,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который формируется системой автоматически.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Список доступных документов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">определяется дополнительными параметрами, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1074"/>
+          <w:numId w:val="1075"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">является ли документ дочерним</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">по отношению к документу текущей работы;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1074"/>
+          <w:numId w:val="1075"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">зарегистрирован ли документ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1074"/>
+          <w:numId w:val="1075"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">относится ли документ к определенному реестру.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если для формы завершения указан реестр,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователь может создать новый документ,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который будет являться дочерним</w:t>
@@ -6817,52 +6923,52 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">которая по умолчанию называется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Создать ответ»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">но может быть переименована при необходимости.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:id="128" w:name="completion_form.xhtml#id6"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:id="134" w:name="completion_form.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.5. Форма завершения типа «Форма»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Форма завершения типа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Форма»</w:t>
       </w:r>
       <w:r>
@@ -6879,168 +6985,168 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Файл»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">однако имеет принципиальное отличие.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В данном случае:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1075"/>
+          <w:numId w:val="1076"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">файл не загружается из внешнего источника;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1075"/>
+          <w:numId w:val="1076"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">файл формируется системой автоматически</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на основе указанной формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Этот тип используется,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда результат работы должен быть оформлен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в виде структурированного документа,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">созданного по шаблону формы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:id="129" w:name="completion_form.xhtml#id7"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:id="135" w:name="completion_form.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.6. Форма завершения типа «Без результата»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Тип</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Без результата»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">не предполагает создания каких-либо артефактов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При использовании данного типа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1076"/>
+          <w:numId w:val="1077"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не создается комментарий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1076"/>
+          <w:numId w:val="1077"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не прикладывается файл;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1076"/>
+          <w:numId w:val="1077"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не создается документ или форма.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Этот тип имеет смысл использовать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">только в том случае,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">если для завершения работы</w:t>
@@ -7056,354 +7162,354 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Если же подтверждение требуется,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">форма завершения типа «Без результата»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">по своему поведению аналогична</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">обычному завершению работы без формы завершения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:id="130" w:name="completion_form.xhtml#id8"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:id="136" w:name="completion_form.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">4.7. Связь с маршрутами бизнес-процесса</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Форма завершения привязывается</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к конкретному этапу маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После настройки формы завершения:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1077"/>
+          <w:numId w:val="1078"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователь не сможет завершить работу</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">без выполнения заданных условий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1077"/>
+          <w:numId w:val="1078"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">система зафиксирует результат завершения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1077"/>
+          <w:numId w:val="1078"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">дальнейшее выполнение маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">будет зависеть от корректного завершения этапа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="143" w:name="signing.xhtml#id1"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="138" w:name="signing.xhtml"/>
+      <w:bookmarkEnd w:id="138"/>
+    </w:p>
+    <w:bookmarkStart w:id="149" w:name="signing.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5. Подписание документов с использованием ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В системе ArtaSynergy предусмотрена возможность</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">подписания документов с использованием электронной цифровой подписи (ЭЦП).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Подписание ЭЦП применяется в бизнес-процессах</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для юридически значимого подтверждения действий пользователя,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">например при согласовании или утверждении заявки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="133" w:name="signing.xhtml#id2"/>
+    <w:bookmarkStart w:id="139" w:name="signing.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.1. Назначение ЭЦП в системе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Электронная цифровая подпись используется для:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1078"/>
+          <w:numId w:val="1079"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">подтверждения согласия пользователя с содержанием документа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1078"/>
+          <w:numId w:val="1079"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">фиксации юридически значимого действия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1078"/>
+          <w:numId w:val="1079"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">обеспечения подлинности и неизменности данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1078"/>
+          <w:numId w:val="1079"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">соответствия требованиям регламентов и законодательства.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В рамках платформы подписание ЭЦП реализуется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">через этап</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Согласование»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">маршрута бизнес-процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:id="134" w:name="signing.xhtml#id3"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:id="140" w:name="signing.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.2. Технические требования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для использования ЭЦП необходимо выполнение следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1079"/>
+          <w:numId w:val="1080"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">на рабочем месте пользователя должен быть установлен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">NcaLayer</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1079"/>
+          <w:numId w:val="1080"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в NcaLayer должен быть установлен модуль подписания</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ArtaSynergy</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1079"/>
+          <w:numId w:val="1080"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователь должен иметь действующий ключ и сертификат ЭЦП.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Без выполнения указанных требований подписание ЭЦП будет недоступно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:id="135" w:name="signing.xhtml#id4"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:id="141" w:name="signing.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.3. Использование этапа «Согласование»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для реализации подписания ЭЦП в маршруте</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">используется этап</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7414,481 +7520,481 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сам по себе этап «Согласование» не всегда требует наличия ключа и сертификата.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Требование ЭЦП определяется системными настройками платформы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и может быть включено или отключено администратором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:id="140" w:name="signing.xhtml#id5"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:id="146" w:name="signing.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.4. Настройка требований ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для включения подписания ЭЦП необходимо изменить настройки платформы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для этого:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1080"/>
+          <w:numId w:val="1081"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите на иконку профиля в правом верхнем углу приложения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1080"/>
+          <w:numId w:val="1081"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите в раздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Настройки платформы»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1080"/>
+          <w:numId w:val="1081"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте раздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Документооборот»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1080"/>
+          <w:numId w:val="1081"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите в подраздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Настройки документооборота»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="137" w:name="signing.xhtml#id8"/>
+    <w:bookmarkStart w:id="143" w:name="signing.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3185962" cy="6333423"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/platform_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/platform_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId136"/>
+                    <a:blip r:embed="rId142"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3185962" cy="6333423"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Переход к настройкам документооборота</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В открывшемся окне необходимо включить следующие параметры:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1081"/>
+          <w:numId w:val="1082"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Подписывать согласования</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— включает возможность подписания этапов согласования с использованием ЭЦП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1081"/>
+          <w:numId w:val="1082"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Требовать ключ и сертификат</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— делает наличие ключа и сертификата обязательным для выполнения этапа согласования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="139" w:name="signing.xhtml#id9"/>
+    <w:bookmarkStart w:id="145" w:name="signing.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="1637579"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/eds_settings_navigation.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/eds_settings_navigation.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId138"/>
+                    <a:blip r:embed="rId144"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="1637579"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройки подписания ЭЦП</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После установки параметров нажмите кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Сохранить</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:id="141" w:name="signing.xhtml#id6"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:id="147" w:name="signing.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.5. Возврат к настройке маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения настроек:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1082"/>
+          <w:numId w:val="1083"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вернитесь в дизайнер приложений.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1082"/>
+          <w:numId w:val="1083"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте ранее создаваемый маршрут бизнес-процесса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1082"/>
+          <w:numId w:val="1083"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Продолжите настройку этапов маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С этого момента этапы согласования,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для которых включено подписание,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">будут требовать использование ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:id="142" w:name="signing.xhtml#id7"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:id="148" w:name="signing.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">5.6. Поведение системы при подписании</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При выполнении этапа согласования:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1083"/>
+          <w:numId w:val="1084"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователю будет предложено выбрать ключ ЭЦП;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1083"/>
+          <w:numId w:val="1084"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">подписание выполняется через NcaLayer;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1083"/>
+          <w:numId w:val="1084"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">результат подписания фиксируется в системе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1083"/>
+          <w:numId w:val="1084"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">без корректного подписания завершение этапа невозможно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="160" w:name="conditional_transitions.xhtml#id1"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="150" w:name="conditional_transitions.xhtml"/>
+      <w:bookmarkEnd w:id="150"/>
+    </w:p>
+    <w:bookmarkStart w:id="166" w:name="conditional_transitions.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6. Условные переходы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Условные переходы используются в маршрутах бизнес-процессов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для управления дальнейшим выполнением маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -7899,301 +8005,301 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С помощью условных переходов можно реализовать разветвленную логику,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда процесс развивается по разным сценариям</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в зависимости от введенных пользователем данных</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или состояния документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="147" w:name="conditional_transitions.xhtml#id2"/>
+    <w:bookmarkStart w:id="153" w:name="conditional_transitions.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.1. Раздел «Переходы»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка условных переходов выполняется</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">во вкладке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Переходы»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">соответствующего этапа маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вкладка содержит:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1084"/>
+          <w:numId w:val="1085"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Редактировать»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1084"/>
+          <w:numId w:val="1085"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">список настроенных переходов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1084"/>
+          <w:numId w:val="1085"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">переход по умолчанию с указанием результата выполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="146" w:name="conditional_transitions.xhtml#id15"/>
+    <w:bookmarkStart w:id="152" w:name="conditional_transitions.xhtml#id15"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="3745899"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/conditional_transitions_tab.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/conditional_transitions_tab.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId145"/>
+                    <a:blip r:embed="rId151"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="3745899"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вкладка «Переходы» этапа маршрута</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="148" w:name="conditional_transitions.xhtml#id3"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:id="154" w:name="conditional_transitions.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.2. Редактирование переходов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для настройки условных переходов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1085"/>
+          <w:numId w:val="1086"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте этап маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1085"/>
+          <w:numId w:val="1086"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите во вкладку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Переходы»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1085"/>
+          <w:numId w:val="1086"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Редактировать»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После этого откроется диалоговое окно</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Редактирование переходов»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в котором настраиваются условия и результаты переходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:id="149" w:name="conditional_transitions.xhtml#id4"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:id="155" w:name="conditional_transitions.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.3. Структура условия перехода</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждое условие перехода</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">представляет собой набор сравнений,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -8231,588 +8337,588 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Условие считается выполненным,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">если результат вычисления выражения равен</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Истина</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:id="150" w:name="conditional_transitions.xhtml#id5"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:id="156" w:name="conditional_transitions.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.4. Сравнение в условии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Каждое сравнение состоит из трех элементов:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1086"/>
+          <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Левый операнд</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— идентификатор (id) компонента формы или поля реестра, значение которого участвует в проверке;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1086"/>
+          <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Оператор сравнения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— тип сравнения между значениями;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1086"/>
+          <w:numId w:val="1087"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Правый операнд</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— значение, с которым выполняется сравнение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:id="153" w:name="conditional_transitions.xhtml#id6"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:id="159" w:name="conditional_transitions.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5. Операторы сравнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В системе доступны следующие операторы сравнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="151" w:name="conditional_transitions.xhtml#id7"/>
+    <w:bookmarkStart w:id="157" w:name="conditional_transitions.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.1. Для числовых значений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&gt;=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1087"/>
+          <w:numId w:val="1088"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="VerbatimChar"/>
         </w:rPr>
         <w:t xml:space="preserve">&lt;&gt;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:id="152" w:name="conditional_transitions.xhtml#id8"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:id="158" w:name="conditional_transitions.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.5.2. Для строковых значений</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">совпадает</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не совпадает</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">начинается с</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не начинается с</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">заканчивается на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не заканчивается на</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">содержит</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1088"/>
+          <w:numId w:val="1089"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не содержит</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="158" w:name="conditional_transitions.xhtml#id9"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:id="164" w:name="conditional_transitions.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.6. Переход по умолчанию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Переход по умолчанию используется в том случае,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">если ни одно из настроенных условий не было выполнено.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для перехода по умолчанию доступны следующие варианты действий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="156" w:name="conditional_transitions.xhtml#id10"/>
+    <w:bookmarkStart w:id="162" w:name="conditional_transitions.xhtml#id10"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.6.1. Запуск маршрута по шаблону</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При выборе варианта</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Запустить маршрут по шаблону»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо указать шаблон маршрута,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который будет запущен автоматически.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дополнительно настраиваются параметры:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="154" w:name="conditional_transitions.xhtml#id11"/>
+    <w:bookmarkStart w:id="160" w:name="conditional_transitions.xhtml#id11"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.6.1.1. Поле «Запускать от имени»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Определяет, от имени какого пользователя будет запущен маршрут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Доступные варианты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1089"/>
+          <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Не изменять</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— маршрут запускается от имени пользователя, инициировавшего родительский процесс (по умолчанию);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1089"/>
+          <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Из компонента</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— пользователь берется из компонента формы типа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Объекты Synergy → Пользователи»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1089"/>
+          <w:numId w:val="1090"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Указать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— пользователь выбирается вручную через стандартный компонент выбора пользователя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:id="155" w:name="conditional_transitions.xhtml#id12"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:id="161" w:name="conditional_transitions.xhtml#id12"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.6.1.2. Поле «После выполнения»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Определяет поведение маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">после завершения запущенного подмаршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Доступные варианты:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1090"/>
+          <w:numId w:val="1091"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Продолжить маршрут</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— выполнение продолжается со следующим этапом основного маршрута;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1090"/>
+          <w:numId w:val="1091"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Перейти к этапу</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">— выполняется переход к указанному этапу основного маршрута (по номеру или коду этапа).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="157" w:name="conditional_transitions.xhtml#id13"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:id="163" w:name="conditional_transitions.xhtml#id13"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.6.2. Переход к этапу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вариант</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Перейти к этапу»</w:t>
       </w:r>
       <w:r>
@@ -8838,143 +8944,143 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">без запуска дополнительного маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В настройках указывается номер</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или код этапа,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">к которому должен быть выполнен переход.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="159" w:name="conditional_transitions.xhtml#id14"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:id="165" w:name="conditional_transitions.xhtml#id14"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">6.7. Рекомендации по использованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При работе с условными переходами рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1091"/>
+          <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать понятные и однозначные условия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1091"/>
+          <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">избегать избыточных сравнений;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1091"/>
+          <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">предусматривать переход по умолчанию;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1091"/>
+          <w:numId w:val="1092"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">проверять корректность всех веток маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Корректно настроенные условные переходы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">обеспечивают предсказуемое и управляемое</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">поведение бизнес-процесса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="161" w:name="route_template.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="172" w:name="route_template.xhtml#id1"/>
+      <w:bookmarkStart w:id="167" w:name="route_template.xhtml"/>
+      <w:bookmarkEnd w:id="167"/>
+    </w:p>
+    <w:bookmarkStart w:id="178" w:name="route_template.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7. Шаблоны маршрутов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Шаблон маршрута - это отдельная сущность системы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">предназначенная для повторного использования логики маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -9031,2058 +9137,3128 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Он используется в составе других маршрутов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для выполнения переиспользуемых участков логики</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и может быть задействован как на уровне этапов маршрута,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">так и в логике условных переходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="162" w:name="route_template.xhtml#id2"/>
+    <w:bookmarkStart w:id="168" w:name="route_template.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.1. Назначение шаблонов маршрутов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Шаблоны маршрутов применяются в случаях,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда бизнес-процесс может развиваться</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">по нескольким сценариям</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или содержит повторяющиеся участки логики.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Использование шаблонов маршрутов позволяет:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1092"/>
+          <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выносить общие части маршрута в отдельную сущность;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1092"/>
+          <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">переиспользовать одну и ту же логику в разных маршрутах;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1092"/>
+          <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">упрощать основные маршруты и делать их более наглядными;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1092"/>
+          <w:numId w:val="1093"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">уменьшать дублирование настроек и этапов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таким образом, шаблон маршрута выступает</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в роли переиспользуемого блока логики,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">который может быть встроен в основной маршрут</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">на определенном этапе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:id="165" w:name="route_template.xhtml#id3"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:id="171" w:name="route_template.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.2. Создание шаблона маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для создания шаблона маршрута необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1093"/>
+          <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В структуре приложения выбрать папку,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в которой будет располагаться шаблон маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1093"/>
+          <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Кликнуть правой кнопкой мыши по выбранной папке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1093"/>
+          <w:numId w:val="1094"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В контекстном меню выбрать:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Добавить → Процессы → Шаблон маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="164" w:name="route_template.xhtml#id8"/>
+    <w:bookmarkStart w:id="170" w:name="route_template.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2942479"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/route_template_add.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/route_template_add.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId163"/>
+                    <a:blip r:embed="rId169"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2942479"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Создание шаблона маршрута</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После этого откроется окно создания шаблона маршрута.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:id="166" w:name="route_template.xhtml#id4"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:id="172" w:name="route_template.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.3. Настройка основных параметров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В окне создания шаблона маршрута необходимо:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1094"/>
+          <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Указать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шаблона маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1094"/>
+          <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Задать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Код</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">шаблона маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">либо оставить автоматически сгенерированное значение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1094"/>
+          <w:numId w:val="1095"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохранить шаблон маршрута,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нажав на кнопку сохранения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(иконка дискеты на панели).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После сохранения шаблон маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">становится доступным его настройка и использование</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в других маршрутах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:id="169" w:name="route_template.xhtml#id5"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:id="175" w:name="route_template.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.4. Использование шаблона маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для использования шаблона маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в основном бизнес-маршруте</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо настроить соответствующий этап.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для этого:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1095"/>
+          <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте основной маршрут бизнес-процесса.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1095"/>
+          <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выберите этап,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в котором должен выполняться шаблон маршрута.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1095"/>
+          <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В настройках этапа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Тип действия</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выберите значение</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Запуск маршрута по шаблону»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1095"/>
+          <w:numId w:val="1096"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Шаблон маршрута»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выберите необходимый шаблон</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">из выпадающего списка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="168" w:name="route_template.xhtml#id9"/>
+    <w:bookmarkStart w:id="174" w:name="route_template.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3619098" cy="6208294"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/route_template_select.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/route_template_select.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId167"/>
+                    <a:blip r:embed="rId173"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3619098" cy="6208294"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Выбор шаблона маршрута в этапе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После настройки этапа</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">при выполнении данного этапа основного маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">будет запускаться выбранный шаблон маршрута.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:id="170" w:name="route_template.xhtml#id6"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:id="176" w:name="route_template.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.5. Логика выполнения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При запуске шаблона маршрута:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1096"/>
+          <w:numId w:val="1097"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выполняются все этапы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">настроенные внутри шаблона;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1096"/>
+          <w:numId w:val="1097"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">шаблон маршрута работает как самостоятельный маршрут;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1096"/>
+          <w:numId w:val="1097"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">после завершения шаблона</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выполнение основного маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">продолжается в соответствии с его логикой.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Таким образом, шаблон маршрута</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">встраивается в основной маршрут</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">как отдельный логический блок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:id="171" w:name="route_template.xhtml#id7"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:id="177" w:name="route_template.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">7.6. Рекомендации по использованию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При проектировании бизнес-процессов рекомендуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1097"/>
+          <w:numId w:val="1098"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использовать шаблоны маршрутов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для повторяющихся участков логики;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1097"/>
+          <w:numId w:val="1098"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">давать шаблонам понятные и однозначные названия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1097"/>
+          <w:numId w:val="1098"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">не перегружать основной маршрут</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">большим количеством этапов;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1097"/>
+          <w:numId w:val="1098"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">выносить сложные ветки логики</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в отдельные шаблоны маршрутов.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Корректное использование шаблонов маршрутов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">упрощает сопровождение системы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и повышает читаемость бизнес-процессов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="173" w:name="index.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="174" w:name="index.xhtml#id1"/>
+      <w:bookmarkStart w:id="179" w:name="index.xhtml"/>
+      <w:bookmarkEnd w:id="179"/>
+    </w:p>
+    <w:bookmarkStart w:id="180" w:name="index.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">8. Функции искусственного интеллекта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1098"/>
+          <w:numId w:val="1099"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ai_external_model.xhtml">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.1. Подключение внешней модели ИИ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ai_external_model.xhtml#api">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.1.1. Шаг 1. Узнать адрес API</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ai_external_model.xhtml#id2">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.1.2. Шаг 2. Выбрать модель</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ai_external_model.xhtml#id3">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.1.3. Шаг 3. Пополнить баланс</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ai_external_model.xhtml#id4">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.1.4. Шаг 4. Создать API ключ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1100"/>
+          <w:ilvl w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="ai_external_model.xhtml#synergy">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">8.1.5. Итоговая настройка в Synergy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+        <w:numPr>
+          <w:numId w:val="1099"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1. Распознавание текста (OCR)</w:t>
+          <w:t xml:space="preserve">8.2. Распознавание текста (OCR)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.1. Назначение функции</w:t>
+          <w:t xml:space="preserve">8.2.1. Назначение функции</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id2">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.2. Техническая реализация</w:t>
+          <w:t xml:space="preserve">8.2.2. Техническая реализация</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id3">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.3. Настройка модели ИИ</w:t>
+          <w:t xml:space="preserve">8.2.3. Настройка модели ИИ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id4">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.4. Подготовка формы</w:t>
+          <w:t xml:space="preserve">8.2.4. Подготовка формы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id5">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.5. Настройка этапа маршрута</w:t>
+          <w:t xml:space="preserve">8.2.5. Настройка этапа маршрута</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.6. Использование функции</w:t>
+          <w:t xml:space="preserve">8.2.6. Использование функции</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
         <w:numPr>
-          <w:numId w:val="1099"/>
+          <w:numId w:val="1101"/>
           <w:ilvl w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:hyperlink w:anchor="ai_ocr.xhtml#id7">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">8.1.7. Поведение системы</w:t>
+          <w:t xml:space="preserve">8.2.7. Поведение системы</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-[...7 lines deleted...]
-    <w:bookmarkStart w:id="187" w:name="ai_ocr.xhtml#ocr"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="181" w:name="ai_external_model.xhtml"/>
+      <w:bookmarkEnd w:id="181"/>
+    </w:p>
+    <w:bookmarkStart w:id="198" w:name="ai_external_model.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.1. Распознавание текста (OCR)</w:t>
+        <w:t xml:space="preserve">8.1. Подключение внешней модели ИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Платформа Synergy поддерживает подключение внешних языковых моделей</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">через API. Это позволяет использовать коммерческие модели,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">например Claude от Anthropic, для выполнения интеллектуальных задач</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в рамках бизнес-процессов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Настройка выполняется в разделе администрирования системы:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">перейдите в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Администрирование → Настройки системы → Настройки ИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и нажмите</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Добавить функцию ИИ»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для подключения внешней модели потребуются три параметра:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1102"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Адрес хоста</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— URL API провайдера;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1102"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Модель ИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— идентификатор конкретной модели;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1102"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">API ключ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">— ключ для аутентификации запросов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Ниже приведена пошаговая инструкция на примере Claude (Anthropic).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="183" w:name="ai_external_model.xhtml#api"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.1.1. Шаг 1. Узнать адрес API</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Claude использует следующий базовый адрес API:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://api.anthropic.com</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Полную документацию по API можно найти по адресу:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId182">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">platform.claude.com/docs/en/api/overview</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[https://platform.claude.com/docs/en/api/overview]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Укажите этот адрес в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Адрес хоста»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">при настройке функции ИИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:id="187" w:name="ai_external_model.xhtml#id2"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.1.2. Шаг 2. Выбрать модель</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Anthropic регулярно выпускает новые версии моделей Claude.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Актуальный список доступных моделей и их идентификаторы</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">опубликованы по адресу:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId184">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">platform.claude.com/docs/en/about-claude/models/overview</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[https://platform.claude.com/docs/en/about-claude/models/overview]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">На странице указаны идентификаторы моделей в формате, который нужно</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">использовать в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Модель ИИ»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Например:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="SourceCode"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="VerbatimChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve">claude-sonnet-4-5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Рекомендуется выбирать актуальную версию модели из официального</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">списка, поскольку устаревшие модели могут быть отключены</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">провайдером.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="186" w:name="ai_external_model.xhtml#id5"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="4349261"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/claude_models.png" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/claude_models.png" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId185"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="4349261"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Доступные модели claude.ai</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:id="191" w:name="ai_external_model.xhtml#id3"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.1.3. Шаг 3. Пополнить баланс</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для работы через API необходимо наличие средств на балансе аккаунта Anthropic.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Пополнение выполняется в личном кабинете на странице:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId188">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">platform.claude.com/settings/billing</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[https://platform.claude.com/settings/billing]</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="190" w:name="ai_external_model.xhtml#id6"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="2773121"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/claude_billing.png" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/claude_billing.png" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId189"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="2773121"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Страница биллинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Примечание</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">API работает по модели оплаты за использование (pay-as-you-go):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">средства списываются за количество обработанных токенов.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Убедитесь, что баланс пополнен до начала работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:id="195" w:name="ai_external_model.xhtml#id4"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.1.4. Шаг 4. Создать API ключ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">API ключ — это строка, которая используется платформой Synergy</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">для аутентификации запросов к Claude API.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Для создания ключа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Откройте страницу управления ключами:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId192">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">platform.claude.com/settings/keys</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">[https://platform.claude.com/settings/keys]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Нажмите кнопку</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Create Key»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Укажите название ключа (произвольное, для удобства идентификации).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:numId w:val="1103"/>
+          <w:ilvl w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Скопируйте сгенерированный ключ — он отображается только один раз.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:id="194" w:name="ai_external_model.xhtml#id7"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="2979701"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/claude_api_page.png" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/claude_api_page.png" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId193"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="2979701"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Страница создания API ключа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Предупреждение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сохраните ключ сразу после создания: после закрытия окна</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">просмотреть его повторно будет невозможно.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">При утере ключа потребуется создать новый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Скопированный ключ укажите в поле</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">«API ключ»</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">при настройке функции ИИ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:id="197" w:name="ai_external_model.xhtml#synergy"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.1.5. Итоговая настройка в Synergy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">После получения всех необходимых данных перейдите в</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Администрирование → Настройки системы → Настройки ИИ</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">и заполните параметры подключения:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Table"/>
+        <w:tblW w:type="pct" w:w="5000.0"/>
+        <w:tblLook w:firstRow="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2376"/>
+        <w:gridCol w:w="5544"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cnfStyle w:firstRow="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Поле</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single"/>
+            </w:tcBorders>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Значение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Адрес хоста</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">https://api.anthropic.com</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Модель ИИ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Идентификатор модели из списка моделей (например,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="VerbatimChar"/>
+              </w:rPr>
+              <w:t xml:space="preserve">claude-sonnet-4-5</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">API ключ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Ключ, созданный в личном кабинете Anthropic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Сохраните настройки. После этого модель будет доступна для использования</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">в функциях ИИ платформы Synergy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Compact"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline>
+            <wp:extent cx="5334000" cy="2992379"/>
+            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:docPr descr="../_images/synergy_ai_setting.png" title="" id="1" name="Picture"/>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr descr="_images/synergy_ai_setting.png" id="0" name="Picture"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId196"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5334000" cy="2992379"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln w="9525">
+                      <a:noFill/>
+                      <a:headEnd/>
+                      <a:tailEnd/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="199" w:name="ai_ocr.xhtml"/>
+      <w:bookmarkEnd w:id="199"/>
+    </w:p>
+    <w:bookmarkStart w:id="211" w:name="ai_ocr.xhtml#ocr"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">8.2. Распознавание текста (OCR)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция распознавания текста (OCR) позволяет автоматически извлекать</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">текст из файлов и бинарного содержимого документов</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в рамках бизнес-процесса на платформе Synergy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция реализована на уровне маршрута реестра</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и выполняется как отдельный этап маршрута.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="176" w:name="ai_ocr.xhtml#id1"/>
+    <w:bookmarkStart w:id="200" w:name="ai_ocr.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.1.1. Назначение функции</w:t>
+        <w:t xml:space="preserve">8.2.1. Назначение функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Распознавание текста используется в случаях,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">когда в процессе обработки документа требуется:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1100"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">извлечь текст из загруженного файла (сканированного документа, изображения);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1100"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">автоматически заполнить текстовое поле формы на основе содержимого файла;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1100"/>
+          <w:numId w:val="1104"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">исключить ручной ввод данных, уже присутствующих в документе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция работает без участия пользователя:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">после запуска маршрута система самостоятельно обрабатывает файл</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и помещает распознанный текст в указанное поле.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:id="177" w:name="ai_ocr.xhtml#id2"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:id="201" w:name="ai_ocr.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.1.2. Техническая реализация</w:t>
+        <w:t xml:space="preserve">8.2.2. Техническая реализация</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для обработки файлов используется self-hosted модель,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">работающая на CPU.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ключевые характеристики:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1105"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">модель размещена в Docker-контейнере на отдельном хосте;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1105"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">при наличии GPU модель автоматически использует его</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для ускорения обработки;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1105"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">время обработки зависит от размера файла и объёма бинарного содержимого;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1101"/>
+          <w:numId w:val="1105"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">использование мощных LLM не требуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В качестве альтернативы возможно подключение сторонних решений,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">включая модели OpenAI.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:id="180" w:name="ai_ocr.xhtml#id3"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:id="204" w:name="ai_ocr.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.1.3. Настройка модели ИИ</w:t>
+        <w:t xml:space="preserve">8.2.3. Настройка модели ИИ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед использованием функции необходимо выполнить настройку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в разделе администрирования системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для этого:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1102"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите в раздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Администрирование</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1102"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Настройки системы</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1102"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите в подраздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Настройки ИИ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1102"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Добавить функцию ИИ»</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1102"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Тип функции</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Адрес хоста</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1102"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Опционально укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Модель ИИ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">API ключ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1102"/>
+          <w:numId w:val="1106"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохраните настройки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="179" w:name="ai_ocr.xhtml#id8"/>
+    <w:bookmarkStart w:id="203" w:name="ai_ocr.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2582134"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/ai_settings.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/ai_settings.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId178"/>
+                    <a:blip r:embed="rId202"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2582134"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка ИИ функций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Настройки ИИ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">можно настроить несколько различных моделей.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Это позволяет использовать разные модели для разных задач.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:id="181" w:name="ai_ocr.xhtml#id4"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:id="205" w:name="ai_ocr.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.1.4. Подготовка формы</w:t>
+        <w:t xml:space="preserve">8.2.4. Подготовка формы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для работы функции OCR форма реестра должна содержать хотя бы два поля:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1103"/>
+          <w:numId w:val="1107"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Поле файла</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- поле, в которое пользователь загружает документ</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">для распознавания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1103"/>
+          <w:numId w:val="1107"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Поле текста</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- поле, в которое система запишет распознанный текст.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:id="184" w:name="ai_ocr.xhtml#id5"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:id="208" w:name="ai_ocr.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.1.5. Настройка этапа маршрута</w:t>
+        <w:t xml:space="preserve">8.2.5. Настройка этапа маршрута</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Функция OCR подключается на уровне этапа маршрута реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для настройки этапа:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1108"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте маршрут реестра в Synergy IDE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1108"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Добавьте новый этап или выберите существующий.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1108"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В настройках этапа в разделе</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Тип действия</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выберите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Функция искусственного интеллекта»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1108"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В поле</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Тип функции ИИ»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выберите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Распознавание текста»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1108"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Поле-источник данных»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">поле файла</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- источник содержимого для распознавания.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1108"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Поле-приемник данных»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">укажите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">поле текста</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- поле, в которое будет записан результат.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1104"/>
+          <w:numId w:val="1108"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Сохраните настройки этапа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="183" w:name="ai_ocr.xhtml#id9"/>
+    <w:bookmarkStart w:id="207" w:name="ai_ocr.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="3619098" cy="6920564"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="../_images/ai_ocr_stage.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/ai_ocr_stage.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId182"/>
+                    <a:blip r:embed="rId206"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3619098" cy="6920564"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Настройка этапа распознавания текста в маршруте</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="185" w:name="ai_ocr.xhtml#id6"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:id="209" w:name="ai_ocr.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.1.6. Использование функции</w:t>
+        <w:t xml:space="preserve">8.2.6. Использование функции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После настройки маршрута и этапа OCR работа с функцией</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">выполняется в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1105"/>
+          <w:numId w:val="1109"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте запись в реестре.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1105"/>
+          <w:numId w:val="1109"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Загрузите файл в поле файла формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1105"/>
+          <w:numId w:val="1109"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Запустите маршрут.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1105"/>
+          <w:numId w:val="1109"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Дождитесь завершения этапа распознавания текста.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1105"/>
+          <w:numId w:val="1109"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Откройте запись - распознанный текст будет отображён</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в текстовом поле формы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Время ожидания на этапе распознавания зависит от размера файла.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Для больших документов обработка может занять больше времени.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:id="186" w:name="ai_ocr.xhtml#id7"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:id="210" w:name="ai_ocr.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">8.1.7. Поведение системы</w:t>
+        <w:t xml:space="preserve">8.2.7. Поведение системы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При выполнении этапа распознавания текста:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1106"/>
+          <w:numId w:val="1110"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">система автоматически извлекает текст из указанного файла;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1106"/>
+          <w:numId w:val="1110"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">распознанный текст записывается в поле текста документа;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1106"/>
+          <w:numId w:val="1110"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">пользователю не требуется выполнять дополнительных действий;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1106"/>
+          <w:numId w:val="1110"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">после завершения этапа маршрут продолжается в соответствии</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с настроенной логикой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-[...8 lines deleted...]
-    <w:bookmarkStart w:id="195" w:name="registry_import_export.xhtml#id1"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="212" w:name="registry_import_export.xhtml"/>
+      <w:bookmarkEnd w:id="212"/>
+    </w:p>
+    <w:bookmarkStart w:id="219" w:name="registry_import_export.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9. Импорт и экспорт данных реестров</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Платформа поддерживает экспорт и импорт данных реестров -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">как отдельного реестра, так и всех реестров приложения сразу.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Это позволяет переносить приложения между средами</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вместе со справочными данными, без ручного переноса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="191" w:name="registry_import_export.xhtml#id2"/>
+    <w:bookmarkStart w:id="215" w:name="registry_import_export.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.1. Экспорт и импорт реестров приложения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Механизм работает в связке с экспортом и импортом конфигурации приложения.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">При экспорте можно включить опцию,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -11109,136 +12285,136 @@
         <w:t xml:space="preserve">Чтобы проверить целостность перенесённых данных,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в каждый архив добавляется хэшсумма -</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отдельно для каждого реестра и для всех данных в целом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для работы с этим функционалом используйте API-эндпоинты</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189">
+      <w:hyperlink r:id="rId213">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">app_export</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_export]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190">
+      <w:hyperlink r:id="rId214">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">app_import</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:id="194" w:name="registry_import_export.xhtml#csv"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:id="218" w:name="registry_import_export.xhtml#csv"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2. Импорт и экспорт реестра через CSV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Помимо переноса данных вместе с приложением,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">платформа поддерживает работу с данными реестра через CSV-файлы.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Это позволяет загружать данные из внешних источников</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">или выгружать срез записей реестра для дальнейшей обработки.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Обе операции выполняются в фоновом режиме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="192" w:name="registry_import_export.xhtml#id3"/>
+    <w:bookmarkStart w:id="216" w:name="registry_import_export.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.1. Экспорт реестра в CSV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При экспорте система формирует CSV-файл</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">со срезом записей указанного реестра.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -11255,144 +12431,144 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">дополнительная настройка не требуется.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При необходимости можно ограничить выборку по диапазону дат создания записей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для запуска экспорта используйте API-эндпоинт</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId189">
+      <w:hyperlink r:id="rId213">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">/api/v5/registry/csv/export</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_export]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:id="193" w:name="registry_import_export.xhtml#id4"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:id="217" w:name="registry_import_export.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">9.2.2. Импорт реестра из CSV</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">При импорте система читает CSV-файл</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">и создаёт записи в указанном реестре по указанной форме.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Чтобы система понимала, какая колонка CSV соответствует какому полю формы,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо передать маппинг - описание соответствия колонок и полей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Маппинг поддерживает два режима:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1107"/>
+          <w:numId w:val="1111"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">По имени колонки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- если CSV-файл содержит строку заголовков,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">можно указать имя колонки так, как оно записано в заголовке.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1107"/>
+          <w:numId w:val="1111"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">По индексу колонки</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- если заголовков нет,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">колонки указываются по их порядковому номеру, начиная с нуля.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
@@ -11409,180 +12585,180 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">По умолчанию разделителем колонок считается запятая.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">При необходимости можно указать другой символ-разделитель.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для запуска импорта используйте API-эндпоинт</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId190">
+      <w:hyperlink r:id="rId214">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">/api/v5/registry/csv/import</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">[https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="196" w:name="licence_installation.xhtml"/>
-[...2 lines deleted...]
-    <w:bookmarkStart w:id="211" w:name="licence_installation.xhtml#id1"/>
+      <w:bookmarkStart w:id="220" w:name="licence_installation.xhtml"/>
+      <w:bookmarkEnd w:id="220"/>
+    </w:p>
+    <w:bookmarkStart w:id="235" w:name="licence_installation.xhtml#id1"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10. Инструкция по установке лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="197" w:name="licence_installation.xhtml#id2"/>
+    <w:bookmarkStart w:id="221" w:name="licence_installation.xhtml#id2"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.1. Описание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Данная инструкция описывает процесс добавления файла лицензии в систему</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ARTA Synergy. Все действия выполняются в разделе «Администрирование»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">системы.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В системе ARTA Synergy используются два типа лицензий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1108"/>
+          <w:numId w:val="1112"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CAL-лицензия (Client Access License)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- лицензия инсталляции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1108"/>
+          <w:numId w:val="1112"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DEV-лицензия (Developer License)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">- лицензия разработчика.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Порядок добавления файла лицензии идентичен для обоих типов - отличается</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">только раздел, в котором выполняется действие.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:id="200" w:name="licence_installation.xhtml#id3"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:id="224" w:name="licence_installation.xhtml#id3"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.2. Переход в раздел управления лицензиями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перейдите в раздел</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Администрирование»</w:t>
       </w:r>
       <w:r>
@@ -11615,782 +12791,782 @@
         </w:rPr>
         <w:t xml:space="preserve">«Лицензия инсталляции»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(для CAL-лицензии) и</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">«Лицензии разработчиков»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(для DEV-лицензий).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="199" w:name="licence_installation.xhtml#id6"/>
+    <w:bookmarkStart w:id="223" w:name="licence_installation.xhtml#id6"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2571104"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/licences.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/licences.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId198"/>
+                    <a:blip r:embed="rId222"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2571104"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Раздел управления лицензиями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="203" w:name="licence_installation.xhtml#cal"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:id="227" w:name="licence_installation.xhtml#cal"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.3. Установка CAL-лицензии (Лицензия инсталляции)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для её добавления выполните следующие шаги:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1109"/>
+          <w:numId w:val="1113"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«+ Добавить»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в блоке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">«Лицензия инсталляции»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(кнопка</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">расположена в правом верхнем углу блока).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1109"/>
+          <w:numId w:val="1113"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В открывшемся диалоговом окне</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">«Добавить лицензию»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">перетащите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">файл лицензии в область загрузки или нажмите на неё для выбора</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">файла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1109"/>
+          <w:numId w:val="1113"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После выбора файла нажмите кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Добавить»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1109"/>
+          <w:numId w:val="1113"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Убедитесь, что лицензия успешно загружена. В блоке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">«Лицензия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">инсталляции»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">отобразятся параметры: название продукта, UUID,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">клиент, ID, дата выдачи и дата истечения лицензии.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1109"/>
+          <w:numId w:val="1113"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Перезапустите инстанс приложения.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">После загрузки CAL-лицензии</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">необходимо перезапустить инстанс ARTA Synergy, чтобы изменения</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">вступили в силу. Без перезапуска лицензия не будет применена</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">системой.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="202" w:name="licence_installation.xhtml#id7"/>
+    <w:bookmarkStart w:id="226" w:name="licence_installation.xhtml#id7"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2571104"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/licence_installation.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/licence_installation.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId201"/>
+                    <a:blip r:embed="rId225"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2571104"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Блок «Лицензия инсталляции»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="206" w:name="licence_installation.xhtml#dev"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:id="230" w:name="licence_installation.xhtml#dev"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.4. Установка DEV-лицензии (Лицензия разработчика)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для её добавления и назначения выполните следующие шаги:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1110"/>
+          <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Нажмите кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«+ Добавить»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">в блоке</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">«Лицензии разработчиков»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">(кнопка расположена над таблицей лицензий).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1110"/>
+          <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В открывшемся диалоговом окне</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">«Добавить лицензию»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">перетащите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">файл лицензии в область загрузки или нажмите на неё для выбора</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">файла.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1110"/>
+          <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После выбора файла нажмите кнопку</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">«Добавить»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1110"/>
+          <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После успешной загрузки новая запись появится в таблице</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">«Лицензии</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">разработчиков»</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">с указанием названия лицензии, UUID, даты выдачи,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">даты истечения и статуса назначения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1110"/>
+          <w:numId w:val="1114"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначьте лицензию пользователю. В строке добавленной лицензии</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нажмите на иконку прикрепления пользователя (значок с изображением</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">пользователя и «+») в конце записи. В открывшемся окне выберите</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">нужного пользователя и подтвердите назначение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="205" w:name="licence_installation.xhtml#id8"/>
+    <w:bookmarkStart w:id="229" w:name="licence_installation.xhtml#id8"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2577914"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/licence_developer.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/licence_developer.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId204"/>
+                    <a:blip r:embed="rId228"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2577914"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Блок «Лицензия разработчика»</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="209" w:name="licence_installation.xhtml#id4"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:id="233" w:name="licence_installation.xhtml#id4"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.5. Интерфейс управления лицензиями</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="FirstParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ниже представлен снимок экрана раздела управления лицензиями с открытым</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">диалоговым окном добавления лицензии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="208" w:name="licence_installation.xhtml#id9"/>
+    <w:bookmarkStart w:id="232" w:name="licence_installation.xhtml#id9"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Compact"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline>
             <wp:extent cx="5334000" cy="2701073"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:docPr descr="_images/diolog_window.png" title="" id="1" name="Picture"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr descr="_images/diolog_window.png" id="0" name="Picture"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeArrowheads="1" noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId207"/>
+                    <a:blip r:embed="rId231"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5334000" cy="2701073"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Диалоговое окно добавления лицензии</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-[...1 lines deleted...]
-    <w:bookmarkStart w:id="210" w:name="licence_installation.xhtml#id5"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:id="234" w:name="licence_installation.xhtml#id5"/>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">10.6. Примечание</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1111"/>
+          <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Перед загрузкой убедитесь, что используется корректный и актуальный</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">файл лицензии соответствующего типа (CAL или DEV).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1111"/>
+          <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Назначение пользователя выполняется только после того, как лицензия</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">успешно добавлена в систему.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
-          <w:numId w:val="1111"/>
+          <w:numId w:val="1115"/>
           <w:ilvl w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">После установки CAL-лицензии необходимо перезапустить инстанс</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">приложения ARTA Synergy - иначе лицензия не будет применена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="FirstParagraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="236" w:name="genindex.xhtml"/>
+      <w:bookmarkEnd w:id="236"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="213" w:name="genindex.xhtml#index"/>
+      <w:bookmarkStart w:id="237" w:name="genindex.xhtml#index"/>
       <w:r>
         <w:t xml:space="preserve">Алфавитный указатель</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="213"/>
+      <w:bookmarkEnd w:id="237"/>
     </w:p>
     <w:sectPr/>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Symbol">
     <w:panose1 w:val="02000500000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
@@ -12935,147 +14111,147 @@
   <w:num w:numId="1018">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1019">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1020">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1021">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1022">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1023">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1024">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1025">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1026">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1027">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1028">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1029">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1030">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1031">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1032">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1033">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1034">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1035">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1036">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1037">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1038">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1039">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1040">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1041">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1042">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1043">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1044">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1045">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1046">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1047">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1048">
     <w:abstractNumId w:val="991"/>
   </w:num>
@@ -13151,198 +14327,171 @@
   <w:num w:numId="1072">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1073">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1074">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1075">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1076">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1077">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1078">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1079">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1080">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1081">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1081">
+  <w:num w:numId="1082">
     <w:abstractNumId w:val="991"/>
   </w:num>
-  <w:num w:numId="1082">
+  <w:num w:numId="1083">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1083">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="1084">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1085">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1086">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1086">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="1087">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1088">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1089">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1090">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1091">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1092">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1093">
-    <w:abstractNumId w:val="99201"/>
-[...26 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1094">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
@@ -13361,230 +14510,296 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="1096">
-    <w:abstractNumId w:val="991"/>
-[...16 lines deleted...]
-  <w:num w:numId="1102">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1103">
+  <w:num w:numId="1097">
     <w:abstractNumId w:val="991"/>
   </w:num>
-  <w:num w:numId="1104">
+  <w:num w:numId="1098">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1099">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1100">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1101">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1102">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1103">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="1104">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
   <w:num w:numId="1105">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1106">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1106">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="1107">
     <w:abstractNumId w:val="991"/>
   </w:num>
   <w:num w:numId="1108">
-    <w:abstractNumId w:val="991"/>
+    <w:abstractNumId w:val="99201"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:num w:numId="1109">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="1110">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1111">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1112">
+    <w:abstractNumId w:val="991"/>
+  </w:num>
+  <w:num w:numId="1113">
     <w:abstractNumId w:val="99201"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="1111">
+  <w:num w:numId="1114">
+    <w:abstractNumId w:val="99201"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="1115">
     <w:abstractNumId w:val="991"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0004"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="360"/>
   <w:drawingGridVerticalSpacing w:val="360"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:rsids>
     <w:rsidRoot w:val="00590D07"/>
@@ -14290,55 +15505,55 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ErrorTok">
     <w:name w:val="ErrorTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr>
       <w:color w:val="ff0000"/>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTok">
     <w:name w:val="NormalTok"/>
     <w:basedOn w:val="VerbatimChar"/>
     <w:rPr/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <ns0:webSettings xmlns:ns0="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <ns0:allowPNG/>
   <ns0:doNotSaveAsSingleFile/>
 </ns0:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId182" Target="media/rId182.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId178" Target="media/rId178.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65" Target="media/rId65.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59" Target="media/rId59.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62" Target="media/rId62.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId145" Target="media/rId145.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId207" Target="media/rId207.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId138" Target="media/rId138.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId76" Target="media/rId76.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId87" Target="media/rId87.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId78" Target="media/rId78.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84" Target="media/rId84.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId204" Target="media/rId204.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId201" Target="media/rId201.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId198" Target="media/rId198.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId136" Target="media/rId136.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId163" Target="media/rId163.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId167" Target="media/rId167.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="ai_functions/ai_ocr.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="ai_functions/ai_ocr.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="ai_functions/ai_ocr.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="ai_functions/ai_ocr.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="ai_functions/ai_ocr.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="ai_functions/ai_ocr.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="ai_functions/ai_ocr.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="ai_functions/ai_ocr.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="ai_functions/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="form/about-form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="form/components-choose.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="form/components-file.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="form/components-special.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="form/components-text.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="form/components.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="form/form-create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="form/form-create.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="form/form-data-format.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="form/form-data-format.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="form/form-data-format.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="form/form-data-format.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="form/form-data-format.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="form/form-structure.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="form/form-structure.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="form/form-structure.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="form/form-structure.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="form/form-structure.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="form/form-structure.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="form/form-structure.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_export" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import" TargetMode="External" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId1" Target="numbering.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId2" Target="styles.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Id="rId3" Target="settings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Id="rId4" Target="webSettings.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Id="rId5" Target="fontTable.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Id="rId6" Target="theme/theme1.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Id="rId7" Target="footnotes.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Id="rId8" Target="comments.xml" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId206" Target="media/rId206.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId202" Target="media/rId202.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId71" Target="media/rId71.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId65" Target="media/rId65.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId68" Target="media/rId68.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId193" Target="media/rId193.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId189" Target="media/rId189.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId185" Target="media/rId185.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId151" Target="media/rId151.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId231" Target="media/rId231.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId144" Target="media/rId144.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId82" Target="media/rId82.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId93" Target="media/rId93.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId84" Target="media/rId84.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId90" Target="media/rId90.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId228" Target="media/rId228.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId225" Target="media/rId225.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId222" Target="media/rId222.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId142" Target="media/rId142.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId169" Target="media/rId169.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId173" Target="media/rId173.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId196" Target="media/rId196.png" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="ai_functions/ai_external_model.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="ai_functions/ai_external_model.xhtml#api" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="ai_functions/ai_external_model.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="ai_functions/ai_external_model.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="ai_functions/ai_external_model.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="ai_functions/ai_external_model.xhtml#synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="ai_functions/ai_ocr.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="ai_functions/ai_ocr.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="ai_functions/ai_ocr.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="ai_functions/ai_ocr.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="ai_functions/ai_ocr.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="ai_functions/ai_ocr.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="ai_functions/ai_ocr.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="ai_functions/ai_ocr.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="ai_functions/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="form/about-form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="form/components-choose.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="form/components-file.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="form/components-special.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="form/components-text.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="form/components.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="form/form-create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="form/form-create.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="form/form-data-format.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="form/form-data-format.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="form/form-data-format.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="form/form-data-format.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="form/form-data-format.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="form/form-structure.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="form/form-structure.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="form/form-structure.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="form/form-structure.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="form/form-structure.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="form/form-structure.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="form/form-structure.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" Target="https://platform.claude.com/docs/en/about-claude/models/overview" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" Target="https://platform.claude.com/docs/en/api/overview" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" Target="https://platform.claude.com/settings/billing" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" Target="https://platform.claude.com/settings/keys" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_export" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="ai_functions/ai_ocr.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="ai_functions/ai_ocr.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="ai_functions/ai_ocr.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="ai_functions/ai_ocr.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="ai_functions/ai_ocr.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="ai_functions/ai_ocr.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="ai_functions/ai_ocr.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="ai_functions/ai_ocr.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="ai_functions/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="form/about-form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="form/components-choose.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="form/components-file.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="form/components-special.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="form/components-text.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="form/components.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="form/form-create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="form/form-create.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="form/form-data-format.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="form/form-data-format.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="form/form-data-format.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="form/form-data-format.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="form/form-data-format.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="form/form-structure.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="form/form-structure.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="form/form-structure.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="form/form-structure.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="form/form-structure.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="form/form-structure.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="form/form-structure.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId189" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_export" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId190" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import" TargetMode="External" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId42" Target="ai_functions/ai_external_model.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId43" Target="ai_functions/ai_external_model.xhtml#api" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId44" Target="ai_functions/ai_external_model.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId45" Target="ai_functions/ai_external_model.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId46" Target="ai_functions/ai_external_model.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId47" Target="ai_functions/ai_external_model.xhtml#synergy" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId48" Target="ai_functions/ai_ocr.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId49" Target="ai_functions/ai_ocr.xhtml#id1" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId50" Target="ai_functions/ai_ocr.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId51" Target="ai_functions/ai_ocr.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId52" Target="ai_functions/ai_ocr.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId53" Target="ai_functions/ai_ocr.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId54" Target="ai_functions/ai_ocr.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId55" Target="ai_functions/ai_ocr.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId41" Target="ai_functions/index.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId21" Target="form/about-form.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId33" Target="form/components-choose.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId34" Target="form/components-file.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId35" Target="form/components-special.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId32" Target="form/components-text.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId31" Target="form/components.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId22" Target="form/form-create.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId23" Target="form/form-create.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId36" Target="form/form-data-format.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId37" Target="form/form-data-format.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId38" Target="form/form-data-format.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId39" Target="form/form-data-format.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId40" Target="form/form-data-format.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId24" Target="form/form-structure.xhtml" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId25" Target="form/form-structure.xhtml#id2" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId26" Target="form/form-structure.xhtml#id3" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId27" Target="form/form-structure.xhtml#id4" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId28" Target="form/form-structure.xhtml#id5" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId29" Target="form/form-structure.xhtml#id6" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId30" Target="form/form-structure.xhtml#id7" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId184" Target="https://platform.claude.com/docs/en/about-claude/models/overview" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId182" Target="https://platform.claude.com/docs/en/api/overview" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId188" Target="https://platform.claude.com/settings/billing" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId192" Target="https://platform.claude.com/settings/keys" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId213" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_export" TargetMode="External" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Id="rId214" Target="https://tdd.lan.arta.kz/docs/synergy/simon/sdk-doc/swagger/#!/configurator/app_import" TargetMode="External" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>